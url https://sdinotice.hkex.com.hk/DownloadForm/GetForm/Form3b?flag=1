--- v0 (2026-05-26)
+++ v1 (2026-09-21)
@@ -38,449 +38,450 @@
   <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp14.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp15.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp16.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/vbaProject.bin" ContentType="application/vnd.ms-office.vbaProject"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420" codeName="{51196F13-6AD0-C1B8-E2B4-A1F9AE17003E}"/>
   <workbookPr codeName="Form1_workbook" defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\DI\ws_ip_integration\HKEXDI\DIForms\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="1170" yWindow="1170" windowWidth="28800" windowHeight="15435" tabRatio="500"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="6915" tabRatio="500"/>
   </bookViews>
   <sheets>
-    <sheet name="Form3B" sheetId="18" r:id="rId1"/>
+    <sheet name="Form3B" sheetId="1" r:id="rId1"/>
     <sheet name="Message" sheetId="12" state="veryHidden" r:id="rId2"/>
-    <sheet name="Version" sheetId="14" state="veryHidden" r:id="rId3"/>
+    <sheet name="Version" sheetId="14" r:id="rId3"/>
     <sheet name="Supplementary(Box39)" sheetId="15" state="veryHidden" r:id="rId4"/>
     <sheet name="Dropdown_List" sheetId="13" state="veryHidden" r:id="rId5"/>
     <sheet name="Derivative(Box34)" sheetId="10" state="veryHidden" r:id="rId6"/>
     <sheet name="Consideration(Box30)" sheetId="9" state="veryHidden" r:id="rId7"/>
     <sheet name="Capacity(Box30_33)" sheetId="8" state="veryHidden" r:id="rId8"/>
     <sheet name="level1(Box30)" sheetId="4" state="veryHidden" r:id="rId9"/>
     <sheet name="level2(Box30)" sheetId="5" state="veryHidden" r:id="rId10"/>
     <sheet name="level3(Box30)" sheetId="7" state="veryHidden" r:id="rId11"/>
     <sheet name="Status(Box38)" sheetId="11" state="veryHidden" r:id="rId12"/>
     <sheet name="Variables" sheetId="16" state="veryHidden" r:id="rId13"/>
   </sheets>
   <functionGroups builtInGroupCount="18"/>
   <definedNames>
-    <definedName name="Box1_D" localSheetId="0">Form3B!$C$11</definedName>
-[...350 lines deleted...]
-    <definedName name="RadioButton_Selection" localSheetId="0">Form3B!$A$40</definedName>
+    <definedName name="Box1_D">Form3B!$C$11</definedName>
+    <definedName name="Box1_date">Form3B!$C$11:$K$12</definedName>
+    <definedName name="Box1_M">Form3B!$F$11</definedName>
+    <definedName name="Box1_Y">Form3B!$I$11</definedName>
+    <definedName name="Box10_reg_number">Form3B!$M$21</definedName>
+    <definedName name="Box11_number">Form3B!$R$23</definedName>
+    <definedName name="Box11_place">Form3B!$M$23</definedName>
+    <definedName name="Box12_exchange">Form3B!$M$25</definedName>
+    <definedName name="Box13_othername">Form3B!$G$31</definedName>
+    <definedName name="Box13_surname">Form3B!$C$31</definedName>
+    <definedName name="Box14_HKID">Form3B!$E$34</definedName>
+    <definedName name="Box14_issue_country">Form3B!$I$34</definedName>
+    <definedName name="Box14_type">Form3B!$C$34</definedName>
+    <definedName name="Box14_type_selection">Form3B!$A$34</definedName>
+    <definedName name="Box15_address">Form3B!$C$36</definedName>
+    <definedName name="Box16_chinese">Form3B!$M$31</definedName>
+    <definedName name="Box17_chinese_character_code">Form3B!$M$34</definedName>
+    <definedName name="Box18_long_position">Form3B!$I$95:$J$95</definedName>
+    <definedName name="Box18_short_position">Form3B!$K$95:$M$95</definedName>
+    <definedName name="Box18_tel_no">Form3B!$M$36</definedName>
+    <definedName name="Box19_email">Form3B!$M$38</definedName>
+    <definedName name="Box2_D">Form3B!$N$11</definedName>
+    <definedName name="Box2_date">Form3B!$N$11:$V$12</definedName>
+    <definedName name="Box2_M">Form3B!$Q$11</definedName>
+    <definedName name="Box2_Y">Form3B!$T$11</definedName>
+    <definedName name="Box20_name">Form3B!$C$43</definedName>
+    <definedName name="Box21_office">Form3B!$C$47</definedName>
+    <definedName name="Box22_principal_place">Form3B!$C$51</definedName>
+    <definedName name="Box23_reg_number">Form3B!$M$43</definedName>
+    <definedName name="Box24_number">Form3B!$R$45</definedName>
+    <definedName name="Box24_place">Form3B!$M$45</definedName>
+    <definedName name="Box25_person">Form3B!$M$47</definedName>
+    <definedName name="Box26_tel_no">Form3B!$M$49</definedName>
+    <definedName name="Box27_email">Form3B!$R$49</definedName>
+    <definedName name="Box28_exchange">Form3B!$M$51</definedName>
+    <definedName name="Box29_name">Form3B!$M$53</definedName>
+    <definedName name="Box3_stock_code">Form3B!$G$14</definedName>
+    <definedName name="Box30_average_consideration">Form3B!$S$60</definedName>
+    <definedName name="Box30_average_price">Form3B!$R$60</definedName>
+    <definedName name="Box30_consideration_nature">Form3B!$V$60</definedName>
+    <definedName name="Box30_consideration_nature_code">Form3B!$U$62</definedName>
+    <definedName name="Box30_currency">Form3B!$O$60</definedName>
+    <definedName name="Box30_highest_price">Form3B!$P$60</definedName>
+    <definedName name="Box30_long_after_cap">Form3B!$K$60</definedName>
+    <definedName name="Box30_long_after_code">Form3B!$J$62</definedName>
+    <definedName name="Box30_long_before_cap">Form3B!$H$60</definedName>
+    <definedName name="Box30_long_before_code">Form3B!$G$62</definedName>
+    <definedName name="Box30_long_event_code">Form3B!$D$62</definedName>
+    <definedName name="Box30_long_event_desc">Form3B!$E$60</definedName>
+    <definedName name="Box30_long_no_share">Form3B!$M$60</definedName>
+    <definedName name="Box30_short_after_cap">Form3B!$K$64</definedName>
+    <definedName name="Box30_short_after_code">Form3B!$J$66</definedName>
+    <definedName name="Box30_short_before_cap">Form3B!$H$64</definedName>
+    <definedName name="Box30_short_before_code">Form3B!$G$66</definedName>
+    <definedName name="Box30_short_event_code">Form3B!$D$66</definedName>
+    <definedName name="Box30_short_event_desc">Form3B!$E$64</definedName>
+    <definedName name="Box30_short_no_share">Form3B!$M$64</definedName>
+    <definedName name="Box31_long_percentage">Form3B!$I$71</definedName>
+    <definedName name="Box31_long_shares">Form3B!$F$71</definedName>
+    <definedName name="Box31_short_percentage">Form3B!$I$72</definedName>
+    <definedName name="Box31_short_shares">Form3B!$F$72</definedName>
+    <definedName name="Box32_long_percentage">Form3B!$T$71</definedName>
+    <definedName name="Box32_long_shares">Form3B!$Q$71</definedName>
+    <definedName name="Box32_short_percentage">Form3B!$T$72</definedName>
+    <definedName name="Box32_short_shares">Form3B!$Q$72</definedName>
+    <definedName name="Box33_capacity_code">Form3B!$C$79:$C$82</definedName>
+    <definedName name="Box33_code_1">Form3B!$C$79</definedName>
+    <definedName name="Box33_code_2">Form3B!$C$80</definedName>
+    <definedName name="Box33_code_3">Form3B!$C$81</definedName>
+    <definedName name="Box33_code_4">Form3B!$C$82</definedName>
+    <definedName name="Box33_desc">Form3B!$D$79:$F$82</definedName>
+    <definedName name="Box33_desc_1">Form3B!$D$79</definedName>
+    <definedName name="Box33_desc_2">Form3B!$D$80</definedName>
+    <definedName name="Box33_desc_3">Form3B!$D$81</definedName>
+    <definedName name="Box33_desc_4">Form3B!$D$82</definedName>
+    <definedName name="Box33_firstrow">Form3B!$C$79</definedName>
+    <definedName name="Box33_lastrow">Form3B!$C$82</definedName>
+    <definedName name="Box33_long_1">Form3B!$G$79</definedName>
+    <definedName name="Box33_long_2">Form3B!$G$80</definedName>
+    <definedName name="Box33_long_3">Form3B!$G$81</definedName>
+    <definedName name="Box33_long_4">Form3B!$G$82</definedName>
+    <definedName name="Box33_long_position">Form3B!$G$79:$I$82</definedName>
+    <definedName name="Box33_row_1">Form3B!$A$79</definedName>
+    <definedName name="Box33_row_2">Form3B!$A$80</definedName>
+    <definedName name="Box33_row_3">Form3B!$A$81</definedName>
+    <definedName name="Box33_row_4">Form3B!$A$82</definedName>
+    <definedName name="Box33_short_1">Form3B!$J$79</definedName>
+    <definedName name="Box33_short_2">Form3B!$J$80</definedName>
+    <definedName name="Box33_short_3">Form3B!$J$81</definedName>
+    <definedName name="Box33_short_4">Form3B!$J$82</definedName>
+    <definedName name="Box33_short_position">Form3B!$J$79:$L$82</definedName>
+    <definedName name="Box34_long_assign_currency">Form3B!$Q$91:$Q$94</definedName>
+    <definedName name="Box34_long_assign_currency_1">Form3B!$Q$91</definedName>
+    <definedName name="Box34_long_assign_currency_2">Form3B!$Q$92</definedName>
+    <definedName name="Box34_long_assign_currency_3">Form3B!$Q$93</definedName>
+    <definedName name="Box34_long_assign_currency_4">Form3B!$Q$94</definedName>
+    <definedName name="Box34_long_assign_price">Form3B!$R$91:$S$94</definedName>
+    <definedName name="Box34_long_assign_price_1">Form3B!$R$91</definedName>
+    <definedName name="Box34_long_assign_price_2">Form3B!$R$92</definedName>
+    <definedName name="Box34_long_assign_price_3">Form3B!$R$93</definedName>
+    <definedName name="Box34_long_assign_price_4">Form3B!$R$94</definedName>
+    <definedName name="Box34_long_begins">Form3B!$I$91:$I$94</definedName>
+    <definedName name="Box34_long_begins_1">Form3B!$I$91</definedName>
+    <definedName name="Box34_long_begins_2">Form3B!$I$92</definedName>
+    <definedName name="Box34_long_begins_3">Form3B!$I$93</definedName>
+    <definedName name="Box34_long_begins_4">Form3B!$I$94</definedName>
+    <definedName name="Box34_long_code">Form3B!$E$91:$E$94</definedName>
+    <definedName name="Box34_long_code_1">Form3B!$E$91</definedName>
+    <definedName name="Box34_long_code_2">Form3B!$E$92</definedName>
+    <definedName name="Box34_long_code_3">Form3B!$E$93</definedName>
+    <definedName name="Box34_long_code_4">Form3B!$E$94</definedName>
+    <definedName name="Box34_long_desc">Form3B!$F$91:$H$94</definedName>
+    <definedName name="Box34_long_desc_1">Form3B!$F$91</definedName>
+    <definedName name="Box34_long_desc_2">Form3B!$F$92</definedName>
+    <definedName name="Box34_long_desc_3">Form3B!$F$93</definedName>
+    <definedName name="Box34_long_desc_4">Form3B!$F$94</definedName>
+    <definedName name="Box34_long_ends">Form3B!$J$91:$J$94</definedName>
+    <definedName name="Box34_long_ends_1">Form3B!$J$91</definedName>
+    <definedName name="Box34_long_ends_2">Form3B!$J$92</definedName>
+    <definedName name="Box34_long_ends_3">Form3B!$J$93</definedName>
+    <definedName name="Box34_long_ends_4">Form3B!$J$94</definedName>
+    <definedName name="Box34_long_ex_currency">Form3B!$N$91:$N$94</definedName>
+    <definedName name="Box34_long_ex_currency_1">Form3B!$N$91</definedName>
+    <definedName name="Box34_long_ex_currency_2">Form3B!$N$92</definedName>
+    <definedName name="Box34_long_ex_currency_3">Form3B!$N$93</definedName>
+    <definedName name="Box34_long_ex_currency_4">Form3B!$N$94</definedName>
+    <definedName name="Box34_long_ex_price">Form3B!$O$91:$P$94</definedName>
+    <definedName name="Box34_long_ex_price_1">Form3B!$O$91</definedName>
+    <definedName name="Box34_long_ex_price_2">Form3B!$O$92</definedName>
+    <definedName name="Box34_long_ex_price_3">Form3B!$O$93</definedName>
+    <definedName name="Box34_long_ex_price_4">Form3B!$O$94</definedName>
+    <definedName name="Box34_long_firstrow">Form3B!$E$91</definedName>
+    <definedName name="Box34_long_grant_currency">Form3B!$K$91:$K$94</definedName>
+    <definedName name="Box34_long_grant_currency_1">Form3B!$K$91</definedName>
+    <definedName name="Box34_long_grant_currency_2">Form3B!$K$92</definedName>
+    <definedName name="Box34_long_grant_currency_3">Form3B!$K$93</definedName>
+    <definedName name="Box34_long_grant_currency_4">Form3B!$K$94</definedName>
+    <definedName name="Box34_long_lastrow">Form3B!$E$94</definedName>
+    <definedName name="Box34_long_price_grant">Form3B!$L$91:$M$94</definedName>
+    <definedName name="Box34_long_price_grant_1">Form3B!$L$91</definedName>
+    <definedName name="Box34_long_price_grant_2">Form3B!$L$92</definedName>
+    <definedName name="Box34_long_price_grant_3">Form3B!$L$93</definedName>
+    <definedName name="Box34_long_price_grant_4">Form3B!$L$94</definedName>
+    <definedName name="Box34_long_row_1">Form3B!$A$91</definedName>
+    <definedName name="Box34_long_row_2">Form3B!$A$92</definedName>
+    <definedName name="Box34_long_row_3">Form3B!$A$93</definedName>
+    <definedName name="Box34_long_row_4">Form3B!$A$94</definedName>
+    <definedName name="Box34_long_shares">Form3B!$T$91:$V$94</definedName>
+    <definedName name="Box34_long_shares_1">Form3B!$T$91</definedName>
+    <definedName name="Box34_long_shares_2">Form3B!$T$92</definedName>
+    <definedName name="Box34_long_shares_3">Form3B!$T$93</definedName>
+    <definedName name="Box34_long_shares_4">Form3B!$T$94</definedName>
+    <definedName name="Box34_short_assign_currency">Form3B!$Q$95:$Q$98</definedName>
+    <definedName name="Box34_short_assign_currency_1">Form3B!$Q$95</definedName>
+    <definedName name="Box34_short_assign_currency_2">Form3B!$Q$96</definedName>
+    <definedName name="Box34_short_assign_currency_3">Form3B!$Q$97</definedName>
+    <definedName name="Box34_short_assign_currency_4">Form3B!$Q$98</definedName>
+    <definedName name="Box34_short_assign_price">Form3B!$R$95:$S$98</definedName>
+    <definedName name="Box34_short_assign_price_1">Form3B!$R$95</definedName>
+    <definedName name="Box34_short_assign_price_2">Form3B!$R$96</definedName>
+    <definedName name="Box34_short_assign_price_3">Form3B!$R$97</definedName>
+    <definedName name="Box34_short_assign_price_4">Form3B!$R$98</definedName>
+    <definedName name="Box34_short_begins">Form3B!$I$95:$I$98</definedName>
+    <definedName name="Box34_short_begins_1">Form3B!$I$95</definedName>
+    <definedName name="Box34_short_begins_2">Form3B!$I$96</definedName>
+    <definedName name="Box34_short_begins_3">Form3B!$I$97</definedName>
+    <definedName name="Box34_short_begins_4">Form3B!$I$98</definedName>
+    <definedName name="Box34_short_code">Form3B!$E$95:$E$98</definedName>
+    <definedName name="Box34_short_code_1">Form3B!$E$95</definedName>
+    <definedName name="Box34_short_code_2">Form3B!$E$96</definedName>
+    <definedName name="Box34_short_code_3">Form3B!$E$97</definedName>
+    <definedName name="Box34_short_code_4">Form3B!$E$98</definedName>
+    <definedName name="Box34_short_desc">Form3B!$F$95:$H$98</definedName>
+    <definedName name="Box34_short_desc_1">Form3B!$F$95</definedName>
+    <definedName name="Box34_short_desc_2">Form3B!$F$96</definedName>
+    <definedName name="Box34_short_desc_3">Form3B!$F$97</definedName>
+    <definedName name="Box34_short_desc_4">Form3B!$F$98</definedName>
+    <definedName name="Box34_short_ends">Form3B!$J$95:$J$98</definedName>
+    <definedName name="Box34_short_ends_1">Form3B!$J$95</definedName>
+    <definedName name="Box34_short_ends_2">Form3B!$J$96</definedName>
+    <definedName name="Box34_short_ends_3">Form3B!$J$97</definedName>
+    <definedName name="Box34_short_ends_4">Form3B!$J$98</definedName>
+    <definedName name="Box34_short_ex_currency">Form3B!$N$95:$N$98</definedName>
+    <definedName name="Box34_short_ex_currency_1">Form3B!$N$95</definedName>
+    <definedName name="Box34_short_ex_currency_2">Form3B!$N$96</definedName>
+    <definedName name="Box34_short_ex_currency_3">Form3B!$N$97</definedName>
+    <definedName name="Box34_short_ex_currency_4">Form3B!$N$98</definedName>
+    <definedName name="Box34_short_ex_price">Form3B!$O$95:$P$98</definedName>
+    <definedName name="Box34_short_ex_price_1">Form3B!$O$95</definedName>
+    <definedName name="Box34_short_ex_price_2">Form3B!$O$96</definedName>
+    <definedName name="Box34_short_ex_price_3">Form3B!$O$97</definedName>
+    <definedName name="Box34_short_ex_price_4">Form3B!$O$98</definedName>
+    <definedName name="Box34_short_firstrow">Form3B!$E$95</definedName>
+    <definedName name="Box34_short_grant_currency">Form3B!$K$95:$K$98</definedName>
+    <definedName name="Box34_short_grant_currency_1">Form3B!$K$95</definedName>
+    <definedName name="Box34_short_grant_currency_2">Form3B!$K$96</definedName>
+    <definedName name="Box34_short_grant_currency_3">Form3B!$K$97</definedName>
+    <definedName name="Box34_short_grant_currency_4">Form3B!$K$98</definedName>
+    <definedName name="Box34_short_lastrow">Form3B!$E$98</definedName>
+    <definedName name="Box34_short_price_grant">Form3B!$L$95:$M$98</definedName>
+    <definedName name="Box34_short_price_grant_1">Form3B!$L$95</definedName>
+    <definedName name="Box34_short_price_grant_2">Form3B!$L$96</definedName>
+    <definedName name="Box34_short_price_grant_3">Form3B!$L$97</definedName>
+    <definedName name="Box34_short_price_grant_4">Form3B!$L$98</definedName>
+    <definedName name="Box34_short_row_1">Form3B!$A$95</definedName>
+    <definedName name="Box34_short_row_2">Form3B!$A$96</definedName>
+    <definedName name="Box34_short_row_3">Form3B!$A$97</definedName>
+    <definedName name="Box34_short_row_4">Form3B!$A$98</definedName>
+    <definedName name="Box34_short_shares">Form3B!$T$95:$V$98</definedName>
+    <definedName name="Box34_short_shares_1">Form3B!$T$95</definedName>
+    <definedName name="Box34_short_shares_2">Form3B!$T$96</definedName>
+    <definedName name="Box34_short_shares_3">Form3B!$T$97</definedName>
+    <definedName name="Box34_short_shares_4">Form3B!$T$98</definedName>
+    <definedName name="Box35_address">Form3B!$G$105:$P$108</definedName>
+    <definedName name="Box35_address_1">Form3B!$G$105</definedName>
+    <definedName name="Box35_address_2">Form3B!$G$106</definedName>
+    <definedName name="Box35_address_3">Form3B!$G$107</definedName>
+    <definedName name="Box35_address_4">Form3B!$G$108</definedName>
+    <definedName name="Box35_child_spouse">Form3B!$C$105:$C$108</definedName>
+    <definedName name="Box35_child_spouse_1">Form3B!$C$105</definedName>
+    <definedName name="Box35_child_spouse_2">Form3B!$C$106</definedName>
+    <definedName name="Box35_child_spouse_3">Form3B!$C$107</definedName>
+    <definedName name="Box35_child_spouse_4">Form3B!$C$108</definedName>
+    <definedName name="Box35_firstrow">Form3B!$C$105</definedName>
+    <definedName name="Box35_lastrow">Form3B!$C$108</definedName>
+    <definedName name="Box35_long_1">Form3B!$Q$105</definedName>
+    <definedName name="Box35_long_2">Form3B!$Q$106</definedName>
+    <definedName name="Box35_long_3">Form3B!$Q$107</definedName>
+    <definedName name="Box35_long_4">Form3B!$Q$108</definedName>
+    <definedName name="Box35_long_position">Form3B!$Q$105:$S$108</definedName>
+    <definedName name="Box35_name">Form3B!$D$105:$F$108</definedName>
+    <definedName name="Box35_name_1">Form3B!$D$105</definedName>
+    <definedName name="Box35_name_2">Form3B!$D$106</definedName>
+    <definedName name="Box35_name_3">Form3B!$D$107</definedName>
+    <definedName name="Box35_name_4">Form3B!$D$108</definedName>
+    <definedName name="Box35_row_1">Form3B!$A$105</definedName>
+    <definedName name="Box35_row_2">Form3B!$A$106</definedName>
+    <definedName name="Box35_row_3">Form3B!$A$107</definedName>
+    <definedName name="Box35_row_4">Form3B!$A$108</definedName>
+    <definedName name="Box35_short_1">Form3B!$T$105</definedName>
+    <definedName name="Box35_short_2">Form3B!$T$106</definedName>
+    <definedName name="Box35_short_3">Form3B!$T$107</definedName>
+    <definedName name="Box35_short_4">Form3B!$T$108</definedName>
+    <definedName name="Box35_short_position">Form3B!$T$105:$V$108</definedName>
+    <definedName name="Box36_address">Form3B!$F$116:$I$119</definedName>
+    <definedName name="Box36_address_1">Form3B!$F$116</definedName>
+    <definedName name="Box36_address_2">Form3B!$F$117</definedName>
+    <definedName name="Box36_address_3">Form3B!$F$118</definedName>
+    <definedName name="Box36_address_4">Form3B!$F$119</definedName>
+    <definedName name="Box36_control">Form3B!$M$116:$N$119</definedName>
+    <definedName name="Box36_control_1">Form3B!$M$116</definedName>
+    <definedName name="Box36_control_2">Form3B!$M$117</definedName>
+    <definedName name="Box36_control_3">Form3B!$M$118</definedName>
+    <definedName name="Box36_control_4">Form3B!$M$119</definedName>
+    <definedName name="Box36_corporation">Form3B!$C$116:$E$119</definedName>
+    <definedName name="Box36_corporation_1">Form3B!$C$116</definedName>
+    <definedName name="Box36_corporation_2">Form3B!$C$117</definedName>
+    <definedName name="Box36_corporation_3">Form3B!$C$118</definedName>
+    <definedName name="Box36_corporation_4">Form3B!$C$119</definedName>
+    <definedName name="Box36_firstrow">Form3B!$C$116</definedName>
+    <definedName name="Box36_interest">Form3B!$O$116:$P$119</definedName>
+    <definedName name="Box36_interest_1">Form3B!$O$116</definedName>
+    <definedName name="Box36_interest_2">Form3B!$O$117</definedName>
+    <definedName name="Box36_interest_3">Form3B!$O$118</definedName>
+    <definedName name="Box36_interest_4">Form3B!$O$119</definedName>
+    <definedName name="Box36_lastrow">Form3B!$C$119</definedName>
+    <definedName name="Box36_long_1">Form3B!$Q$116</definedName>
+    <definedName name="Box36_long_2">Form3B!$Q$117</definedName>
+    <definedName name="Box36_long_3">Form3B!$Q$118</definedName>
+    <definedName name="Box36_long_4">Form3B!$Q$119</definedName>
+    <definedName name="Box36_long_position">Form3B!$Q$116:$S$119</definedName>
+    <definedName name="Box36_person">Form3B!$J$116:$L$119</definedName>
+    <definedName name="Box36_person_1">Form3B!$J$116</definedName>
+    <definedName name="Box36_person_2">Form3B!$J$117</definedName>
+    <definedName name="Box36_person_3">Form3B!$J$118</definedName>
+    <definedName name="Box36_person_4">Form3B!$J$119</definedName>
+    <definedName name="Box36_row_1">Form3B!$A$116</definedName>
+    <definedName name="Box36_row_2">Form3B!$A$117</definedName>
+    <definedName name="Box36_row_3">Form3B!$A$118</definedName>
+    <definedName name="Box36_row_4">Form3B!$A$119</definedName>
+    <definedName name="Box36_short_1">Form3B!$T$116</definedName>
+    <definedName name="Box36_short_2">Form3B!$T$117</definedName>
+    <definedName name="Box36_short_3">Form3B!$T$118</definedName>
+    <definedName name="Box36_short_4">Form3B!$T$119</definedName>
+    <definedName name="Box36_short_position">Form3B!$T$116:$V$119</definedName>
+    <definedName name="Box37_address">Form3B!$F$126:$P$129</definedName>
+    <definedName name="Box37_address_1">Form3B!$F$126</definedName>
+    <definedName name="Box37_address_2">Form3B!$F$127</definedName>
+    <definedName name="Box37_address_3">Form3B!$F$128</definedName>
+    <definedName name="Box37_address_4">Form3B!$F$129</definedName>
+    <definedName name="Box37_firstrow">Form3B!$C$126</definedName>
+    <definedName name="Box37_lastrow">Form3B!$C$129</definedName>
+    <definedName name="Box37_long_1">Form3B!$Q$126</definedName>
+    <definedName name="Box37_long_2">Form3B!$Q$127</definedName>
+    <definedName name="Box37_long_3">Form3B!$Q$128</definedName>
+    <definedName name="Box37_long_4">Form3B!$Q$129</definedName>
+    <definedName name="Box37_long_position">Form3B!$Q$126:$S$129</definedName>
+    <definedName name="Box37_name">Form3B!$C$126:$E$129</definedName>
+    <definedName name="Box37_name_1">Form3B!$C$126</definedName>
+    <definedName name="Box37_name_2">Form3B!$C$127</definedName>
+    <definedName name="Box37_name_3">Form3B!$C$128</definedName>
+    <definedName name="Box37_name_4">Form3B!$C$129</definedName>
+    <definedName name="Box37_row_1">Form3B!$A$126</definedName>
+    <definedName name="Box37_row_2">Form3B!$A$127</definedName>
+    <definedName name="Box37_row_3">Form3B!$A$128</definedName>
+    <definedName name="Box37_row_4">Form3B!$A$129</definedName>
+    <definedName name="Box37_short_1">Form3B!$T$126</definedName>
+    <definedName name="Box37_short_2">Form3B!$T$127</definedName>
+    <definedName name="Box37_short_3">Form3B!$T$128</definedName>
+    <definedName name="Box37_short_4">Form3B!$T$129</definedName>
+    <definedName name="Box37_short_position">Form3B!$T$126:$V$129</definedName>
+    <definedName name="Box38_address">Form3B!$F$136:$L$139</definedName>
+    <definedName name="Box38_address_1">Form3B!$F$136</definedName>
+    <definedName name="Box38_address_2">Form3B!$F$137</definedName>
+    <definedName name="Box38_address_3">Form3B!$F$138</definedName>
+    <definedName name="Box38_address_4">Form3B!$F$139</definedName>
+    <definedName name="Box38_desc">Form3B!$N$136:$P$139</definedName>
+    <definedName name="Box38_desc_1">Form3B!$N$136</definedName>
+    <definedName name="Box38_desc_2">Form3B!$N$137</definedName>
+    <definedName name="Box38_desc_3">Form3B!$N$138</definedName>
+    <definedName name="Box38_desc_4">Form3B!$N$139</definedName>
+    <definedName name="Box38_firstrow">Form3B!$C$136</definedName>
+    <definedName name="Box38_lastrow">Form3B!$C$139</definedName>
+    <definedName name="Box38_long_1">Form3B!$Q$136</definedName>
+    <definedName name="Box38_long_2">Form3B!$Q$137</definedName>
+    <definedName name="Box38_long_3">Form3B!$Q$138</definedName>
+    <definedName name="Box38_long_4">Form3B!$Q$139</definedName>
+    <definedName name="Box38_long_position">Form3B!$Q$136:$S$139</definedName>
+    <definedName name="Box38_name">Form3B!$C$136:$E$139</definedName>
+    <definedName name="Box38_name_1">Form3B!$C$136</definedName>
+    <definedName name="Box38_name_2">Form3B!$C$137</definedName>
+    <definedName name="Box38_name_3">Form3B!$C$138</definedName>
+    <definedName name="Box38_name_4">Form3B!$C$139</definedName>
+    <definedName name="Box38_row_1">Form3B!$A$136</definedName>
+    <definedName name="Box38_row_2">Form3B!$A$137</definedName>
+    <definedName name="Box38_row_3">Form3B!$A$138</definedName>
+    <definedName name="Box38_row_4">Form3B!$A$139</definedName>
+    <definedName name="Box38_short_1">Form3B!$T$136</definedName>
+    <definedName name="Box38_short_2">Form3B!$T$137</definedName>
+    <definedName name="Box38_short_3">Form3B!$T$138</definedName>
+    <definedName name="Box38_short_4">Form3B!$T$139</definedName>
+    <definedName name="Box38_short_position">Form3B!$T$136:$V$139</definedName>
+    <definedName name="Box38_status_1">Form3B!$M$136</definedName>
+    <definedName name="Box38_status_2">Form3B!$M$137</definedName>
+    <definedName name="Box38_status_3">Form3B!$M$138</definedName>
+    <definedName name="Box38_status_4">Form3B!$M$139</definedName>
+    <definedName name="Box38_status_code">Form3B!$M$136:$M$139</definedName>
+    <definedName name="Box39_supplementary_information">Form3B!$C$143</definedName>
+    <definedName name="Box4_corporation_name">Form3B!$C$16</definedName>
+    <definedName name="Box40_log_serial">Form3B!$A$148</definedName>
+    <definedName name="Box40_number">Form3B!$K$148</definedName>
+    <definedName name="Box40_revised_ind">Form3B!$A$149</definedName>
+    <definedName name="Box5_name">Form3B!$C$19</definedName>
+    <definedName name="Box6_office">Form3B!$C$21</definedName>
+    <definedName name="Box7_principal_place">Form3B!$C$23</definedName>
+    <definedName name="Box8_shares">Form3B!$C$25</definedName>
+    <definedName name="Box9_issued_share_class">Form3B!$M$19</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Form3B!$A$1:$X$150</definedName>
+    <definedName name="RadioButton_Selection">Form3B!$A$41</definedName>
   </definedNames>
   <calcPr calcId="145621" calcOnSave="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
-    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="781" uniqueCount="471">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="837" uniqueCount="457">
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Validation Checked. Please find below error for your handling (If any)</t>
   </si>
   <si>
     <t>Validation</t>
   </si>
   <si>
-    <t>Others</t>
-[...1 lines deleted...]
-  <si>
     <t>HKD</t>
   </si>
   <si>
     <t>AUD</t>
   </si>
   <si>
     <t>BND</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>CNY</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t/>
@@ -542,53 +543,602 @@
   <si>
     <t>PHP</t>
   </si>
   <si>
     <t>PKR</t>
   </si>
   <si>
     <t>RUR</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>SGD</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
     <t>TWD</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
+    <t>董事／最高行政人員通知 - 相聯法團股份權益</t>
+  </si>
+  <si>
+    <t>依據《證券及期貨條例》（第571章）第XV部第347條作出通知</t>
+  </si>
+  <si>
+    <t>表格3B</t>
+  </si>
+  <si>
+    <t>1. 有關事件的日期</t>
+  </si>
+  <si>
+    <t>2. 董事知悉有關事件／股份權益的日期 （如在有關事件的日期之後）</t>
+  </si>
+  <si>
+    <t>3. 股份代號</t>
+  </si>
+  <si>
+    <t>4. 上市法團的名稱</t>
+  </si>
+  <si>
+    <t>5. 上市法團的相聯法團的名稱</t>
+  </si>
+  <si>
+    <t>6. 註冊辦事處</t>
+  </si>
+  <si>
+    <t>7. 主要營業地點</t>
+  </si>
+  <si>
+    <t>8. 持有權益的股份的類別</t>
+  </si>
+  <si>
+    <t>9. 該類別的已發行股份的數目</t>
+  </si>
+  <si>
+    <t>10. 商業登記號碼</t>
+  </si>
+  <si>
+    <t>11. 註冊成立地點</t>
+  </si>
+  <si>
+    <t>12. 在哪一家交易所上市</t>
+  </si>
+  <si>
+    <t>註冊證明書號碼</t>
+  </si>
+  <si>
+    <t xml:space="preserve">              如為個人董事，請填寫方格13至19：</t>
+  </si>
+  <si>
+    <t>13. 列印在香港身份證／護照的董事的姓名（英文）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">              如為法團董事，請填寫方格20至29：</t>
+  </si>
+  <si>
+    <t>（名字）</t>
+  </si>
+  <si>
+    <t>14. 香港身份證／護照／中國居民身份證號碼</t>
+  </si>
+  <si>
+    <t>簽發護照國家</t>
+  </si>
+  <si>
+    <t>15. 董事的地址</t>
+  </si>
+  <si>
+    <t>16. 董事的姓名（中文）</t>
+  </si>
+  <si>
+    <t>17. 列印在香港身份證上的中文電碼</t>
+  </si>
+  <si>
+    <t>18. 日間聯絡電話號碼</t>
+  </si>
+  <si>
+    <t>19. 電郵地址</t>
+  </si>
+  <si>
+    <t>20. 董事的名稱</t>
+  </si>
+  <si>
+    <t>21. 註冊辦事處</t>
+  </si>
+  <si>
+    <t>22. 香港主要營業地點</t>
+  </si>
+  <si>
+    <t>23. 商業登記號碼</t>
+  </si>
+  <si>
+    <t>24. 註冊成立地點</t>
+  </si>
+  <si>
+    <t>25. 聯絡人</t>
+  </si>
+  <si>
+    <t>26. 日間聯絡電話號碼</t>
+  </si>
+  <si>
+    <t>27. 電郵地址</t>
+  </si>
+  <si>
+    <t>28. 在哪一家交易所上市</t>
+  </si>
+  <si>
+    <t>29. 上市母公司的名稱及母公司在哪一家交易所上市</t>
+  </si>
+  <si>
+    <t>30. 有關事件的詳情</t>
+  </si>
+  <si>
+    <t>好倉</t>
+  </si>
+  <si>
+    <t>淡倉</t>
+  </si>
+  <si>
+    <t>填入代號或雙擊以下方格</t>
+  </si>
+  <si>
+    <t>描述</t>
+  </si>
+  <si>
+    <t>股份數目</t>
+  </si>
+  <si>
+    <t>地址</t>
+  </si>
+  <si>
+    <t>貨幣</t>
+  </si>
+  <si>
+    <t>切合衍生工具的代號</t>
+  </si>
+  <si>
+    <t>開始</t>
+  </si>
+  <si>
+    <t>結束</t>
+  </si>
+  <si>
+    <t>授予價格</t>
+  </si>
+  <si>
+    <t>行使價格</t>
+  </si>
+  <si>
+    <t>代價- 如衍生工具由相聯法團授予</t>
+  </si>
+  <si>
+    <t>轉讓價格</t>
+  </si>
+  <si>
+    <t>34. 有關相聯法團的衍生權益的進一步資料</t>
+  </si>
+  <si>
+    <t>35. 有關未滿18歲的子女及／或配偶的權益的進一步資料</t>
+  </si>
+  <si>
+    <t>子女
+／配偶</t>
+  </si>
+  <si>
+    <t>子女／配偶的姓名</t>
+  </si>
+  <si>
+    <t>36. 有關由董事所控制的法團的權益的進一步資料</t>
+  </si>
+  <si>
+    <t>受控法團的名稱</t>
+  </si>
+  <si>
+    <t>地址及註冊成立地點</t>
+  </si>
+  <si>
+    <t>控權人士的姓名或名稱</t>
+  </si>
+  <si>
+    <t>控制百分率％</t>
+  </si>
+  <si>
+    <t>直接權益 (Y/N)</t>
+  </si>
+  <si>
+    <t>37. 有關由董事與另一人共同持有的權益的進一步資料</t>
+  </si>
+  <si>
+    <t>聯名股東的姓名或名稱</t>
+  </si>
+  <si>
+    <t>38. 來自受託人、信託受益人或酌情信託成立人的進一步資料</t>
+  </si>
+  <si>
+    <t>信託的名稱</t>
+  </si>
+  <si>
+    <t>與信託有關的身分代號</t>
+  </si>
+  <si>
+    <t>39. 補充資料</t>
+  </si>
+  <si>
+    <t>40.         如本表格是過往呈交的表格的修訂本，請勾選此方格</t>
+  </si>
+  <si>
+    <t>33. 以何種身分持有方格32所披露的權益</t>
+  </si>
+  <si>
+    <t>31. 緊接在有關事件之前的股份總數</t>
+  </si>
+  <si>
+    <t>32. 緊接在有關事件之後的股份總數</t>
+  </si>
+  <si>
+    <t>股份總數</t>
+  </si>
+  <si>
+    <t>百分率數字(%)</t>
+  </si>
+  <si>
+    <t>有關事件的簡述</t>
+  </si>
+  <si>
+    <t>以前／現時持有股份的身分</t>
+  </si>
+  <si>
+    <t>有關事件之前</t>
+  </si>
+  <si>
+    <t>有關事件之後</t>
+  </si>
+  <si>
+    <t>買／賣或涉及的股份數目</t>
+  </si>
+  <si>
+    <t>交易的貨幣</t>
+  </si>
+  <si>
+    <t>場內</t>
+  </si>
+  <si>
+    <t>場外</t>
+  </si>
+  <si>
+    <t>最高價（每股）</t>
+  </si>
+  <si>
+    <t>平均價（每股）</t>
+  </si>
+  <si>
+    <t>平均代價（每股）</t>
+  </si>
+  <si>
+    <t>代價的性質</t>
+  </si>
+  <si>
+    <t>切合身分的代號</t>
+  </si>
+  <si>
+    <t>（日）</t>
+  </si>
+  <si>
+    <t>（月）</t>
+  </si>
+  <si>
+    <t>（年）</t>
+  </si>
+  <si>
+    <t>TC</t>
+  </si>
+  <si>
+    <t>其他</t>
+  </si>
+  <si>
+    <t>香港身份證</t>
+  </si>
+  <si>
+    <t>護照</t>
+  </si>
+  <si>
+    <t>中國居民身份證</t>
+  </si>
+  <si>
+    <t>子女</t>
+  </si>
+  <si>
+    <t>配偶</t>
+  </si>
+  <si>
+    <t>上市衍生工具 - 以實物交收</t>
+  </si>
+  <si>
+    <t>上市衍生工具 - 以現金交收</t>
+  </si>
+  <si>
+    <t>上市衍生工具 - 可轉換文書</t>
+  </si>
+  <si>
+    <t>上市衍生工具 - 其他（你必須在補充資料方格簡述衍生工具類別）</t>
+  </si>
+  <si>
+    <t>非上市衍生工具 - 以實物交收</t>
+  </si>
+  <si>
+    <t>非上市衍生工具 - 以現金交收</t>
+  </si>
+  <si>
+    <t>非上市衍生工具 - 可轉換文書</t>
+  </si>
+  <si>
+    <t>非上市衍生工具 - 其他（你必須在補充資料方格簡述衍生工具類別）</t>
+  </si>
+  <si>
+    <t>現金</t>
+  </si>
+  <si>
+    <t>現金以外的資產</t>
+  </si>
+  <si>
+    <t>交還股份／債權證的權利</t>
+  </si>
+  <si>
+    <t>服務</t>
+  </si>
+  <si>
+    <t>實益擁有人</t>
+  </si>
+  <si>
+    <t>與另一人共同持有權益</t>
+  </si>
+  <si>
+    <t>代理人</t>
+  </si>
+  <si>
+    <t>包銷商</t>
+  </si>
+  <si>
+    <t>持有股份的保證權益的人</t>
+  </si>
+  <si>
+    <t>你所控制的法團的權益</t>
+  </si>
+  <si>
+    <t>你的配偶的權益</t>
+  </si>
+  <si>
+    <r>
+      <t>你未滿</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>18</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="PMingLiU"/>
+        <family val="1"/>
+      </rPr>
+      <t>歲的子女的權益</t>
+    </r>
+  </si>
+  <si>
+    <t>受託人</t>
+  </si>
+  <si>
+    <t>保管人（獲豁免保管人權益除外）</t>
+  </si>
+  <si>
+    <t>存放人</t>
+  </si>
+  <si>
+    <t>遺囑執行人或遺產管理人</t>
+  </si>
+  <si>
+    <t>信託受益人（酌情權益除外）</t>
+  </si>
+  <si>
+    <t>另一人的代名人（被動受託人除外）</t>
+  </si>
+  <si>
+    <t>可影響受託人如何行使其酌情權的酌情信託成立人</t>
+  </si>
+  <si>
+    <t>雜項</t>
+  </si>
+  <si>
+    <t>信託的受託人</t>
+  </si>
+  <si>
+    <t>你持有權益的股份的數目有所上升，原因是：</t>
+  </si>
+  <si>
+    <t>你持有權益的股份的數目有所下降，原因是：</t>
+  </si>
+  <si>
+    <t>你的股份權益的性質有所改變，原因是：</t>
+  </si>
+  <si>
+    <t>你變為持有股份的淡倉，或你持有淡倉的股份的數目有所上升，原因是：</t>
+  </si>
+  <si>
+    <t>你不再持有股份的淡倉，或你持有淡倉的股份的數目有所下降，原因是：</t>
+  </si>
+  <si>
+    <t>你買入了股份</t>
+  </si>
+  <si>
+    <t>你獲給予股份</t>
+  </si>
+  <si>
+    <t>你成為股本衍生工具的持有人，或沽出或發行股本衍生工具，並因而具有以下的權利或責任（選擇一項）：</t>
+  </si>
+  <si>
+    <t>你成為了持有股份權益的信託的受益人</t>
+  </si>
+  <si>
+    <t>你的配偶不再是上市法團的董事或最高行政人員</t>
+  </si>
+  <si>
+    <t>任何其他事件（你必須在補充資料方格簡述有關事件）</t>
+  </si>
+  <si>
+    <t>你完成出售股份</t>
+  </si>
+  <si>
+    <t>你將股份餽贈他人</t>
+  </si>
+  <si>
+    <t>你交付了根據股本衍生工具須交付的股份或款項</t>
+  </si>
+  <si>
+    <t>令你具有以下權利或責任的股本衍生工具未有行使便已到期或被註銷（選擇一項）：</t>
+  </si>
+  <si>
+    <t>你沒有接納或已出售供股的權利</t>
+  </si>
+  <si>
+    <t>你的配偶成為上市法團的董事或最高行政人員</t>
+  </si>
+  <si>
+    <t>你就互相交換涉及相同的相關股份的文書，訂立協議</t>
+  </si>
+  <si>
+    <t>你已就出售你持有權益的股份訂立協議</t>
+  </si>
+  <si>
+    <t>你已行使股本衍生工具下的股份的權利</t>
+  </si>
+  <si>
+    <t>在股本衍生工具下的股份的權利已針對你而行使</t>
+  </si>
+  <si>
+    <t>你已向合資格借出人以外的人提供股份權益作為保證</t>
+  </si>
+  <si>
+    <t>你向合資格借出人以外的人提供作為保證的股份權益已獲解除</t>
+  </si>
+  <si>
+    <t>你已採取步驟以執行股份的保證權益或持有作為保證的有關股份的權利，及你不是合資格借出人</t>
+  </si>
+  <si>
+    <t>有關方面已採取步驟以針對你執行股份的保證權益或持有作為保證的股份的權利</t>
+  </si>
+  <si>
+    <t>你是遺囑的受益人，及遺囑執行人已將股份轉移給你</t>
+  </si>
+  <si>
+    <t>你是信託的受益人，及受託人已將股份轉移給你</t>
+  </si>
+  <si>
+    <t>你已向同意借入股份的人交付股份</t>
+  </si>
+  <si>
+    <t>你借出的股份已交還給你</t>
+  </si>
+  <si>
+    <t>你已根據證券借貸協議借出股份</t>
+  </si>
+  <si>
+    <t>你已收回某證券借貸協議下的股份</t>
+  </si>
+  <si>
+    <t>你已就你繼續持有的股份作出信託聲明</t>
+  </si>
+  <si>
+    <t>你已根據證券借貸協議借入股份</t>
+  </si>
+  <si>
+    <t>你已交還某證券借貸協議下的股份</t>
+  </si>
+  <si>
+    <t>有關法團上市，或該上市法團某類股份上市</t>
+  </si>
+  <si>
+    <t>為移除舊資料而將通知送交存檔（如你選擇此代號，你必須在補充資料方格註明舊資料及指明載有新資料的方格）</t>
+  </si>
+  <si>
+    <t>因你成為上市法團的董事或最高行政人員而將通知送交存檔</t>
+  </si>
+  <si>
+    <t>因你不再是上市法團的董事或最高行政人員而將通知送交存檔</t>
+  </si>
+  <si>
+    <t>因有關法團成為上市法團的相聯法團而將通知送交存檔</t>
+  </si>
+  <si>
+    <t>因有關法團不再是上市法團的相聯法團而將通知送交存檔</t>
+  </si>
+  <si>
+    <t>自願披露（你必須在補充資料方格簡述有關事件）</t>
+  </si>
+  <si>
+    <t>其他（你必須在補充資料方格簡述有關事件）</t>
+  </si>
+  <si>
+    <t>你有權購入相關股份</t>
+  </si>
+  <si>
+    <t>你有責任購入相關股份</t>
+  </si>
+  <si>
+    <t>如相關股份價格高於某個水平，你有權向另一人收取款項</t>
+  </si>
+  <si>
+    <t>如相關股份價格低於某個水平，你有責任向另一人支付款項</t>
+  </si>
+  <si>
+    <t>你有責任交付相關股份</t>
+  </si>
+  <si>
+    <t>如相關股份價格低於某個水平，你有權向另一人收取款項</t>
+  </si>
+  <si>
+    <t>如相關股份價格高於某個水平，你有責任向另一人支付款項</t>
+  </si>
+  <si>
     <t>[插入過往的表格的編號／序號]</t>
   </si>
   <si>
+    <t>。</t>
+  </si>
+  <si>
     <t>strEnd</t>
   </si>
   <si>
     <t>strNotReadySubmit</t>
   </si>
   <si>
     <t>strNoCorpName</t>
   </si>
   <si>
     <t>strNotHigher</t>
   </si>
   <si>
     <t>strEndDate</t>
   </si>
   <si>
     <t>strEvtLongOrShort</t>
   </si>
   <si>
     <t>strFutureDate</t>
   </si>
   <si>
     <t>strNoServer</t>
   </si>
   <si>
     <t>strBothName</t>
@@ -671,1293 +1221,705 @@
   <si>
     <t>strWarnTitle</t>
   </si>
   <si>
     <t>strSystemMsg</t>
   </si>
   <si>
     <t>strReminder</t>
   </si>
   <si>
     <t>strPopUpWindowTitle</t>
   </si>
   <si>
     <t>strSelectCode</t>
   </si>
   <si>
     <t>strSelectLevel3</t>
   </si>
   <si>
     <t>strSelectLevel2</t>
   </si>
   <si>
     <t>strSelectLevel1</t>
   </si>
   <si>
+    <t>請完成當前行</t>
+  </si>
+  <si>
+    <t>請同時輸入貨幣和價格</t>
+  </si>
+  <si>
+    <t>請選擇交易的貨幣</t>
+  </si>
+  <si>
+    <t>無效輸入</t>
+  </si>
+  <si>
+    <t>警告</t>
+  </si>
+  <si>
+    <t>系統消息</t>
+  </si>
+  <si>
+    <t>提示</t>
+  </si>
+  <si>
+    <t>菜單</t>
+  </si>
+  <si>
+    <t>請選擇第3層</t>
+  </si>
+  <si>
+    <t>請選擇第2層</t>
+  </si>
+  <si>
     <t>H</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>[insert log/serial number of the previous form]</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>[插入过往的表格的编号／序号]</t>
   </si>
   <si>
     <t>O</t>
   </si>
   <si>
-    <t>Invalid Entry</t>
-[...562 lines deleted...]
-    <t>Miscellaneous</t>
+    <t>普通股</t>
+  </si>
+  <si>
+    <r>
+      <t>H</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="PMingLiU"/>
+        <family val="1"/>
+      </rPr>
+      <t>股</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>A</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="PMingLiU"/>
+        <family val="1"/>
+      </rPr>
+      <t>股</t>
+    </r>
+  </si>
+  <si>
+    <t>內資股</t>
+  </si>
+  <si>
+    <t>普通股及優先股 (股份合訂單位元)</t>
+  </si>
+  <si>
+    <t>優先股</t>
+  </si>
+  <si>
+    <t>單位/單位信託</t>
+  </si>
+  <si>
+    <t>美國預托證券</t>
+  </si>
+  <si>
+    <t>香港預托證券</t>
+  </si>
+  <si>
+    <t>strLogNumber</t>
   </si>
   <si>
     <t>DB</t>
   </si>
   <si>
-    <t>strLogNumber</t>
-[...52 lines deleted...]
-  <si>
     <t>strNotEarlyDate</t>
   </si>
   <si>
-    <t>For individual director, please fill in boxes 13 to 19. For corporate director, please fill in boxes 20 to 29</t>
+    <t xml:space="preserve">你取得了股份的保證權益 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">你繼承了股份 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">你根據先舊後新配售，以承配人身分獲配售股份 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">你根據先舊後新配售向承配人配售股份因而減少你的股份權益後，獲發行新股份 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">你不再持有股份的保證權益 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">你根據先舊後新配售向承配人配售股份 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">在先舊後新配售中發行了新股份 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">股份已交付給你，及你先前並無就購入有關股份作出具報   </t>
+  </si>
+  <si>
+    <t>你具有上文11031至11034所提述的包含於合約或文書內的任何權利或責任</t>
+  </si>
+  <si>
+    <t>你具有上文12041至12044所提述的包含於合約或文書內的任何權利或責任</t>
+  </si>
+  <si>
+    <t xml:space="preserve">你有權要求另一人提取相關股份 </t>
+  </si>
+  <si>
+    <t>你具有上文14011至14014所提述的包含於合約或文書內的任何權利或責任</t>
+  </si>
+  <si>
+    <t>你具有上文15011至15014所提述的包含於合約或文書內的任何權利或責任</t>
+  </si>
+  <si>
+    <t>如為個人董事，請填寫方格13至19；如為法團董事，請填寫方格20至29。</t>
   </si>
   <si>
     <t>strNoLater</t>
   </si>
   <si>
-    <t>6. Registered office</t>
-[...96 lines deleted...]
-    <t>Do you still want to save this form?</t>
+    <t>行權期限
+(dd/mm/yyyy)</t>
+  </si>
+  <si>
+    <t>請選擇第1層</t>
   </si>
   <si>
     <t>strConfirmSave2</t>
   </si>
   <si>
-    <t>The following error(s) is/are found in this form:</t>
-[...77 lines deleted...]
-    <t>Please fill in up to {1} characters. Special characters are not allowed</t>
+    <t xml:space="preserve">方格12: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格15: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格16: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格17: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格18: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格19: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格20: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格21: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格22: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格23: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格25: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格26: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格27: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格28: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格29: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格30: </t>
+  </si>
+  <si>
+    <t>方格33 - (第{0}行)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格35 - 子女／配偶的姓名 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格35 - 地址 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格35 - (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格36 - 控制百分率％ (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格36 - (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格37 - 地址 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格37 - (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格38 - 地址 (第{0}行): </t>
+  </si>
+  <si>
+    <t>方格39:</t>
+  </si>
+  <si>
+    <t>方格40:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格11 - 註冊證明書號碼: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格33 - 切合身份的代號(第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格33 - 好倉(第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格33 - 淡倉(第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格35 - 好倉 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格35 - 淡倉 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格36 - 受控法團的名稱 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格36 - 地址及註冊成立地點 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格36 - 控權人士的姓名或名稱 (第{0}行): </t>
+  </si>
+  <si>
+    <t>方格36 - 直接權益 (Y/N)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格36 - 好倉 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格36 - 淡倉 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格37 - 聯名股東的姓名或名稱 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格37 - 好倉 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格37 - 淡倉 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格38 - 信託的名稱 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格38 - 與信託有關的身份代號 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格38 - 好倉 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格38 - 淡倉 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格34 - 好倉 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格34 - 淡倉 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格11 - 註冊成立地點: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格13 - 姓氏: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格13 - 名字: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格14 - 證件類型: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格14 - 香港身份證／護照／中國居民身份證號碼: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格14 - 簽發護照國家: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格24 - 註冊成立地點: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格24 - 註冊證明書號碼: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格30 - 好倉: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格38 - (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格30 - 淡倉 - 有關事件的簡述: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格30 - 好倉 - 有關事件之前: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格30 - 淡倉 - 有關事件之前: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格30 - 好倉 - 有關事件之後: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格30 - 淡倉 - 有關事件之後: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格30 - 好倉 - 買／賣或涉及的股份數目: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格30 - 好倉 - 有關事件的簡述 - 好倉: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格30 - 淡倉 - 買／賣或涉及的股份數目: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格30 - 好倉 - 最高價（每股）: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格30 - 好倉 - 平均價（每股）: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格30 - 好倉 - 平均代價（每股）: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格30 - 好倉 - 代價的性質: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格31 - 好倉 - 股份總數: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格31 - 好倉 - 百分率數字(%): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格31 - 淡倉 - 股份總數: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格31 - 淡倉 - 百分率數字(%): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格32 - 好倉 - 股份總數: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格32 - 好倉 - 百分率數字(%): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格32 - 淡倉 - 股份總數: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格34 - 好倉 - 切合衍生工具的代號 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格34 - 淡倉 - 切合衍生工具的代號 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格34 - 好倉 - 開始 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格34 - 淡倉 - 開始 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格34 - 好倉 - 結束 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格34 - 淡倉 - 結束 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格34 - 好倉 - 授予價格 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格34- 淡倉 - 授予價格 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格34 - 好倉 - 行使價格 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格34 - 淡倉 - 行使價格 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格34 - 淡倉 - 轉讓價格 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格34 - 好倉 - 股份數目 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格34 - 淡倉 - 股份數目 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格34 - 好倉 - 轉讓價格 (第{0}行): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格32 - 淡倉 - 百分率數字(%): </t>
+  </si>
+  <si>
+    <t>strVersion</t>
+  </si>
+  <si>
+    <t>strConfirmSave1</t>
+  </si>
+  <si>
+    <t>strMaxDigit</t>
+  </si>
+  <si>
+    <t>strMaxDec</t>
+  </si>
+  <si>
+    <t>strMaxChinese</t>
   </si>
   <si>
     <t>strMaxChar</t>
   </si>
   <si>
-    <t>strMaxDec</t>
-[...317 lines deleted...]
-    <t>American Depository Receipts (ADRs)</t>
+    <t xml:space="preserve">方格1: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格3: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格4: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格5: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格6: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格7: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格8: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格9: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格10: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">方格30 - 交易的貨幣: </t>
+  </si>
+  <si>
+    <t>（姓氏）</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>因有關法團更改名稱而將通知送交存檔</t>
+  </si>
+  <si>
+    <t>其他（你必須在補充資料方格簡述有關身分）</t>
+  </si>
+  <si>
+    <t>你使用的表格為舊版本。請在此系統下載新版本表格</t>
+  </si>
+  <si>
+    <t>要繼續儲存？</t>
+  </si>
+  <si>
+    <t>表格內有以下錯誤:</t>
+  </si>
+  <si>
+    <t>表格內有以下錯誤，請在呈交之前作出修正</t>
+  </si>
+  <si>
+    <t>方格3：輸入的股份代號未有相應的上市法團名稱。</t>
+    <phoneticPr fontId="15" type="noConversion"/>
+  </si>
+  <si>
+    <t>“平均價（每股）”不能高於“最高價（每股）“</t>
+  </si>
+  <si>
+    <t>結束日期不能早於開始日期</t>
+  </si>
+  <si>
+    <t>請輸入或從列表中選擇好倉或淡倉或兩者的有關事件代號</t>
+  </si>
+  <si>
+    <t>日期不能後於今天</t>
+  </si>
+  <si>
+    <t>暫時無法連接到伺服器。您仍可以離線模式繼續填寫本表格</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 請填上“姓氏"及“名字”</t>
+  </si>
+  <si>
+    <t>因你選擇了護照，請填寫“簽發護照國家"</t>
+  </si>
+  <si>
+    <t>請以A123456(7)的格式輸入正確香港身份證號碼</t>
+  </si>
+  <si>
+    <t>電話號碼只可包括數字及 "(",")", "+" , "-" , ";"符號。不接受空格或其他字元</t>
+  </si>
+  <si>
+    <t>請以DD/MM/YYYY格式輸入日期</t>
+  </si>
+  <si>
+    <t>請輸入最多{1}個字元。不接受特殊字元</t>
+  </si>
+  <si>
+    <t>請輸入正數（最多{1}位整數）</t>
+  </si>
+  <si>
+    <t>此格沒有輸入。請填寫此格</t>
+  </si>
+  <si>
+    <t>此格必須保留最少一行</t>
+  </si>
+  <si>
+    <t>請輸入最多{1}個中文字</t>
+  </si>
+  <si>
+    <t>您所輸入的代號無效</t>
+  </si>
+  <si>
+    <t>只可輸入英文及數字</t>
+  </si>
+  <si>
+    <t>因你已勾選方格40，請必須於方格39提供更多資料</t>
+  </si>
+  <si>
+    <t>因你在方格30中選擇了1113,1213,1316,1403,1503,1702,1710或1711，請必須於方格39提供更多資料</t>
+  </si>
+  <si>
+    <t>因你在方格30或方格33中選擇了2501，請必須於方格39提供更多資料</t>
+  </si>
+  <si>
+    <t>請填寫方格13及或方格16</t>
+  </si>
+  <si>
+    <t>因你於方格34中選擇了4104或4108，請必須於方格39提供更多資料</t>
+  </si>
+  <si>
+    <t>因你在方格30或方格34中選擇了其他，請必須於方格39提供更多資料</t>
+  </si>
+  <si>
+    <t>中文電碼由4位數字組成。電碼之間不接受留有空格</t>
+  </si>
+  <si>
+    <t>表格中載有無效數據。請注意，此方格不接受輸入Tab鍵或Enter/Return鍵</t>
+  </si>
+  <si>
+    <t>請從列表中選擇代號</t>
+  </si>
+  <si>
+    <t>輸入的編號/序號無效。請更正</t>
+  </si>
+  <si>
+    <t>日期不能早於方格１（有關事件日期）的日期</t>
+  </si>
+  <si>
+    <t>因你在方格33中輸入了資料，請必須於方格39提供更多資料</t>
+  </si>
+  <si>
+    <t>請輸入有效的電郵地址</t>
+  </si>
+  <si>
+    <t>注意：你現正刪除表中的行。確認刪除？</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">you were under an obligation to take </t>
+      <t>你有責任</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>購入</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>the underlying shares</t>
+      <t>相關股份</t>
     </r>
   </si>
   <si>
-    <r>
-[...49 lines deleted...]
-    <t>21 Oct 2025, 14:46:14</t>
+    <t>"結束"中的日期應晚於今日</t>
+  </si>
+  <si>
+    <t>13 Oct 2025, 9:55:20</t>
   </si>
   <si>
     <t>1.2.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode=";;;"/>
   </numFmts>
-  <fonts count="45">
+  <fonts count="43">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -2102,220 +2064,201 @@
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
+      <i/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="PMingLiU"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="PMingLiU"/>
       <family val="1"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
-      <name val="Arial"/>
-[...6 lines deleted...]
-      <family val="2"/>
+      <name val="PMingLiU"/>
+      <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <i/>
-      <sz val="9"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Times New Roman"/>
+      <name val="新細明體"/>
       <family val="1"/>
+      <charset val="136"/>
     </font>
     <font>
-      <b/>
-[...22 lines deleted...]
-      <color theme="1"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Arial Unicode MS"/>
-[...1 lines deleted...]
-      <charset val="136"/>
+      <color rgb="FF000000"/>
+      <name val="MingLiU"/>
+      <family val="3"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="宋体"/>
+      <family val="3"/>
+      <charset val="134"/>
     </font>
     <font>
       <sz val="10"/>
-      <color rgb="FFFF0000"/>
-[...7 lines deleted...]
-      <family val="2"/>
+      <name val="細明體"/>
+      <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="11">
+  <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF7F3F3"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.39997558519241921"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="118">
+  <borders count="116">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
@@ -3087,65 +3030,50 @@
       <left/>
       <right style="medium">
         <color theme="1"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
-      <right style="thin">
-[...13 lines deleted...]
-      </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="1"/>
@@ -3523,76 +3451,50 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...24 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -3659,1933 +3561,1787 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="thin">
-        <color indexed="64"/>
+      <top style="medium">
+        <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-        <color indexed="64"/>
+      <top style="medium">
+        <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...24 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="566">
+  <cellXfs count="518">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="15" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="1" quotePrefix="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="105" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="87" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="106" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="5" borderId="108" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="6" borderId="88" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="6" borderId="87" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="31" fillId="6" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" xfId="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
-      <protection hidden="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
-      <protection hidden="1"/>
-[...61 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="89" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="29" fillId="0" borderId="88" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="89" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="20" fillId="0" borderId="89" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="88" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="90" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="89" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="89" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="88" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="90" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="89" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="26" fillId="0" borderId="89" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="88" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="5" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="5" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="37" fillId="5" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="5" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="38" fillId="5" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="24" fillId="5" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-[...42 lines deleted...]
-    <xf numFmtId="49" fontId="20" fillId="3" borderId="116" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="97" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="3" borderId="117" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="108" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="3" borderId="111" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="26" fillId="3" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="3" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="26" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="26" fillId="3" borderId="105" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="49" fontId="26" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="109" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="3" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="26" fillId="3" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="97" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="26" fillId="3" borderId="103" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="9" borderId="0" xfId="3" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...25 lines deleted...]
-      <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="3" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="3" borderId="109" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="3" borderId="110" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="3" borderId="112" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="4" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="3" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="3" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="3" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="4" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="3" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="3" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="3" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="3" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="3" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="3" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="49" fontId="20" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="20" fillId="3" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf numFmtId="49" fontId="20" fillId="3" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="3" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="49" fontId="20" fillId="3" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="20" fillId="3" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="3" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="20" fillId="3" borderId="103" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="91" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="93" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="98" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="3" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="100" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="109" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="111" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="109" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="111" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="102" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="20" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="104" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="20" fillId="3" borderId="104" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="3" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="3" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="3" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="5" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="5" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="20" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="3" borderId="104" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="3" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="3" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="3" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="92" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="103" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="102" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="4" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="85" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="91" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="86" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="90" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="101" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="3" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="3" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="3" borderId="102" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="5" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="3" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="24" fillId="5" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="20" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right" vertical="top"/>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="107" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="20" fillId="3" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right" vertical="top"/>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="79" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="83" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="81" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="113" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="114" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="115" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="80" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="82" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="94" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="95" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="96" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="85" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="3" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="3" borderId="86" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="3" borderId="86" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="3" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="20" fillId="3" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...25 lines deleted...]
-    <xf numFmtId="49" fontId="24" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="24" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="93" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="24" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-    <xf numFmtId="49" fontId="24" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="92" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...67 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...22 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="3" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="26" fillId="3" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...317 lines deleted...]
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...188 lines deleted...]
-    <xf numFmtId="49" fontId="20" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...473 lines deleted...]
-      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1"/>
     <cellStyle name="一般 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFF7F3F3"/>
       <color rgb="FF0000FF"/>
       <color rgb="FFFFD5D5"/>
       <color rgb="FFFFF7F7"/>
       <color rgb="FFFF7979"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFCCFF99"/>
       <color rgb="FFFFF1C9"/>
       <color rgb="FFFFF8E5"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -5605,1341 +5361,1317 @@
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp10.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp11.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp12.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp13.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp14.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp15.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" firstButton="1" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp16.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp17.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" firstButton="1" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdinotice.hkex.com.hk/DownloadForm/GetForm/Form3B?flag=2&amp;lan=EN" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdinotice.hkex.com.hk/DownloadForm/GetForm/Form3B?flag=2&amp;lan=TC" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...964 lines deleted...]
-  </mc:AlternateContent>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>5</xdr:col>
-      <xdr:colOff>317500</xdr:colOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>290397</xdr:colOff>
       <xdr:row>5</xdr:row>
-      <xdr:rowOff>146050</xdr:rowOff>
+      <xdr:rowOff>99391</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>17</xdr:col>
-      <xdr:colOff>927100</xdr:colOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>267165</xdr:colOff>
       <xdr:row>6</xdr:row>
-      <xdr:rowOff>183191</xdr:rowOff>
+      <xdr:rowOff>162624</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="22" name="TextBox 21">
+        <xdr:cNvPr id="23" name="TextBox 22">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000016000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000017000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="2590800" y="1670050"/>
-          <a:ext cx="8229600" cy="316541"/>
+          <a:off x="4193324" y="1260976"/>
+          <a:ext cx="3624146" cy="295550"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="overflow" horzOverflow="overflow" wrap="square" rtlCol="0" anchor="t">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="1">
+            <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>This Form must be completed in accordance with the directions and instructions in the </a:t>
+            <a:t>本表格必須根據</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="zh-TW" altLang="en-US" sz="1200" b="1" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>表格</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Notes to Form 3B.</a:t>
+            <a:t>3B</a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="1200" u="sng">
-[...2 lines deleted...]
-            </a:solidFill>
+          <a:r>
+            <a:rPr lang="zh-TW" altLang="en-US" sz="1200" b="1" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>註釋</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>內的指令及指示填寫。</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="1200">
             <a:effectLst/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-          </a:endParaRPr>
-[...4 lines deleted...]
-            <a:effectLst/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
-      <xdr:twoCellAnchor editAs="oneCell">
+      <xdr:twoCellAnchor>
         <xdr:from>
-          <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>304800</xdr:rowOff>
+          <xdr:col>8</xdr:col>
+          <xdr:colOff>409575</xdr:colOff>
+          <xdr:row>74</xdr:row>
+          <xdr:rowOff>76200</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>190500</xdr:rowOff>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>600075</xdr:colOff>
+          <xdr:row>75</xdr:row>
+          <xdr:rowOff>161925</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="15378" name="Box40_checkbox" hidden="1">
+            <xdr:cNvPr id="1052" name="addRowBox33" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s15378"/>
-[...2 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000123C0000}"/>
+                  <a14:compatExt spid="_x0000_s1052"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln>
-              <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
             </a:ln>
-            <a:extLst>
-[...1 lines deleted...]
-                <a14:hiddenFill>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="27432" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
-                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                    <a:srgbClr val="000000"/>
                   </a:solidFill>
-                </a14:hiddenFill>
-[...2 lines deleted...]
-                <a14:hiddenLine w="9525">
+                  <a:latin typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                </a:rPr>
+                <a:t>增加一行</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>10</xdr:col>
+          <xdr:colOff>238125</xdr:colOff>
+          <xdr:row>74</xdr:row>
+          <xdr:rowOff>66675</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>523875</xdr:colOff>
+          <xdr:row>75</xdr:row>
+          <xdr:rowOff>171450</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1053" name="deleteRowBox33" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1053"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="27432" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
-                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                    <a:srgbClr val="000000"/>
                   </a:solidFill>
-                  <a:miter lim="800000"/>
-[...4 lines deleted...]
-            </a:extLst>
+                  <a:latin typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                </a:rPr>
+                <a:t>刪除一行</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>10</xdr:col>
+          <xdr:colOff>133350</xdr:colOff>
+          <xdr:row>86</xdr:row>
+          <xdr:rowOff>57150</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>86</xdr:row>
+          <xdr:rowOff>438150</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1054" name="addLongRowBox34" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1054"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
           </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="27432" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                </a:rPr>
+                <a:t>增加好倉</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
         </xdr:sp>
-        <xdr:clientData/>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>266700</xdr:colOff>
+          <xdr:row>86</xdr:row>
+          <xdr:rowOff>57150</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>16</xdr:col>
+          <xdr:colOff>133350</xdr:colOff>
+          <xdr:row>86</xdr:row>
+          <xdr:rowOff>438150</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1055" name="deleteLongRowBox34" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1055"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="27432" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                </a:rPr>
+                <a:t>刪除好倉</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>16</xdr:col>
+          <xdr:colOff>419100</xdr:colOff>
+          <xdr:row>86</xdr:row>
+          <xdr:rowOff>76200</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>18</xdr:col>
+          <xdr:colOff>409575</xdr:colOff>
+          <xdr:row>86</xdr:row>
+          <xdr:rowOff>438150</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1056" name="addShortRowBox34" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1056"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="27432" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                </a:rPr>
+                <a:t>增加淡倉</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>19</xdr:col>
+          <xdr:colOff>104775</xdr:colOff>
+          <xdr:row>86</xdr:row>
+          <xdr:rowOff>57150</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>21</xdr:col>
+          <xdr:colOff>542925</xdr:colOff>
+          <xdr:row>86</xdr:row>
+          <xdr:rowOff>428625</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1057" name="deleteShortRowBox34" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1057"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="27432" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                </a:rPr>
+                <a:t>刪除淡倉</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>18</xdr:col>
+          <xdr:colOff>104775</xdr:colOff>
+          <xdr:row>101</xdr:row>
+          <xdr:rowOff>104775</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>19</xdr:col>
+          <xdr:colOff>419100</xdr:colOff>
+          <xdr:row>101</xdr:row>
+          <xdr:rowOff>466725</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1058" name="addRowBox35" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1058"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="27432" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                </a:rPr>
+                <a:t>增加一行</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>20</xdr:col>
+          <xdr:colOff>209550</xdr:colOff>
+          <xdr:row>101</xdr:row>
+          <xdr:rowOff>104775</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>21</xdr:col>
+          <xdr:colOff>504825</xdr:colOff>
+          <xdr:row>101</xdr:row>
+          <xdr:rowOff>457200</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1059" name="deleteRowBox35" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1059"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="27432" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                </a:rPr>
+                <a:t>刪除一行</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>18</xdr:col>
+          <xdr:colOff>133350</xdr:colOff>
+          <xdr:row>111</xdr:row>
+          <xdr:rowOff>123825</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>19</xdr:col>
+          <xdr:colOff>428625</xdr:colOff>
+          <xdr:row>111</xdr:row>
+          <xdr:rowOff>466725</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1060" name="addRowBox36" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1060"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="27432" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                </a:rPr>
+                <a:t>增加一行</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>20</xdr:col>
+          <xdr:colOff>219075</xdr:colOff>
+          <xdr:row>111</xdr:row>
+          <xdr:rowOff>95250</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>21</xdr:col>
+          <xdr:colOff>523875</xdr:colOff>
+          <xdr:row>111</xdr:row>
+          <xdr:rowOff>457200</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1061" name="deleteRowBox36" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1061"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="27432" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                </a:rPr>
+                <a:t>刪除一行</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>18</xdr:col>
+          <xdr:colOff>190500</xdr:colOff>
+          <xdr:row>122</xdr:row>
+          <xdr:rowOff>123825</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>19</xdr:col>
+          <xdr:colOff>495300</xdr:colOff>
+          <xdr:row>122</xdr:row>
+          <xdr:rowOff>457200</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1062" name="addRowBox37" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1062"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="27432" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                </a:rPr>
+                <a:t>增加一行</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>20</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>122</xdr:row>
+          <xdr:rowOff>104775</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>21</xdr:col>
+          <xdr:colOff>571500</xdr:colOff>
+          <xdr:row>122</xdr:row>
+          <xdr:rowOff>457200</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1063" name="deleteRowBox37" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1063"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="27432" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                </a:rPr>
+                <a:t>刪除一行</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>18</xdr:col>
+          <xdr:colOff>200025</xdr:colOff>
+          <xdr:row>132</xdr:row>
+          <xdr:rowOff>104775</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>19</xdr:col>
+          <xdr:colOff>485775</xdr:colOff>
+          <xdr:row>132</xdr:row>
+          <xdr:rowOff>457200</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1064" name="addRowBox38" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1064"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="27432" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                </a:rPr>
+                <a:t>增加一行</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>20</xdr:col>
+          <xdr:colOff>266700</xdr:colOff>
+          <xdr:row>132</xdr:row>
+          <xdr:rowOff>85725</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>21</xdr:col>
+          <xdr:colOff>561975</xdr:colOff>
+          <xdr:row>132</xdr:row>
+          <xdr:rowOff>457200</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1065" name="deleteRowBox38" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1065"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="27432" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                </a:rPr>
+                <a:t>刪除一行</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>190500</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>323850</xdr:rowOff>
+          <xdr:colOff>171450</xdr:colOff>
+          <xdr:row>27</xdr:row>
+          <xdr:rowOff>123825</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>276225</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:colOff>314325</xdr:colOff>
+          <xdr:row>28</xdr:row>
+          <xdr:rowOff>180975</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="15379" name="IndividualDirector" hidden="1">
+            <xdr:cNvPr id="1066" name="IndividualDirector" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s15379"/>
-[...2 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000133C0000}"/>
+                  <a14:compatExt spid="_x0000_s1066"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>180975</xdr:colOff>
-          <xdr:row>38</xdr:row>
+          <xdr:row>39</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>304800</xdr:colOff>
+          <xdr:row>40</xdr:row>
+          <xdr:rowOff>190500</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1067" name="CorporateDirector" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1067"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>247650</xdr:colOff>
+          <xdr:row>146</xdr:row>
           <xdr:rowOff>323850</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>209550</xdr:rowOff>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>147</xdr:row>
+          <xdr:rowOff>180975</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="15380" name="CorporateDirector" hidden="1">
+            <xdr:cNvPr id="1068" name="Box40_checkbox" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s15380"/>
-[...2 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000143C0000}"/>
+                  <a14:compatExt spid="_x0000_s1068"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -7236,11989 +6968,11791 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AN327"/>
+  <dimension ref="A1:AN317"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C11" sqref="C11:E11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="26.25" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.6" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="3.140625" style="69" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="72"/>
+    <col min="1" max="2" width="3.140625" style="56" customWidth="1"/>
+    <col min="3" max="8" width="8.7109375" style="124" customWidth="1"/>
+    <col min="9" max="10" width="10" style="124" customWidth="1"/>
+    <col min="11" max="17" width="8.7109375" style="124" customWidth="1"/>
+    <col min="18" max="18" width="15.28515625" style="124" customWidth="1"/>
+    <col min="19" max="22" width="8.7109375" style="124" customWidth="1"/>
+    <col min="23" max="23" width="2.5703125" style="56" customWidth="1"/>
+    <col min="24" max="24" width="16" style="56" customWidth="1"/>
+    <col min="25" max="25" width="10.5703125" style="56" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="56"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="26.25" customHeight="1">
-[...558 lines deleted...]
-      <c r="M22" s="481" t="s">
+    <row r="1" spans="2:24" ht="18" customHeight="1">
+      <c r="B1" s="54"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+      <c r="N1" s="55"/>
+      <c r="O1" s="55"/>
+      <c r="P1" s="55"/>
+      <c r="Q1" s="55"/>
+      <c r="R1" s="55"/>
+      <c r="S1" s="55"/>
+      <c r="T1" s="55"/>
+      <c r="U1" s="55"/>
+      <c r="V1" s="55"/>
+    </row>
+    <row r="2" spans="2:24" ht="18" customHeight="1" thickBot="1">
+      <c r="B2" s="54"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
+      <c r="R2" s="55"/>
+      <c r="S2" s="55"/>
+      <c r="T2" s="55"/>
+      <c r="U2" s="55"/>
+      <c r="V2" s="55"/>
+    </row>
+    <row r="3" spans="2:24" ht="18" customHeight="1" thickBot="1">
+      <c r="B3" s="54"/>
+      <c r="C3" s="412" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3" s="413"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="414"/>
+      <c r="I3" s="414"/>
+      <c r="J3" s="414"/>
+      <c r="K3" s="414"/>
+      <c r="L3" s="414"/>
+      <c r="M3" s="414"/>
+      <c r="N3" s="414"/>
+      <c r="O3" s="414"/>
+      <c r="P3" s="414"/>
+      <c r="Q3" s="414"/>
+      <c r="R3" s="57"/>
+      <c r="S3" s="57"/>
+      <c r="T3" s="57"/>
+      <c r="U3" s="57"/>
+      <c r="V3" s="55"/>
+    </row>
+    <row r="4" spans="2:24" ht="18" customHeight="1">
+      <c r="B4" s="54"/>
+      <c r="C4" s="414" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4" s="414"/>
+      <c r="E4" s="414"/>
+      <c r="F4" s="414"/>
+      <c r="G4" s="414"/>
+      <c r="H4" s="414"/>
+      <c r="I4" s="414"/>
+      <c r="J4" s="414"/>
+      <c r="K4" s="414"/>
+      <c r="L4" s="414"/>
+      <c r="M4" s="414"/>
+      <c r="N4" s="414"/>
+      <c r="O4" s="414"/>
+      <c r="P4" s="414"/>
+      <c r="Q4" s="414"/>
+      <c r="R4" s="414"/>
+      <c r="S4" s="414"/>
+      <c r="T4" s="414"/>
+      <c r="U4" s="57"/>
+      <c r="V4" s="55"/>
+    </row>
+    <row r="5" spans="2:24" ht="18" customHeight="1">
+      <c r="B5" s="54"/>
+      <c r="C5" s="431" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5" s="431"/>
+      <c r="E5" s="431"/>
+      <c r="F5" s="431"/>
+      <c r="G5" s="431"/>
+      <c r="H5" s="431"/>
+      <c r="I5" s="431"/>
+      <c r="J5" s="431"/>
+      <c r="K5" s="431"/>
+      <c r="L5" s="431"/>
+      <c r="M5" s="431"/>
+      <c r="N5" s="431"/>
+      <c r="O5" s="431"/>
+      <c r="P5" s="431"/>
+      <c r="Q5" s="431"/>
+      <c r="R5" s="431"/>
+      <c r="S5" s="431"/>
+      <c r="T5" s="431"/>
+      <c r="U5" s="57"/>
+      <c r="V5" s="58"/>
+    </row>
+    <row r="6" spans="2:24" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="B6" s="59"/>
+      <c r="C6" s="433"/>
+      <c r="D6" s="433"/>
+      <c r="E6" s="433"/>
+      <c r="F6" s="433"/>
+      <c r="G6" s="433"/>
+      <c r="H6" s="433"/>
+      <c r="I6" s="433"/>
+      <c r="J6" s="433"/>
+      <c r="K6" s="433"/>
+      <c r="L6" s="433"/>
+      <c r="M6" s="433"/>
+      <c r="N6" s="433"/>
+      <c r="O6" s="433"/>
+      <c r="P6" s="433"/>
+      <c r="Q6" s="433"/>
+      <c r="R6" s="433"/>
+      <c r="S6" s="433"/>
+      <c r="T6" s="433"/>
+      <c r="U6" s="433"/>
+      <c r="V6" s="60"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+    </row>
+    <row r="7" spans="2:24" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="B7" s="59"/>
+      <c r="C7" s="432"/>
+      <c r="D7" s="432"/>
+      <c r="E7" s="432"/>
+      <c r="F7" s="432"/>
+      <c r="G7" s="432"/>
+      <c r="H7" s="432"/>
+      <c r="I7" s="432"/>
+      <c r="J7" s="432"/>
+      <c r="K7" s="432"/>
+      <c r="L7" s="432"/>
+      <c r="M7" s="432"/>
+      <c r="N7" s="432"/>
+      <c r="O7" s="432"/>
+      <c r="P7" s="432"/>
+      <c r="Q7" s="432"/>
+      <c r="R7" s="432"/>
+      <c r="S7" s="432"/>
+      <c r="T7" s="432"/>
+      <c r="U7" s="63"/>
+      <c r="V7" s="64"/>
+      <c r="W7" s="61"/>
+      <c r="X7" s="61"/>
+    </row>
+    <row r="8" spans="2:24" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="B8" s="59"/>
+      <c r="C8" s="65"/>
+      <c r="D8" s="65"/>
+      <c r="E8" s="65"/>
+      <c r="F8" s="65"/>
+      <c r="G8" s="66"/>
+      <c r="H8" s="66"/>
+      <c r="I8" s="66"/>
+      <c r="J8" s="66"/>
+      <c r="K8" s="66"/>
+      <c r="L8" s="66"/>
+      <c r="M8" s="66"/>
+      <c r="N8" s="66"/>
+      <c r="O8" s="66"/>
+      <c r="P8" s="66"/>
+      <c r="Q8" s="66"/>
+      <c r="R8" s="66"/>
+      <c r="S8" s="66"/>
+      <c r="T8" s="66"/>
+      <c r="U8" s="64"/>
+      <c r="V8" s="64"/>
+      <c r="W8" s="61"/>
+      <c r="X8" s="61"/>
+    </row>
+    <row r="9" spans="2:24" ht="18" customHeight="1">
+      <c r="B9" s="54"/>
+      <c r="C9" s="55"/>
+      <c r="D9" s="55"/>
+      <c r="E9" s="55"/>
+      <c r="F9" s="55"/>
+      <c r="G9" s="55"/>
+      <c r="H9" s="55"/>
+      <c r="I9" s="55"/>
+      <c r="J9" s="55"/>
+      <c r="K9" s="55"/>
+      <c r="L9" s="55"/>
+      <c r="M9" s="55"/>
+      <c r="N9" s="55"/>
+      <c r="O9" s="55"/>
+      <c r="P9" s="55"/>
+      <c r="Q9" s="55"/>
+      <c r="R9" s="55"/>
+      <c r="S9" s="55"/>
+      <c r="T9" s="55"/>
+      <c r="U9" s="55"/>
+      <c r="V9" s="55"/>
+    </row>
+    <row r="10" spans="2:24" ht="18" customHeight="1" thickBot="1">
+      <c r="B10" s="54"/>
+      <c r="C10" s="434" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" s="434"/>
+      <c r="E10" s="434"/>
+      <c r="F10" s="434"/>
+      <c r="G10" s="434"/>
+      <c r="H10" s="434"/>
+      <c r="I10" s="434"/>
+      <c r="J10" s="434"/>
+      <c r="K10" s="434"/>
+      <c r="L10" s="55"/>
+      <c r="M10" s="55"/>
+      <c r="N10" s="435" t="s">
+        <v>42</v>
+      </c>
+      <c r="O10" s="435"/>
+      <c r="P10" s="435"/>
+      <c r="Q10" s="435"/>
+      <c r="R10" s="435"/>
+      <c r="S10" s="435"/>
+      <c r="T10" s="435"/>
+      <c r="U10" s="435"/>
+      <c r="V10" s="435"/>
+    </row>
+    <row r="11" spans="2:24" ht="18" customHeight="1">
+      <c r="B11" s="54"/>
+      <c r="C11" s="440"/>
+      <c r="D11" s="441"/>
+      <c r="E11" s="442"/>
+      <c r="F11" s="423"/>
+      <c r="G11" s="424"/>
+      <c r="H11" s="425"/>
+      <c r="I11" s="426"/>
+      <c r="J11" s="424"/>
+      <c r="K11" s="427"/>
+      <c r="L11" s="67"/>
+      <c r="M11" s="67"/>
+      <c r="N11" s="428"/>
+      <c r="O11" s="429"/>
+      <c r="P11" s="430"/>
+      <c r="Q11" s="415"/>
+      <c r="R11" s="416"/>
+      <c r="S11" s="417"/>
+      <c r="T11" s="418"/>
+      <c r="U11" s="416"/>
+      <c r="V11" s="419"/>
+    </row>
+    <row r="12" spans="2:24" s="69" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="B12" s="68"/>
+      <c r="C12" s="420" t="s">
+        <v>125</v>
+      </c>
+      <c r="D12" s="421"/>
+      <c r="E12" s="422"/>
+      <c r="F12" s="436" t="s">
+        <v>126</v>
+      </c>
+      <c r="G12" s="421"/>
+      <c r="H12" s="422"/>
+      <c r="I12" s="436" t="s">
+        <v>127</v>
+      </c>
+      <c r="J12" s="421"/>
+      <c r="K12" s="437"/>
+      <c r="L12" s="14"/>
+      <c r="M12" s="55"/>
+      <c r="N12" s="443" t="s">
+        <v>125</v>
+      </c>
+      <c r="O12" s="439"/>
+      <c r="P12" s="444"/>
+      <c r="Q12" s="438" t="s">
+        <v>126</v>
+      </c>
+      <c r="R12" s="439"/>
+      <c r="S12" s="439"/>
+      <c r="T12" s="438" t="s">
+        <v>127</v>
+      </c>
+      <c r="U12" s="439"/>
+      <c r="V12" s="448"/>
+      <c r="X12" s="70"/>
+    </row>
+    <row r="13" spans="2:24" ht="18" customHeight="1" thickBot="1">
+      <c r="B13" s="54"/>
+      <c r="C13" s="55"/>
+      <c r="D13" s="55"/>
+      <c r="E13" s="55"/>
+      <c r="F13" s="55"/>
+      <c r="G13" s="55"/>
+      <c r="H13" s="55"/>
+      <c r="I13" s="55"/>
+      <c r="J13" s="55"/>
+      <c r="K13" s="55"/>
+      <c r="L13" s="55"/>
+      <c r="M13" s="55"/>
+      <c r="N13" s="55"/>
+      <c r="O13" s="55"/>
+      <c r="P13" s="55"/>
+      <c r="Q13" s="55"/>
+      <c r="R13" s="55"/>
+      <c r="S13" s="55"/>
+      <c r="T13" s="55"/>
+      <c r="U13" s="55"/>
+      <c r="V13" s="55"/>
+    </row>
+    <row r="14" spans="2:24" s="69" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="B14" s="68"/>
+      <c r="C14" s="455" t="s">
+        <v>43</v>
+      </c>
+      <c r="D14" s="456"/>
+      <c r="E14" s="456"/>
+      <c r="F14" s="456"/>
+      <c r="G14" s="445"/>
+      <c r="H14" s="446"/>
+      <c r="I14" s="446"/>
+      <c r="J14" s="446"/>
+      <c r="K14" s="446"/>
+      <c r="L14" s="446"/>
+      <c r="M14" s="446"/>
+      <c r="N14" s="446"/>
+      <c r="O14" s="446"/>
+      <c r="P14" s="446"/>
+      <c r="Q14" s="446"/>
+      <c r="R14" s="446"/>
+      <c r="S14" s="446"/>
+      <c r="T14" s="446"/>
+      <c r="U14" s="446"/>
+      <c r="V14" s="447"/>
+    </row>
+    <row r="15" spans="2:24" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="B15" s="68"/>
+      <c r="C15" s="452" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15" s="453"/>
+      <c r="E15" s="453"/>
+      <c r="F15" s="453"/>
+      <c r="G15" s="453"/>
+      <c r="H15" s="453"/>
+      <c r="I15" s="453"/>
+      <c r="J15" s="453"/>
+      <c r="K15" s="453"/>
+      <c r="L15" s="453"/>
+      <c r="M15" s="453"/>
+      <c r="N15" s="453"/>
+      <c r="O15" s="453"/>
+      <c r="P15" s="453"/>
+      <c r="Q15" s="453"/>
+      <c r="R15" s="453"/>
+      <c r="S15" s="453"/>
+      <c r="T15" s="453"/>
+      <c r="U15" s="453"/>
+      <c r="V15" s="454"/>
+    </row>
+    <row r="16" spans="2:24" s="69" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="B16" s="71"/>
+      <c r="C16" s="408" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" s="398"/>
+      <c r="E16" s="398"/>
+      <c r="F16" s="398"/>
+      <c r="G16" s="398"/>
+      <c r="H16" s="398"/>
+      <c r="I16" s="398"/>
+      <c r="J16" s="398"/>
+      <c r="K16" s="398"/>
+      <c r="L16" s="398"/>
+      <c r="M16" s="398"/>
+      <c r="N16" s="398"/>
+      <c r="O16" s="398"/>
+      <c r="P16" s="398"/>
+      <c r="Q16" s="398"/>
+      <c r="R16" s="398"/>
+      <c r="S16" s="398"/>
+      <c r="T16" s="398"/>
+      <c r="U16" s="398"/>
+      <c r="V16" s="461"/>
+    </row>
+    <row r="17" spans="1:23" s="69" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="B17" s="71"/>
+      <c r="C17" s="55"/>
+      <c r="D17" s="55"/>
+      <c r="E17" s="55"/>
+      <c r="F17" s="55"/>
+      <c r="G17" s="55"/>
+      <c r="H17" s="55"/>
+      <c r="I17" s="55"/>
+      <c r="J17" s="55"/>
+      <c r="K17" s="55"/>
+      <c r="L17" s="55"/>
+      <c r="M17" s="72"/>
+      <c r="N17" s="72"/>
+      <c r="O17" s="72"/>
+      <c r="P17" s="55"/>
+      <c r="Q17" s="55"/>
+      <c r="R17" s="55"/>
+      <c r="S17" s="55"/>
+      <c r="T17" s="55"/>
+      <c r="U17" s="55"/>
+      <c r="V17" s="55"/>
+    </row>
+    <row r="18" spans="1:23" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="B18" s="71"/>
+      <c r="C18" s="73" t="s">
+        <v>45</v>
+      </c>
+      <c r="D18" s="74"/>
+      <c r="E18" s="74"/>
+      <c r="F18" s="74"/>
+      <c r="G18" s="75"/>
+      <c r="H18" s="74"/>
+      <c r="I18" s="72"/>
+      <c r="J18" s="72"/>
+      <c r="K18" s="72"/>
+      <c r="L18" s="76"/>
+      <c r="M18" s="482" t="s">
+        <v>49</v>
+      </c>
+      <c r="N18" s="482"/>
+      <c r="O18" s="482"/>
+      <c r="P18" s="482"/>
+      <c r="Q18" s="482"/>
+      <c r="R18" s="482"/>
+      <c r="S18" s="482"/>
+      <c r="T18" s="482"/>
+      <c r="U18" s="482"/>
+      <c r="V18" s="483"/>
+    </row>
+    <row r="19" spans="1:23" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="B19" s="71"/>
+      <c r="C19" s="462" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" s="463"/>
+      <c r="E19" s="463"/>
+      <c r="F19" s="463"/>
+      <c r="G19" s="463"/>
+      <c r="H19" s="463"/>
+      <c r="I19" s="463"/>
+      <c r="J19" s="463"/>
+      <c r="K19" s="463"/>
+      <c r="L19" s="464"/>
+      <c r="M19" s="465"/>
+      <c r="N19" s="465"/>
+      <c r="O19" s="465"/>
+      <c r="P19" s="465"/>
+      <c r="Q19" s="465"/>
+      <c r="R19" s="465"/>
+      <c r="S19" s="465"/>
+      <c r="T19" s="465"/>
+      <c r="U19" s="465"/>
+      <c r="V19" s="466"/>
+    </row>
+    <row r="20" spans="1:23" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="B20" s="71"/>
+      <c r="C20" s="77" t="s">
+        <v>46</v>
+      </c>
+      <c r="D20" s="78"/>
+      <c r="E20" s="78"/>
+      <c r="F20" s="78"/>
+      <c r="G20" s="79"/>
+      <c r="H20" s="78"/>
+      <c r="I20" s="80"/>
+      <c r="J20" s="80"/>
+      <c r="K20" s="80"/>
+      <c r="L20" s="81"/>
+      <c r="M20" s="449" t="s">
+        <v>50</v>
+      </c>
+      <c r="N20" s="449"/>
+      <c r="O20" s="449"/>
+      <c r="P20" s="449"/>
+      <c r="Q20" s="449"/>
+      <c r="R20" s="449"/>
+      <c r="S20" s="449"/>
+      <c r="T20" s="449"/>
+      <c r="U20" s="449"/>
+      <c r="V20" s="476"/>
+    </row>
+    <row r="21" spans="1:23" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="B21" s="71"/>
+      <c r="C21" s="457" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" s="458"/>
+      <c r="E21" s="458"/>
+      <c r="F21" s="458"/>
+      <c r="G21" s="458"/>
+      <c r="H21" s="458"/>
+      <c r="I21" s="458"/>
+      <c r="J21" s="458"/>
+      <c r="K21" s="458"/>
+      <c r="L21" s="459"/>
+      <c r="M21" s="450" t="s">
+        <v>11</v>
+      </c>
+      <c r="N21" s="477"/>
+      <c r="O21" s="477"/>
+      <c r="P21" s="477"/>
+      <c r="Q21" s="477"/>
+      <c r="R21" s="477"/>
+      <c r="S21" s="477"/>
+      <c r="T21" s="477"/>
+      <c r="U21" s="477"/>
+      <c r="V21" s="478"/>
+    </row>
+    <row r="22" spans="1:23" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="B22" s="71"/>
+      <c r="C22" s="82" t="s">
+        <v>47</v>
+      </c>
+      <c r="D22" s="83"/>
+      <c r="E22" s="83"/>
+      <c r="F22" s="83"/>
+      <c r="G22" s="84"/>
+      <c r="H22" s="83"/>
+      <c r="I22" s="85"/>
+      <c r="J22" s="85"/>
+      <c r="K22" s="85"/>
+      <c r="L22" s="86"/>
+      <c r="M22" s="449" t="s">
+        <v>51</v>
+      </c>
+      <c r="N22" s="449"/>
+      <c r="O22" s="449"/>
+      <c r="P22" s="449"/>
+      <c r="Q22" s="233"/>
+      <c r="R22" s="87" t="s">
+        <v>53</v>
+      </c>
+      <c r="S22" s="88"/>
+      <c r="T22" s="88"/>
+      <c r="U22" s="88"/>
+      <c r="V22" s="89"/>
+    </row>
+    <row r="23" spans="1:23" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="B23" s="71"/>
+      <c r="C23" s="484" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="450"/>
+      <c r="E23" s="450"/>
+      <c r="F23" s="450"/>
+      <c r="G23" s="450"/>
+      <c r="H23" s="450"/>
+      <c r="I23" s="450"/>
+      <c r="J23" s="450"/>
+      <c r="K23" s="450"/>
+      <c r="L23" s="451"/>
+      <c r="M23" s="450" t="s">
+        <v>11</v>
+      </c>
+      <c r="N23" s="450"/>
+      <c r="O23" s="450"/>
+      <c r="P23" s="450"/>
+      <c r="Q23" s="451"/>
+      <c r="R23" s="474" t="s">
+        <v>11</v>
+      </c>
+      <c r="S23" s="463"/>
+      <c r="T23" s="463"/>
+      <c r="U23" s="463"/>
+      <c r="V23" s="475"/>
+    </row>
+    <row r="24" spans="1:23" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="B24" s="71"/>
+      <c r="C24" s="90" t="s">
+        <v>48</v>
+      </c>
+      <c r="D24" s="78"/>
+      <c r="E24" s="78"/>
+      <c r="F24" s="78"/>
+      <c r="G24" s="79"/>
+      <c r="H24" s="78"/>
+      <c r="I24" s="80"/>
+      <c r="J24" s="80"/>
+      <c r="K24" s="80"/>
+      <c r="L24" s="81"/>
+      <c r="M24" s="479" t="s">
+        <v>52</v>
+      </c>
+      <c r="N24" s="479"/>
+      <c r="O24" s="479"/>
+      <c r="P24" s="479"/>
+      <c r="Q24" s="479"/>
+      <c r="R24" s="479"/>
+      <c r="S24" s="479"/>
+      <c r="T24" s="479"/>
+      <c r="U24" s="479"/>
+      <c r="V24" s="480"/>
+    </row>
+    <row r="25" spans="1:23" s="69" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="B25" s="71"/>
+      <c r="C25" s="408" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" s="398"/>
+      <c r="E25" s="398"/>
+      <c r="F25" s="398"/>
+      <c r="G25" s="398"/>
+      <c r="H25" s="398"/>
+      <c r="I25" s="398"/>
+      <c r="J25" s="398"/>
+      <c r="K25" s="398"/>
+      <c r="L25" s="409"/>
+      <c r="M25" s="398" t="s">
+        <v>11</v>
+      </c>
+      <c r="N25" s="399"/>
+      <c r="O25" s="399"/>
+      <c r="P25" s="399"/>
+      <c r="Q25" s="399"/>
+      <c r="R25" s="399"/>
+      <c r="S25" s="399"/>
+      <c r="T25" s="399"/>
+      <c r="U25" s="399"/>
+      <c r="V25" s="400"/>
+    </row>
+    <row r="26" spans="1:23" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="B26" s="68"/>
+      <c r="C26" s="14"/>
+      <c r="D26" s="14"/>
+      <c r="E26" s="14"/>
+      <c r="F26" s="14"/>
+      <c r="G26" s="14"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="14"/>
+      <c r="L26" s="14"/>
+      <c r="M26" s="14"/>
+      <c r="N26" s="14"/>
+      <c r="O26" s="14"/>
+      <c r="P26" s="14"/>
+      <c r="Q26" s="14"/>
+      <c r="R26" s="14"/>
+      <c r="S26" s="14"/>
+      <c r="T26" s="14"/>
+      <c r="U26" s="14"/>
+      <c r="V26" s="14"/>
+    </row>
+    <row r="27" spans="1:23" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="B27" s="68"/>
+      <c r="C27" s="14"/>
+      <c r="D27" s="14"/>
+      <c r="E27" s="14"/>
+      <c r="F27" s="14"/>
+      <c r="G27" s="55"/>
+      <c r="H27" s="55"/>
+      <c r="I27" s="55"/>
+      <c r="J27" s="55"/>
+      <c r="K27" s="14"/>
+      <c r="L27" s="55"/>
+      <c r="M27" s="55"/>
+      <c r="N27" s="55"/>
+      <c r="O27" s="55"/>
+      <c r="P27" s="55"/>
+      <c r="Q27" s="55"/>
+      <c r="R27" s="55"/>
+      <c r="S27" s="55"/>
+      <c r="T27" s="55"/>
+      <c r="U27" s="55"/>
+      <c r="V27" s="55"/>
+    </row>
+    <row r="28" spans="1:23" s="69" customFormat="1" ht="12.75" customHeight="1" thickBot="1">
+      <c r="B28" s="68"/>
+      <c r="C28" s="55"/>
+      <c r="D28" s="55"/>
+      <c r="E28" s="55"/>
+      <c r="F28" s="55"/>
+      <c r="G28" s="55"/>
+      <c r="H28" s="55"/>
+      <c r="I28" s="55"/>
+      <c r="J28" s="55"/>
+      <c r="K28" s="14"/>
+      <c r="L28" s="55"/>
+      <c r="M28" s="55"/>
+      <c r="N28" s="55"/>
+      <c r="O28" s="55"/>
+      <c r="P28" s="55"/>
+      <c r="Q28" s="55"/>
+      <c r="R28" s="55"/>
+      <c r="S28" s="55"/>
+      <c r="T28" s="55"/>
+      <c r="U28" s="55"/>
+      <c r="V28" s="55"/>
+    </row>
+    <row r="29" spans="1:23" s="69" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="A29" s="91"/>
+      <c r="B29" s="92"/>
+      <c r="C29" s="93" t="s">
+        <v>54</v>
+      </c>
+      <c r="D29" s="94"/>
+      <c r="E29" s="94"/>
+      <c r="F29" s="94"/>
+      <c r="G29" s="94"/>
+      <c r="H29" s="94"/>
+      <c r="I29" s="94"/>
+      <c r="J29" s="94"/>
+      <c r="K29" s="94"/>
+      <c r="L29" s="94"/>
+      <c r="M29" s="94"/>
+      <c r="N29" s="94"/>
+      <c r="O29" s="94"/>
+      <c r="P29" s="94"/>
+      <c r="Q29" s="94"/>
+      <c r="R29" s="94"/>
+      <c r="S29" s="94"/>
+      <c r="T29" s="94"/>
+      <c r="U29" s="94"/>
+      <c r="V29" s="94"/>
+      <c r="W29" s="95"/>
+    </row>
+    <row r="30" spans="1:23" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="A30" s="91"/>
+      <c r="B30" s="96"/>
+      <c r="C30" s="469" t="s">
+        <v>55</v>
+      </c>
+      <c r="D30" s="470"/>
+      <c r="E30" s="470"/>
+      <c r="F30" s="470"/>
+      <c r="G30" s="470"/>
+      <c r="H30" s="470"/>
+      <c r="I30" s="470"/>
+      <c r="J30" s="470"/>
+      <c r="K30" s="470"/>
+      <c r="L30" s="471"/>
+      <c r="M30" s="467" t="s">
+        <v>61</v>
+      </c>
+      <c r="N30" s="321"/>
+      <c r="O30" s="321"/>
+      <c r="P30" s="321"/>
+      <c r="Q30" s="321"/>
+      <c r="R30" s="321"/>
+      <c r="S30" s="321"/>
+      <c r="T30" s="321"/>
+      <c r="U30" s="321"/>
+      <c r="V30" s="468"/>
+      <c r="W30" s="91"/>
+    </row>
+    <row r="31" spans="1:23" ht="18" customHeight="1">
+      <c r="A31" s="97"/>
+      <c r="B31" s="54"/>
+      <c r="C31" s="460" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" s="396"/>
+      <c r="E31" s="396"/>
+      <c r="F31" s="396"/>
+      <c r="G31" s="395" t="s">
+        <v>11</v>
+      </c>
+      <c r="H31" s="396"/>
+      <c r="I31" s="396"/>
+      <c r="J31" s="396"/>
+      <c r="K31" s="396"/>
+      <c r="L31" s="397"/>
+      <c r="M31" s="258" t="s">
+        <v>11</v>
+      </c>
+      <c r="N31" s="259"/>
+      <c r="O31" s="259"/>
+      <c r="P31" s="259"/>
+      <c r="Q31" s="259"/>
+      <c r="R31" s="259"/>
+      <c r="S31" s="259"/>
+      <c r="T31" s="259"/>
+      <c r="U31" s="259"/>
+      <c r="V31" s="260"/>
+      <c r="W31" s="97"/>
+    </row>
+    <row r="32" spans="1:23" ht="18" customHeight="1" thickBot="1">
+      <c r="A32" s="97"/>
+      <c r="B32" s="54"/>
+      <c r="C32" s="392" t="s">
+        <v>414</v>
+      </c>
+      <c r="D32" s="393"/>
+      <c r="E32" s="393"/>
+      <c r="F32" s="393"/>
+      <c r="G32" s="393" t="s">
+        <v>57</v>
+      </c>
+      <c r="H32" s="393"/>
+      <c r="I32" s="393"/>
+      <c r="J32" s="393"/>
+      <c r="K32" s="393"/>
+      <c r="L32" s="394"/>
+      <c r="M32" s="261"/>
+      <c r="N32" s="262"/>
+      <c r="O32" s="262"/>
+      <c r="P32" s="262"/>
+      <c r="Q32" s="262"/>
+      <c r="R32" s="262"/>
+      <c r="S32" s="262"/>
+      <c r="T32" s="262"/>
+      <c r="U32" s="262"/>
+      <c r="V32" s="263"/>
+      <c r="W32" s="97"/>
+    </row>
+    <row r="33" spans="1:25" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="A33" s="91"/>
+      <c r="B33" s="68"/>
+      <c r="C33" s="401" t="s">
+        <v>58</v>
+      </c>
+      <c r="D33" s="402"/>
+      <c r="E33" s="402"/>
+      <c r="F33" s="402"/>
+      <c r="G33" s="402"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="99" t="s">
+        <v>59</v>
+      </c>
+      <c r="J33" s="98"/>
+      <c r="K33" s="98"/>
+      <c r="L33" s="100"/>
+      <c r="M33" s="401" t="s">
+        <v>62</v>
+      </c>
+      <c r="N33" s="402"/>
+      <c r="O33" s="402"/>
+      <c r="P33" s="402"/>
+      <c r="Q33" s="402"/>
+      <c r="R33" s="402"/>
+      <c r="S33" s="402"/>
+      <c r="T33" s="402"/>
+      <c r="U33" s="402"/>
+      <c r="V33" s="403"/>
+      <c r="W33" s="91"/>
+    </row>
+    <row r="34" spans="1:25" s="69" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="A34" s="28"/>
+      <c r="B34" s="68"/>
+      <c r="C34" s="261" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" s="262"/>
+      <c r="E34" s="481" t="s">
+        <v>11</v>
+      </c>
+      <c r="F34" s="262"/>
+      <c r="G34" s="262"/>
+      <c r="H34" s="262"/>
+      <c r="I34" s="472" t="s">
+        <v>11</v>
+      </c>
+      <c r="J34" s="473"/>
+      <c r="K34" s="473"/>
+      <c r="L34" s="380"/>
+      <c r="M34" s="261" t="s">
+        <v>11</v>
+      </c>
+      <c r="N34" s="473"/>
+      <c r="O34" s="473"/>
+      <c r="P34" s="473"/>
+      <c r="Q34" s="473"/>
+      <c r="R34" s="473"/>
+      <c r="S34" s="473"/>
+      <c r="T34" s="473"/>
+      <c r="U34" s="473"/>
+      <c r="V34" s="380"/>
+      <c r="W34" s="91"/>
+    </row>
+    <row r="35" spans="1:25" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="A35" s="91"/>
+      <c r="B35" s="68"/>
+      <c r="C35" s="401" t="s">
+        <v>60</v>
+      </c>
+      <c r="D35" s="402"/>
+      <c r="E35" s="402"/>
+      <c r="F35" s="402"/>
+      <c r="G35" s="402"/>
+      <c r="H35" s="402"/>
+      <c r="I35" s="402"/>
+      <c r="J35" s="402"/>
+      <c r="K35" s="402"/>
+      <c r="L35" s="403"/>
+      <c r="M35" s="401" t="s">
+        <v>63</v>
+      </c>
+      <c r="N35" s="402"/>
+      <c r="O35" s="402"/>
+      <c r="P35" s="402"/>
+      <c r="Q35" s="402"/>
+      <c r="R35" s="402"/>
+      <c r="S35" s="402"/>
+      <c r="T35" s="402"/>
+      <c r="U35" s="402"/>
+      <c r="V35" s="403"/>
+      <c r="W35" s="91"/>
+    </row>
+    <row r="36" spans="1:25" ht="18" customHeight="1" thickBot="1">
+      <c r="A36" s="97"/>
+      <c r="B36" s="54"/>
+      <c r="C36" s="258" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" s="259"/>
+      <c r="E36" s="259"/>
+      <c r="F36" s="259"/>
+      <c r="G36" s="259"/>
+      <c r="H36" s="259"/>
+      <c r="I36" s="259"/>
+      <c r="J36" s="259"/>
+      <c r="K36" s="259"/>
+      <c r="L36" s="260"/>
+      <c r="M36" s="410" t="s">
+        <v>11</v>
+      </c>
+      <c r="N36" s="262"/>
+      <c r="O36" s="262"/>
+      <c r="P36" s="262"/>
+      <c r="Q36" s="262"/>
+      <c r="R36" s="262"/>
+      <c r="S36" s="262"/>
+      <c r="T36" s="262"/>
+      <c r="U36" s="262"/>
+      <c r="V36" s="263"/>
+      <c r="W36" s="97"/>
+    </row>
+    <row r="37" spans="1:25" ht="18" customHeight="1">
+      <c r="A37" s="97"/>
+      <c r="B37" s="54"/>
+      <c r="C37" s="258"/>
+      <c r="D37" s="259"/>
+      <c r="E37" s="259"/>
+      <c r="F37" s="259"/>
+      <c r="G37" s="259"/>
+      <c r="H37" s="259"/>
+      <c r="I37" s="259"/>
+      <c r="J37" s="259"/>
+      <c r="K37" s="259"/>
+      <c r="L37" s="260"/>
+      <c r="M37" s="401" t="s">
+        <v>64</v>
+      </c>
+      <c r="N37" s="402"/>
+      <c r="O37" s="402"/>
+      <c r="P37" s="402"/>
+      <c r="Q37" s="402"/>
+      <c r="R37" s="402"/>
+      <c r="S37" s="402"/>
+      <c r="T37" s="402"/>
+      <c r="U37" s="402"/>
+      <c r="V37" s="403"/>
+      <c r="W37" s="97"/>
+    </row>
+    <row r="38" spans="1:25" ht="18" customHeight="1" thickBot="1">
+      <c r="A38" s="97"/>
+      <c r="B38" s="54"/>
+      <c r="C38" s="261"/>
+      <c r="D38" s="262"/>
+      <c r="E38" s="262"/>
+      <c r="F38" s="262"/>
+      <c r="G38" s="262"/>
+      <c r="H38" s="262"/>
+      <c r="I38" s="262"/>
+      <c r="J38" s="262"/>
+      <c r="K38" s="262"/>
+      <c r="L38" s="263"/>
+      <c r="M38" s="404" t="s">
+        <v>11</v>
+      </c>
+      <c r="N38" s="405"/>
+      <c r="O38" s="405"/>
+      <c r="P38" s="405"/>
+      <c r="Q38" s="405"/>
+      <c r="R38" s="405"/>
+      <c r="S38" s="405"/>
+      <c r="T38" s="405"/>
+      <c r="U38" s="405"/>
+      <c r="V38" s="406"/>
+      <c r="W38" s="97"/>
+    </row>
+    <row r="39" spans="1:25" ht="18" customHeight="1" thickBot="1">
+      <c r="A39" s="97"/>
+      <c r="B39" s="101"/>
+      <c r="C39" s="102"/>
+      <c r="D39" s="102"/>
+      <c r="E39" s="102"/>
+      <c r="F39" s="102"/>
+      <c r="G39" s="102"/>
+      <c r="H39" s="102"/>
+      <c r="I39" s="102"/>
+      <c r="J39" s="102"/>
+      <c r="K39" s="102"/>
+      <c r="L39" s="102"/>
+      <c r="M39" s="102"/>
+      <c r="N39" s="102"/>
+      <c r="O39" s="102"/>
+      <c r="P39" s="102"/>
+      <c r="Q39" s="102"/>
+      <c r="R39" s="102"/>
+      <c r="S39" s="102"/>
+      <c r="T39" s="102"/>
+      <c r="U39" s="102"/>
+      <c r="V39" s="102"/>
+      <c r="W39" s="103"/>
+    </row>
+    <row r="40" spans="1:25" ht="18" customHeight="1" thickBot="1">
+      <c r="A40" s="104"/>
+      <c r="B40" s="105"/>
+      <c r="C40" s="94"/>
+      <c r="D40" s="94"/>
+      <c r="E40" s="14"/>
+      <c r="F40" s="14"/>
+      <c r="G40" s="14"/>
+      <c r="H40" s="14"/>
+      <c r="I40" s="14"/>
+      <c r="J40" s="14"/>
+      <c r="K40" s="14"/>
+      <c r="L40" s="14"/>
+      <c r="M40" s="14"/>
+      <c r="N40" s="14"/>
+      <c r="O40" s="14"/>
+      <c r="P40" s="14"/>
+      <c r="Q40" s="14"/>
+      <c r="R40" s="14"/>
+      <c r="S40" s="14"/>
+      <c r="T40" s="14"/>
+      <c r="U40" s="14"/>
+      <c r="V40" s="14"/>
+      <c r="W40" s="104"/>
+    </row>
+    <row r="41" spans="1:25" ht="26.25" customHeight="1" thickBot="1">
+      <c r="A41" s="16"/>
+      <c r="B41" s="106"/>
+      <c r="C41" s="107" t="s">
+        <v>56</v>
+      </c>
+      <c r="D41" s="108"/>
+      <c r="E41" s="74"/>
+      <c r="F41" s="74"/>
+      <c r="G41" s="74"/>
+      <c r="H41" s="74"/>
+      <c r="I41" s="72"/>
+      <c r="J41" s="72"/>
+      <c r="K41" s="72"/>
+      <c r="L41" s="72"/>
+      <c r="M41" s="74"/>
+      <c r="N41" s="72"/>
+      <c r="O41" s="74"/>
+      <c r="P41" s="74"/>
+      <c r="Q41" s="74"/>
+      <c r="R41" s="74"/>
+      <c r="S41" s="74"/>
+      <c r="T41" s="74"/>
+      <c r="U41" s="74"/>
+      <c r="V41" s="74"/>
+      <c r="W41" s="109"/>
+      <c r="X41" s="104"/>
+    </row>
+    <row r="42" spans="1:25" ht="18" customHeight="1">
+      <c r="A42" s="97"/>
+      <c r="B42" s="54"/>
+      <c r="C42" s="110" t="s">
+        <v>65</v>
+      </c>
+      <c r="D42" s="74"/>
+      <c r="E42" s="74"/>
+      <c r="F42" s="74"/>
+      <c r="G42" s="74"/>
+      <c r="H42" s="75"/>
+      <c r="I42" s="72"/>
+      <c r="J42" s="72"/>
+      <c r="K42" s="72"/>
+      <c r="L42" s="111"/>
+      <c r="M42" s="112" t="s">
+        <v>68</v>
+      </c>
+      <c r="N42" s="72"/>
+      <c r="O42" s="74"/>
+      <c r="P42" s="74"/>
+      <c r="Q42" s="74"/>
+      <c r="R42" s="74"/>
+      <c r="S42" s="74"/>
+      <c r="T42" s="74"/>
+      <c r="U42" s="74"/>
+      <c r="V42" s="113"/>
+      <c r="W42" s="114"/>
+      <c r="X42" s="104"/>
+      <c r="Y42" s="104"/>
+    </row>
+    <row r="43" spans="1:25" ht="18" customHeight="1" thickBot="1">
+      <c r="A43" s="97"/>
+      <c r="B43" s="54"/>
+      <c r="C43" s="365" t="s">
+        <v>11</v>
+      </c>
+      <c r="D43" s="366"/>
+      <c r="E43" s="366"/>
+      <c r="F43" s="366"/>
+      <c r="G43" s="366"/>
+      <c r="H43" s="366"/>
+      <c r="I43" s="366"/>
+      <c r="J43" s="366"/>
+      <c r="K43" s="366"/>
+      <c r="L43" s="367"/>
+      <c r="M43" s="255" t="s">
+        <v>11</v>
+      </c>
+      <c r="N43" s="256"/>
+      <c r="O43" s="256"/>
+      <c r="P43" s="256"/>
+      <c r="Q43" s="256"/>
+      <c r="R43" s="256"/>
+      <c r="S43" s="256"/>
+      <c r="T43" s="256"/>
+      <c r="U43" s="256"/>
+      <c r="V43" s="257"/>
+      <c r="W43" s="115"/>
+      <c r="X43" s="104"/>
+      <c r="Y43" s="104"/>
+    </row>
+    <row r="44" spans="1:25" ht="18" customHeight="1">
+      <c r="A44" s="97"/>
+      <c r="B44" s="54"/>
+      <c r="C44" s="365"/>
+      <c r="D44" s="366"/>
+      <c r="E44" s="366"/>
+      <c r="F44" s="366"/>
+      <c r="G44" s="366"/>
+      <c r="H44" s="366"/>
+      <c r="I44" s="366"/>
+      <c r="J44" s="366"/>
+      <c r="K44" s="366"/>
+      <c r="L44" s="367"/>
+      <c r="M44" s="116" t="s">
+        <v>69</v>
+      </c>
+      <c r="N44" s="14"/>
+      <c r="O44" s="108"/>
+      <c r="P44" s="108"/>
+      <c r="Q44" s="74"/>
+      <c r="R44" s="117" t="s">
+        <v>53</v>
+      </c>
+      <c r="S44" s="108"/>
+      <c r="T44" s="108"/>
+      <c r="U44" s="108"/>
+      <c r="V44" s="118"/>
+      <c r="W44" s="115"/>
+      <c r="X44" s="104"/>
+      <c r="Y44" s="104"/>
+    </row>
+    <row r="45" spans="1:25" ht="18" customHeight="1" thickBot="1">
+      <c r="A45" s="97"/>
+      <c r="B45" s="54"/>
+      <c r="C45" s="255"/>
+      <c r="D45" s="359"/>
+      <c r="E45" s="359"/>
+      <c r="F45" s="359"/>
+      <c r="G45" s="359"/>
+      <c r="H45" s="359"/>
+      <c r="I45" s="359"/>
+      <c r="J45" s="359"/>
+      <c r="K45" s="359"/>
+      <c r="L45" s="360"/>
+      <c r="M45" s="255" t="s">
+        <v>11</v>
+      </c>
+      <c r="N45" s="359"/>
+      <c r="O45" s="359"/>
+      <c r="P45" s="359"/>
+      <c r="Q45" s="407"/>
+      <c r="R45" s="411" t="s">
+        <v>11</v>
+      </c>
+      <c r="S45" s="359"/>
+      <c r="T45" s="359"/>
+      <c r="U45" s="359"/>
+      <c r="V45" s="360"/>
+      <c r="W45" s="115"/>
+      <c r="X45" s="104"/>
+      <c r="Y45" s="104"/>
+    </row>
+    <row r="46" spans="1:25" ht="18" customHeight="1">
+      <c r="A46" s="97"/>
+      <c r="B46" s="54"/>
+      <c r="C46" s="82" t="s">
+        <v>66</v>
+      </c>
+      <c r="D46" s="108"/>
+      <c r="E46" s="108"/>
+      <c r="F46" s="108"/>
+      <c r="G46" s="108"/>
+      <c r="H46" s="108"/>
+      <c r="I46" s="14"/>
+      <c r="J46" s="14"/>
+      <c r="K46" s="14"/>
+      <c r="L46" s="119"/>
+      <c r="M46" s="117" t="s">
+        <v>70</v>
+      </c>
+      <c r="N46" s="14"/>
+      <c r="O46" s="108"/>
+      <c r="P46" s="108"/>
+      <c r="Q46" s="108"/>
+      <c r="R46" s="108"/>
+      <c r="S46" s="108"/>
+      <c r="T46" s="108"/>
+      <c r="U46" s="108"/>
+      <c r="V46" s="118"/>
+      <c r="W46" s="115"/>
+      <c r="X46" s="104"/>
+      <c r="Y46" s="104"/>
+    </row>
+    <row r="47" spans="1:25" ht="18" customHeight="1" thickBot="1">
+      <c r="A47" s="97"/>
+      <c r="B47" s="54"/>
+      <c r="C47" s="365" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" s="366"/>
+      <c r="E47" s="366"/>
+      <c r="F47" s="366"/>
+      <c r="G47" s="366"/>
+      <c r="H47" s="366"/>
+      <c r="I47" s="366"/>
+      <c r="J47" s="366"/>
+      <c r="K47" s="366"/>
+      <c r="L47" s="367"/>
+      <c r="M47" s="255" t="s">
+        <v>11</v>
+      </c>
+      <c r="N47" s="359"/>
+      <c r="O47" s="359"/>
+      <c r="P47" s="359"/>
+      <c r="Q47" s="359"/>
+      <c r="R47" s="359"/>
+      <c r="S47" s="359"/>
+      <c r="T47" s="359"/>
+      <c r="U47" s="359"/>
+      <c r="V47" s="360"/>
+      <c r="W47" s="115"/>
+      <c r="X47" s="104"/>
+      <c r="Y47" s="104"/>
+    </row>
+    <row r="48" spans="1:25" ht="18" customHeight="1">
+      <c r="A48" s="97"/>
+      <c r="B48" s="54"/>
+      <c r="C48" s="365"/>
+      <c r="D48" s="366"/>
+      <c r="E48" s="366"/>
+      <c r="F48" s="366"/>
+      <c r="G48" s="366"/>
+      <c r="H48" s="366"/>
+      <c r="I48" s="366"/>
+      <c r="J48" s="366"/>
+      <c r="K48" s="366"/>
+      <c r="L48" s="367"/>
+      <c r="M48" s="116" t="s">
+        <v>71</v>
+      </c>
+      <c r="N48" s="108"/>
+      <c r="O48" s="108"/>
+      <c r="P48" s="108"/>
+      <c r="Q48" s="113"/>
+      <c r="R48" s="117" t="s">
+        <v>72</v>
+      </c>
+      <c r="S48" s="108"/>
+      <c r="T48" s="108"/>
+      <c r="U48" s="108"/>
+      <c r="V48" s="118"/>
+      <c r="W48" s="115"/>
+      <c r="X48" s="104"/>
+      <c r="Y48" s="104"/>
+    </row>
+    <row r="49" spans="1:25" ht="18" customHeight="1" thickBot="1">
+      <c r="A49" s="97"/>
+      <c r="B49" s="54"/>
+      <c r="C49" s="255"/>
+      <c r="D49" s="359"/>
+      <c r="E49" s="359"/>
+      <c r="F49" s="359"/>
+      <c r="G49" s="359"/>
+      <c r="H49" s="359"/>
+      <c r="I49" s="359"/>
+      <c r="J49" s="359"/>
+      <c r="K49" s="359"/>
+      <c r="L49" s="360"/>
+      <c r="M49" s="255" t="s">
+        <v>11</v>
+      </c>
+      <c r="N49" s="359"/>
+      <c r="O49" s="359"/>
+      <c r="P49" s="359"/>
+      <c r="Q49" s="360"/>
+      <c r="R49" s="255" t="s">
+        <v>11</v>
+      </c>
+      <c r="S49" s="359"/>
+      <c r="T49" s="359"/>
+      <c r="U49" s="359"/>
+      <c r="V49" s="360"/>
+      <c r="W49" s="115"/>
+      <c r="X49" s="104"/>
+      <c r="Y49" s="104"/>
+    </row>
+    <row r="50" spans="1:25" ht="18" customHeight="1">
+      <c r="A50" s="97"/>
+      <c r="B50" s="54"/>
+      <c r="C50" s="90" t="s">
+        <v>67</v>
+      </c>
+      <c r="D50" s="108"/>
+      <c r="E50" s="108"/>
+      <c r="F50" s="108"/>
+      <c r="G50" s="108"/>
+      <c r="H50" s="108"/>
+      <c r="I50" s="14"/>
+      <c r="J50" s="14"/>
+      <c r="K50" s="14"/>
+      <c r="L50" s="119"/>
+      <c r="M50" s="117" t="s">
+        <v>73</v>
+      </c>
+      <c r="N50" s="14"/>
+      <c r="O50" s="108"/>
+      <c r="P50" s="108"/>
+      <c r="Q50" s="14"/>
+      <c r="R50" s="108"/>
+      <c r="S50" s="108"/>
+      <c r="T50" s="108"/>
+      <c r="U50" s="108"/>
+      <c r="V50" s="118"/>
+      <c r="W50" s="115"/>
+      <c r="X50" s="104"/>
+      <c r="Y50" s="104"/>
+    </row>
+    <row r="51" spans="1:25" ht="18" customHeight="1" thickBot="1">
+      <c r="A51" s="97"/>
+      <c r="B51" s="54"/>
+      <c r="C51" s="258" t="s">
+        <v>11</v>
+      </c>
+      <c r="D51" s="259"/>
+      <c r="E51" s="259"/>
+      <c r="F51" s="259"/>
+      <c r="G51" s="259"/>
+      <c r="H51" s="259"/>
+      <c r="I51" s="259"/>
+      <c r="J51" s="259"/>
+      <c r="K51" s="259"/>
+      <c r="L51" s="260"/>
+      <c r="M51" s="255" t="s">
+        <v>11</v>
+      </c>
+      <c r="N51" s="256"/>
+      <c r="O51" s="256"/>
+      <c r="P51" s="256"/>
+      <c r="Q51" s="256"/>
+      <c r="R51" s="256"/>
+      <c r="S51" s="256"/>
+      <c r="T51" s="256"/>
+      <c r="U51" s="256"/>
+      <c r="V51" s="257"/>
+      <c r="W51" s="115"/>
+      <c r="X51" s="104"/>
+      <c r="Y51" s="104"/>
+    </row>
+    <row r="52" spans="1:25" ht="18" customHeight="1">
+      <c r="A52" s="97"/>
+      <c r="B52" s="54"/>
+      <c r="C52" s="258"/>
+      <c r="D52" s="259"/>
+      <c r="E52" s="259"/>
+      <c r="F52" s="259"/>
+      <c r="G52" s="259"/>
+      <c r="H52" s="259"/>
+      <c r="I52" s="259"/>
+      <c r="J52" s="259"/>
+      <c r="K52" s="259"/>
+      <c r="L52" s="260"/>
+      <c r="M52" s="116" t="s">
+        <v>74</v>
+      </c>
+      <c r="N52" s="14"/>
+      <c r="O52" s="108"/>
+      <c r="P52" s="108"/>
+      <c r="Q52" s="14"/>
+      <c r="R52" s="108"/>
+      <c r="S52" s="108"/>
+      <c r="T52" s="108"/>
+      <c r="U52" s="108"/>
+      <c r="V52" s="118"/>
+      <c r="W52" s="115"/>
+      <c r="X52" s="104"/>
+      <c r="Y52" s="104"/>
+    </row>
+    <row r="53" spans="1:25" ht="18" customHeight="1" thickBot="1">
+      <c r="A53" s="97"/>
+      <c r="B53" s="54"/>
+      <c r="C53" s="261"/>
+      <c r="D53" s="262"/>
+      <c r="E53" s="262"/>
+      <c r="F53" s="262"/>
+      <c r="G53" s="262"/>
+      <c r="H53" s="262"/>
+      <c r="I53" s="262"/>
+      <c r="J53" s="262"/>
+      <c r="K53" s="262"/>
+      <c r="L53" s="263"/>
+      <c r="M53" s="255" t="s">
+        <v>11</v>
+      </c>
+      <c r="N53" s="256"/>
+      <c r="O53" s="256"/>
+      <c r="P53" s="256"/>
+      <c r="Q53" s="256"/>
+      <c r="R53" s="256"/>
+      <c r="S53" s="256"/>
+      <c r="T53" s="256"/>
+      <c r="U53" s="256"/>
+      <c r="V53" s="257"/>
+      <c r="W53" s="115"/>
+      <c r="X53" s="104"/>
+      <c r="Y53" s="104"/>
+    </row>
+    <row r="54" spans="1:25" ht="18" customHeight="1" thickBot="1">
+      <c r="A54" s="97"/>
+      <c r="B54" s="101"/>
+      <c r="C54" s="120"/>
+      <c r="D54" s="120"/>
+      <c r="E54" s="120"/>
+      <c r="F54" s="120"/>
+      <c r="G54" s="120"/>
+      <c r="H54" s="120"/>
+      <c r="I54" s="94"/>
+      <c r="J54" s="94"/>
+      <c r="K54" s="94"/>
+      <c r="L54" s="94"/>
+      <c r="M54" s="121"/>
+      <c r="N54" s="94"/>
+      <c r="O54" s="120"/>
+      <c r="P54" s="120"/>
+      <c r="Q54" s="120"/>
+      <c r="R54" s="120"/>
+      <c r="S54" s="120"/>
+      <c r="T54" s="120"/>
+      <c r="U54" s="120"/>
+      <c r="V54" s="120"/>
+      <c r="W54" s="103"/>
+      <c r="X54" s="104"/>
+    </row>
+    <row r="55" spans="1:25" ht="18" customHeight="1">
+      <c r="B55" s="54"/>
+      <c r="C55" s="55"/>
+      <c r="D55" s="55"/>
+      <c r="E55" s="55"/>
+      <c r="F55" s="55"/>
+      <c r="G55" s="55"/>
+      <c r="H55" s="55"/>
+      <c r="I55" s="55"/>
+      <c r="J55" s="55"/>
+      <c r="K55" s="55"/>
+      <c r="L55" s="55"/>
+      <c r="M55" s="55"/>
+      <c r="N55" s="55"/>
+      <c r="O55" s="55"/>
+      <c r="P55" s="55"/>
+      <c r="Q55" s="55"/>
+      <c r="R55" s="55"/>
+      <c r="S55" s="55"/>
+      <c r="T55" s="55"/>
+      <c r="U55" s="55"/>
+      <c r="V55" s="55"/>
+    </row>
+    <row r="56" spans="1:25" ht="18" customHeight="1" thickBot="1">
+      <c r="B56" s="54"/>
+      <c r="C56" s="391" t="s">
+        <v>75</v>
+      </c>
+      <c r="D56" s="391"/>
+      <c r="E56" s="391"/>
+      <c r="F56" s="391"/>
+      <c r="G56" s="391"/>
+      <c r="H56" s="391"/>
+      <c r="I56" s="391"/>
+      <c r="J56" s="391"/>
+      <c r="K56" s="391"/>
+      <c r="L56" s="391"/>
+      <c r="M56" s="391"/>
+      <c r="N56" s="391"/>
+      <c r="O56" s="391"/>
+      <c r="P56" s="391"/>
+      <c r="Q56" s="391"/>
+      <c r="R56" s="391"/>
+      <c r="S56" s="391"/>
+      <c r="T56" s="391"/>
+      <c r="U56" s="391"/>
+      <c r="V56" s="391"/>
+    </row>
+    <row r="57" spans="1:25" ht="13.5" customHeight="1">
+      <c r="B57" s="54"/>
+      <c r="C57" s="381"/>
+      <c r="D57" s="385" t="s">
+        <v>112</v>
+      </c>
+      <c r="E57" s="386"/>
+      <c r="F57" s="386"/>
+      <c r="G57" s="371" t="s">
+        <v>113</v>
+      </c>
+      <c r="H57" s="372"/>
+      <c r="I57" s="372"/>
+      <c r="J57" s="372"/>
+      <c r="K57" s="372"/>
+      <c r="L57" s="373"/>
+      <c r="M57" s="371" t="s">
+        <v>116</v>
+      </c>
+      <c r="N57" s="372"/>
+      <c r="O57" s="387" t="s">
+        <v>117</v>
+      </c>
+      <c r="P57" s="227" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q57" s="227"/>
+      <c r="R57" s="228"/>
+      <c r="S57" s="227" t="s">
+        <v>119</v>
+      </c>
+      <c r="T57" s="227"/>
+      <c r="U57" s="227"/>
+      <c r="V57" s="361"/>
+    </row>
+    <row r="58" spans="1:25" ht="7.5" customHeight="1">
+      <c r="B58" s="54"/>
+      <c r="C58" s="381"/>
+      <c r="D58" s="385"/>
+      <c r="E58" s="386"/>
+      <c r="F58" s="386"/>
+      <c r="G58" s="374"/>
+      <c r="H58" s="375"/>
+      <c r="I58" s="375"/>
+      <c r="J58" s="375"/>
+      <c r="K58" s="375"/>
+      <c r="L58" s="376"/>
+      <c r="M58" s="385"/>
+      <c r="N58" s="386"/>
+      <c r="O58" s="388"/>
+      <c r="P58" s="383" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q58" s="390"/>
+      <c r="R58" s="487" t="s">
+        <v>121</v>
+      </c>
+      <c r="S58" s="383" t="s">
+        <v>122</v>
+      </c>
+      <c r="T58" s="384"/>
+      <c r="U58" s="383" t="s">
+        <v>123</v>
+      </c>
+      <c r="V58" s="485"/>
+    </row>
+    <row r="59" spans="1:25" ht="21.75" customHeight="1" thickBot="1">
+      <c r="B59" s="54"/>
+      <c r="C59" s="382"/>
+      <c r="D59" s="368"/>
+      <c r="E59" s="369"/>
+      <c r="F59" s="369"/>
+      <c r="G59" s="368" t="s">
+        <v>114</v>
+      </c>
+      <c r="H59" s="369"/>
+      <c r="I59" s="370"/>
+      <c r="J59" s="368" t="s">
+        <v>115</v>
+      </c>
+      <c r="K59" s="369"/>
+      <c r="L59" s="370"/>
+      <c r="M59" s="368"/>
+      <c r="N59" s="369"/>
+      <c r="O59" s="389"/>
+      <c r="P59" s="368"/>
+      <c r="Q59" s="370"/>
+      <c r="R59" s="488"/>
+      <c r="S59" s="229"/>
+      <c r="T59" s="231"/>
+      <c r="U59" s="368"/>
+      <c r="V59" s="486"/>
+    </row>
+    <row r="60" spans="1:25" ht="38.25" customHeight="1" thickTop="1">
+      <c r="B60" s="54"/>
+      <c r="C60" s="336" t="s">
+        <v>76</v>
+      </c>
+      <c r="D60" s="281" t="s">
+        <v>78</v>
+      </c>
+      <c r="E60" s="362" t="s">
+        <v>11</v>
+      </c>
+      <c r="F60" s="317"/>
+      <c r="G60" s="281" t="s">
+        <v>78</v>
+      </c>
+      <c r="H60" s="362" t="s">
+        <v>11</v>
+      </c>
+      <c r="I60" s="317"/>
+      <c r="J60" s="281" t="s">
+        <v>78</v>
+      </c>
+      <c r="K60" s="362" t="s">
+        <v>11</v>
+      </c>
+      <c r="L60" s="317"/>
+      <c r="M60" s="339"/>
+      <c r="N60" s="340"/>
+      <c r="O60" s="291" t="s">
+        <v>11</v>
+      </c>
+      <c r="P60" s="283" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q60" s="284"/>
+      <c r="R60" s="350" t="s">
+        <v>11</v>
+      </c>
+      <c r="S60" s="353" t="s">
+        <v>11</v>
+      </c>
+      <c r="T60" s="354"/>
+      <c r="U60" s="281" t="s">
+        <v>78</v>
+      </c>
+      <c r="V60" s="378" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="61" spans="1:25" ht="38.25" customHeight="1">
+      <c r="B61" s="54"/>
+      <c r="C61" s="337"/>
+      <c r="D61" s="282"/>
+      <c r="E61" s="301"/>
+      <c r="F61" s="302"/>
+      <c r="G61" s="282"/>
+      <c r="H61" s="301"/>
+      <c r="I61" s="302"/>
+      <c r="J61" s="282"/>
+      <c r="K61" s="301"/>
+      <c r="L61" s="302"/>
+      <c r="M61" s="277"/>
+      <c r="N61" s="341"/>
+      <c r="O61" s="292"/>
+      <c r="P61" s="285"/>
+      <c r="Q61" s="286"/>
+      <c r="R61" s="351"/>
+      <c r="S61" s="355"/>
+      <c r="T61" s="356"/>
+      <c r="U61" s="282"/>
+      <c r="V61" s="379"/>
+    </row>
+    <row r="62" spans="1:25" ht="38.25" customHeight="1">
+      <c r="B62" s="54"/>
+      <c r="C62" s="337"/>
+      <c r="D62" s="299" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" s="301"/>
+      <c r="F62" s="302"/>
+      <c r="G62" s="299" t="s">
+        <v>11</v>
+      </c>
+      <c r="H62" s="301"/>
+      <c r="I62" s="302"/>
+      <c r="J62" s="299" t="s">
+        <v>11</v>
+      </c>
+      <c r="K62" s="301"/>
+      <c r="L62" s="302"/>
+      <c r="M62" s="277"/>
+      <c r="N62" s="341"/>
+      <c r="O62" s="292"/>
+      <c r="P62" s="285"/>
+      <c r="Q62" s="286"/>
+      <c r="R62" s="351"/>
+      <c r="S62" s="355"/>
+      <c r="T62" s="356"/>
+      <c r="U62" s="299" t="s">
+        <v>11</v>
+      </c>
+      <c r="V62" s="379"/>
+    </row>
+    <row r="63" spans="1:25" ht="38.25" customHeight="1" thickBot="1">
+      <c r="B63" s="54"/>
+      <c r="C63" s="338"/>
+      <c r="D63" s="489"/>
+      <c r="E63" s="363"/>
+      <c r="F63" s="364"/>
+      <c r="G63" s="377"/>
+      <c r="H63" s="363"/>
+      <c r="I63" s="364"/>
+      <c r="J63" s="377"/>
+      <c r="K63" s="363"/>
+      <c r="L63" s="364"/>
+      <c r="M63" s="342"/>
+      <c r="N63" s="343"/>
+      <c r="O63" s="293"/>
+      <c r="P63" s="287"/>
+      <c r="Q63" s="288"/>
+      <c r="R63" s="352"/>
+      <c r="S63" s="357"/>
+      <c r="T63" s="358"/>
+      <c r="U63" s="293"/>
+      <c r="V63" s="380"/>
+    </row>
+    <row r="64" spans="1:25" ht="38.25" customHeight="1">
+      <c r="B64" s="54"/>
+      <c r="C64" s="346" t="s">
+        <v>77</v>
+      </c>
+      <c r="D64" s="349" t="s">
+        <v>78</v>
+      </c>
+      <c r="E64" s="300" t="s">
+        <v>11</v>
+      </c>
+      <c r="F64" s="191"/>
+      <c r="G64" s="345" t="s">
+        <v>78</v>
+      </c>
+      <c r="H64" s="300" t="s">
+        <v>11</v>
+      </c>
+      <c r="I64" s="191"/>
+      <c r="J64" s="345" t="s">
+        <v>78</v>
+      </c>
+      <c r="K64" s="300" t="s">
+        <v>11</v>
+      </c>
+      <c r="L64" s="191"/>
+      <c r="M64" s="275"/>
+      <c r="N64" s="276"/>
+      <c r="O64" s="15"/>
+      <c r="P64" s="122"/>
+      <c r="Q64" s="122"/>
+      <c r="R64" s="122"/>
+      <c r="S64" s="122"/>
+      <c r="T64" s="122"/>
+      <c r="U64" s="122"/>
+      <c r="V64" s="122"/>
+    </row>
+    <row r="65" spans="2:22" ht="38.25" customHeight="1">
+      <c r="B65" s="54"/>
+      <c r="C65" s="337"/>
+      <c r="D65" s="282"/>
+      <c r="E65" s="301"/>
+      <c r="F65" s="302"/>
+      <c r="G65" s="282"/>
+      <c r="H65" s="301"/>
+      <c r="I65" s="302"/>
+      <c r="J65" s="282"/>
+      <c r="K65" s="301"/>
+      <c r="L65" s="302"/>
+      <c r="M65" s="277"/>
+      <c r="N65" s="278"/>
+      <c r="O65" s="122" t="s">
+        <v>11</v>
+      </c>
+      <c r="P65" s="122"/>
+      <c r="Q65" s="122"/>
+      <c r="R65" s="122"/>
+      <c r="S65" s="122"/>
+      <c r="T65" s="122"/>
+      <c r="U65" s="122"/>
+      <c r="V65" s="122"/>
+    </row>
+    <row r="66" spans="2:22" ht="38.25" customHeight="1">
+      <c r="B66" s="54"/>
+      <c r="C66" s="337"/>
+      <c r="D66" s="299" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" s="301"/>
+      <c r="F66" s="302"/>
+      <c r="G66" s="299" t="s">
+        <v>11</v>
+      </c>
+      <c r="H66" s="301"/>
+      <c r="I66" s="302"/>
+      <c r="J66" s="299" t="s">
+        <v>11</v>
+      </c>
+      <c r="K66" s="301"/>
+      <c r="L66" s="302"/>
+      <c r="M66" s="277"/>
+      <c r="N66" s="278"/>
+      <c r="O66" s="123"/>
+      <c r="P66" s="122"/>
+      <c r="Q66" s="122"/>
+      <c r="R66" s="122"/>
+      <c r="S66" s="122"/>
+      <c r="T66" s="122"/>
+      <c r="U66" s="122"/>
+      <c r="V66" s="122"/>
+    </row>
+    <row r="67" spans="2:22" ht="38.25" customHeight="1" thickBot="1">
+      <c r="B67" s="54"/>
+      <c r="C67" s="347"/>
+      <c r="D67" s="348"/>
+      <c r="E67" s="303"/>
+      <c r="F67" s="304"/>
+      <c r="G67" s="293"/>
+      <c r="H67" s="303"/>
+      <c r="I67" s="304"/>
+      <c r="J67" s="293"/>
+      <c r="K67" s="303"/>
+      <c r="L67" s="304"/>
+      <c r="M67" s="279"/>
+      <c r="N67" s="280"/>
+      <c r="O67" s="122" t="s">
+        <v>11</v>
+      </c>
+      <c r="P67" s="122"/>
+      <c r="Q67" s="122"/>
+      <c r="R67" s="122"/>
+      <c r="S67" s="122"/>
+      <c r="T67" s="122"/>
+      <c r="U67" s="122"/>
+      <c r="V67" s="122"/>
+    </row>
+    <row r="68" spans="2:22" ht="18" customHeight="1">
+      <c r="B68" s="54"/>
+      <c r="C68" s="55"/>
+      <c r="D68" s="55"/>
+      <c r="E68" s="55"/>
+      <c r="F68" s="55"/>
+      <c r="G68" s="55"/>
+      <c r="H68" s="55"/>
+      <c r="I68" s="55"/>
+      <c r="J68" s="55"/>
+      <c r="K68" s="55"/>
+      <c r="L68" s="55"/>
+      <c r="M68" s="55"/>
+      <c r="N68" s="55"/>
+      <c r="O68" s="55"/>
+      <c r="P68" s="55"/>
+      <c r="Q68" s="55"/>
+      <c r="R68" s="55"/>
+      <c r="S68" s="55"/>
+      <c r="T68" s="55"/>
+      <c r="U68" s="55"/>
+      <c r="V68" s="55"/>
+    </row>
+    <row r="69" spans="2:22" s="69" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="B69" s="68"/>
+      <c r="C69" s="264" t="s">
         <v>108</v>
       </c>
-      <c r="N22" s="481"/>
-[...3 lines deleted...]
-      <c r="R22" s="106" t="s">
+      <c r="D69" s="264"/>
+      <c r="E69" s="264"/>
+      <c r="F69" s="264"/>
+      <c r="G69" s="264"/>
+      <c r="H69" s="264"/>
+      <c r="I69" s="264"/>
+      <c r="J69" s="264"/>
+      <c r="K69" s="264"/>
+      <c r="L69" s="55"/>
+      <c r="M69" s="55"/>
+      <c r="N69" s="264" t="s">
         <v>109</v>
       </c>
-      <c r="S22" s="107"/>
-[...37 lines deleted...]
-      <c r="C24" s="96" t="s">
+      <c r="O69" s="264"/>
+      <c r="P69" s="264"/>
+      <c r="Q69" s="264"/>
+      <c r="R69" s="264"/>
+      <c r="S69" s="264"/>
+      <c r="T69" s="264"/>
+      <c r="U69" s="264"/>
+      <c r="V69" s="264"/>
+    </row>
+    <row r="70" spans="2:22" s="69" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="B70" s="68"/>
+      <c r="C70" s="273"/>
+      <c r="D70" s="274"/>
+      <c r="E70" s="274"/>
+      <c r="F70" s="289" t="s">
         <v>110</v>
       </c>
-      <c r="D24" s="97"/>
-[...8 lines deleted...]
-      <c r="M24" s="461" t="s">
+      <c r="G70" s="289"/>
+      <c r="H70" s="289"/>
+      <c r="I70" s="289" t="s">
         <v>111</v>
       </c>
-      <c r="N24" s="461"/>
-[...1408 lines deleted...]
-      <c r="B73" s="70"/>
+      <c r="J70" s="289"/>
+      <c r="K70" s="290"/>
+      <c r="L70" s="55"/>
+      <c r="M70" s="55"/>
+      <c r="N70" s="273"/>
+      <c r="O70" s="274"/>
+      <c r="P70" s="274"/>
+      <c r="Q70" s="289" t="s">
+        <v>110</v>
+      </c>
+      <c r="R70" s="289"/>
+      <c r="S70" s="289"/>
+      <c r="T70" s="289" t="s">
+        <v>111</v>
+      </c>
+      <c r="U70" s="289"/>
+      <c r="V70" s="290"/>
+    </row>
+    <row r="71" spans="2:22" s="69" customFormat="1" ht="18" customHeight="1" thickTop="1">
+      <c r="B71" s="68"/>
+      <c r="C71" s="294" t="s">
+        <v>76</v>
+      </c>
+      <c r="D71" s="295"/>
+      <c r="E71" s="295"/>
+      <c r="F71" s="296"/>
+      <c r="G71" s="296"/>
+      <c r="H71" s="296"/>
+      <c r="I71" s="297" t="s">
+        <v>11</v>
+      </c>
+      <c r="J71" s="297"/>
+      <c r="K71" s="298"/>
+      <c r="L71" s="55"/>
+      <c r="M71" s="55"/>
+      <c r="N71" s="294" t="s">
+        <v>76</v>
+      </c>
+      <c r="O71" s="295"/>
+      <c r="P71" s="295"/>
+      <c r="Q71" s="296"/>
+      <c r="R71" s="296"/>
+      <c r="S71" s="296"/>
+      <c r="T71" s="297" t="s">
+        <v>11</v>
+      </c>
+      <c r="U71" s="297"/>
+      <c r="V71" s="298"/>
+    </row>
+    <row r="72" spans="2:22" s="69" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="B72" s="68"/>
+      <c r="C72" s="309" t="s">
+        <v>77</v>
+      </c>
+      <c r="D72" s="310"/>
+      <c r="E72" s="310"/>
+      <c r="F72" s="344"/>
+      <c r="G72" s="344"/>
+      <c r="H72" s="344"/>
+      <c r="I72" s="265" t="s">
+        <v>11</v>
+      </c>
+      <c r="J72" s="265"/>
+      <c r="K72" s="266"/>
+      <c r="L72" s="55"/>
+      <c r="M72" s="55"/>
+      <c r="N72" s="309" t="s">
+        <v>77</v>
+      </c>
+      <c r="O72" s="310"/>
+      <c r="P72" s="310"/>
+      <c r="Q72" s="344"/>
+      <c r="R72" s="344"/>
+      <c r="S72" s="344"/>
+      <c r="T72" s="265" t="s">
+        <v>11</v>
+      </c>
+      <c r="U72" s="265"/>
+      <c r="V72" s="266"/>
+    </row>
+    <row r="73" spans="2:22" s="69" customFormat="1" ht="7.5" customHeight="1">
+      <c r="B73" s="68"/>
       <c r="C73" s="85"/>
-      <c r="D73" s="85"/>
+      <c r="D73" s="124"/>
       <c r="E73" s="85"/>
       <c r="F73" s="85"/>
-      <c r="G73" s="85"/>
-[...5 lines deleted...]
-      <c r="M73" s="85"/>
+      <c r="G73" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="H73" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="I73" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="J73" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="K73" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="L73" s="55"/>
+      <c r="M73" s="55"/>
       <c r="N73" s="85"/>
       <c r="O73" s="85"/>
       <c r="P73" s="85"/>
       <c r="Q73" s="85"/>
-      <c r="R73" s="85"/>
-      <c r="S73" s="85"/>
+      <c r="R73" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="S73" s="67" t="s">
+        <v>11</v>
+      </c>
       <c r="T73" s="85"/>
-      <c r="U73" s="85"/>
-[...417 lines deleted...]
-        <v>164</v>
+      <c r="U73" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="V73" s="67" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="74" spans="2:22" ht="6" customHeight="1">
+      <c r="B74" s="54"/>
+      <c r="C74" s="55"/>
+      <c r="D74" s="55"/>
+      <c r="E74" s="55"/>
+      <c r="F74" s="55"/>
+      <c r="G74" s="55"/>
+      <c r="H74" s="55"/>
+      <c r="I74" s="55"/>
+      <c r="J74" s="55"/>
+      <c r="K74" s="55"/>
+      <c r="L74" s="55"/>
+      <c r="M74" s="55"/>
+      <c r="N74" s="55"/>
+      <c r="O74" s="55"/>
+      <c r="P74" s="55"/>
+      <c r="Q74" s="55"/>
+      <c r="R74" s="55"/>
+      <c r="S74" s="55"/>
+      <c r="T74" s="55"/>
+      <c r="U74" s="55"/>
+      <c r="V74" s="55"/>
+    </row>
+    <row r="75" spans="2:22" ht="18" customHeight="1">
+      <c r="B75" s="54"/>
+      <c r="C75" s="55"/>
+      <c r="D75" s="55"/>
+      <c r="E75" s="55"/>
+      <c r="F75" s="55"/>
+      <c r="G75" s="55"/>
+      <c r="H75" s="55"/>
+      <c r="I75" s="55"/>
+      <c r="J75" s="55"/>
+      <c r="K75" s="55"/>
+      <c r="L75" s="55"/>
+      <c r="M75" s="55"/>
+      <c r="N75" s="55"/>
+      <c r="O75" s="55"/>
+      <c r="P75" s="55"/>
+      <c r="Q75" s="55"/>
+      <c r="R75" s="55"/>
+      <c r="S75" s="55"/>
+      <c r="T75" s="55"/>
+      <c r="U75" s="55"/>
+      <c r="V75" s="55"/>
+    </row>
+    <row r="76" spans="2:22" s="69" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="B76" s="68"/>
+      <c r="C76" s="264" t="s">
+        <v>107</v>
+      </c>
+      <c r="D76" s="264"/>
+      <c r="E76" s="264"/>
+      <c r="F76" s="264"/>
+      <c r="G76" s="264"/>
+      <c r="H76" s="264"/>
+      <c r="I76" s="264"/>
+      <c r="J76" s="264"/>
+      <c r="K76" s="264"/>
+      <c r="L76" s="55"/>
+      <c r="M76" s="55"/>
+      <c r="N76" s="55"/>
+      <c r="O76" s="55"/>
+      <c r="P76" s="55"/>
+      <c r="Q76" s="55"/>
+      <c r="R76" s="55"/>
+      <c r="S76" s="55"/>
+      <c r="T76" s="55"/>
+      <c r="U76" s="55"/>
+      <c r="V76" s="55"/>
+    </row>
+    <row r="77" spans="2:22" s="69" customFormat="1" ht="20.25" customHeight="1">
+      <c r="B77" s="68"/>
+      <c r="C77" s="318" t="s">
+        <v>124</v>
+      </c>
+      <c r="D77" s="319"/>
+      <c r="E77" s="319"/>
+      <c r="F77" s="320"/>
+      <c r="G77" s="220" t="s">
+        <v>80</v>
+      </c>
+      <c r="H77" s="221"/>
+      <c r="I77" s="221"/>
+      <c r="J77" s="221"/>
+      <c r="K77" s="221"/>
+      <c r="L77" s="222"/>
+      <c r="M77" s="55"/>
+      <c r="N77" s="55"/>
+      <c r="O77" s="55"/>
+      <c r="P77" s="55"/>
+      <c r="Q77" s="55"/>
+      <c r="R77" s="55"/>
+      <c r="S77" s="55"/>
+      <c r="T77" s="55"/>
+      <c r="U77" s="55"/>
+      <c r="V77" s="55"/>
+    </row>
+    <row r="78" spans="2:22" s="69" customFormat="1" ht="38.25" customHeight="1" thickBot="1">
+      <c r="B78" s="68"/>
+      <c r="C78" s="125" t="s">
+        <v>78</v>
+      </c>
+      <c r="D78" s="212" t="s">
+        <v>79</v>
+      </c>
+      <c r="E78" s="213"/>
+      <c r="F78" s="308"/>
+      <c r="G78" s="206" t="s">
+        <v>76</v>
+      </c>
+      <c r="H78" s="206"/>
+      <c r="I78" s="206"/>
+      <c r="J78" s="206" t="s">
+        <v>77</v>
+      </c>
+      <c r="K78" s="206"/>
+      <c r="L78" s="207"/>
+      <c r="M78" s="55"/>
+      <c r="N78" s="55"/>
+      <c r="O78" s="55"/>
+      <c r="P78" s="55"/>
+      <c r="Q78" s="55"/>
+      <c r="R78" s="55"/>
+      <c r="S78" s="55"/>
+      <c r="T78" s="55"/>
+      <c r="U78" s="55"/>
+      <c r="V78" s="55"/>
+    </row>
+    <row r="79" spans="2:22" s="69" customFormat="1" ht="40.5" customHeight="1" thickTop="1">
+      <c r="B79" s="68"/>
+      <c r="C79" s="154" t="s">
+        <v>11</v>
+      </c>
+      <c r="D79" s="315" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" s="316"/>
+      <c r="F79" s="317"/>
+      <c r="G79" s="305"/>
+      <c r="H79" s="306"/>
+      <c r="I79" s="307"/>
+      <c r="J79" s="196"/>
+      <c r="K79" s="197"/>
+      <c r="L79" s="198"/>
+      <c r="M79" s="55"/>
+      <c r="N79" s="14"/>
+      <c r="O79" s="55"/>
+      <c r="P79" s="55"/>
+      <c r="Q79" s="55"/>
+      <c r="R79" s="55"/>
+      <c r="S79" s="55"/>
+      <c r="T79" s="55"/>
+      <c r="U79" s="55"/>
+      <c r="V79" s="55"/>
+    </row>
+    <row r="80" spans="2:22" s="69" customFormat="1" ht="40.5" customHeight="1">
+      <c r="B80" s="68"/>
+      <c r="C80" s="155" t="s">
+        <v>11</v>
+      </c>
+      <c r="D80" s="189" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" s="190" t="s">
+        <v>11</v>
+      </c>
+      <c r="F80" s="191" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="192"/>
+      <c r="H80" s="193"/>
+      <c r="I80" s="194"/>
+      <c r="J80" s="192"/>
+      <c r="K80" s="193"/>
+      <c r="L80" s="195"/>
+      <c r="M80" s="55"/>
+      <c r="N80" s="14"/>
+      <c r="O80" s="55"/>
+      <c r="P80" s="55"/>
+      <c r="Q80" s="55"/>
+      <c r="R80" s="55"/>
+      <c r="S80" s="55"/>
+      <c r="T80" s="55"/>
+      <c r="U80" s="55"/>
+      <c r="V80" s="55"/>
+    </row>
+    <row r="81" spans="1:40" s="69" customFormat="1" ht="40.5" customHeight="1">
+      <c r="B81" s="68"/>
+      <c r="C81" s="155" t="s">
+        <v>11</v>
+      </c>
+      <c r="D81" s="189" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" s="190"/>
+      <c r="F81" s="191"/>
+      <c r="G81" s="192"/>
+      <c r="H81" s="193"/>
+      <c r="I81" s="194"/>
+      <c r="J81" s="192"/>
+      <c r="K81" s="193"/>
+      <c r="L81" s="195"/>
+      <c r="M81" s="55"/>
+      <c r="N81" s="14"/>
+      <c r="O81" s="55"/>
+      <c r="P81" s="55"/>
+      <c r="Q81" s="55"/>
+      <c r="R81" s="55"/>
+      <c r="S81" s="55"/>
+      <c r="T81" s="55"/>
+      <c r="U81" s="55"/>
+      <c r="V81" s="55"/>
+    </row>
+    <row r="82" spans="1:40" s="69" customFormat="1" ht="40.5" customHeight="1" thickBot="1">
+      <c r="B82" s="68"/>
+      <c r="C82" s="155" t="s">
+        <v>11</v>
+      </c>
+      <c r="D82" s="189" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" s="190"/>
+      <c r="F82" s="191"/>
+      <c r="G82" s="192"/>
+      <c r="H82" s="193"/>
+      <c r="I82" s="194"/>
+      <c r="J82" s="192"/>
+      <c r="K82" s="193"/>
+      <c r="L82" s="195"/>
+      <c r="M82" s="55"/>
+      <c r="N82" s="14"/>
+      <c r="O82" s="55"/>
+      <c r="P82" s="55"/>
+      <c r="Q82" s="55"/>
+      <c r="R82" s="55"/>
+      <c r="S82" s="55"/>
+      <c r="T82" s="55"/>
+      <c r="U82" s="55"/>
+      <c r="V82" s="55"/>
+    </row>
+    <row r="83" spans="1:40" s="69" customFormat="1" ht="30" customHeight="1">
+      <c r="A83" s="126"/>
+      <c r="B83" s="71"/>
+      <c r="C83" s="127" t="s">
+        <v>11</v>
+      </c>
+      <c r="D83" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F83" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="H83" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="I83" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="J83" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="K83" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L83" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="M83" s="14"/>
+      <c r="N83" s="14"/>
+      <c r="O83" s="14"/>
+      <c r="P83" s="14"/>
+      <c r="Q83" s="14"/>
+      <c r="R83" s="14"/>
+      <c r="S83" s="14"/>
+      <c r="T83" s="14"/>
+      <c r="U83" s="14"/>
+      <c r="V83" s="14"/>
+    </row>
+    <row r="84" spans="1:40" s="69" customFormat="1" ht="16.5" customHeight="1">
+      <c r="B84" s="68"/>
+      <c r="C84" s="14"/>
+      <c r="D84" s="14"/>
+      <c r="E84" s="14"/>
+      <c r="F84" s="14"/>
+      <c r="G84" s="14"/>
+      <c r="H84" s="14"/>
+      <c r="I84" s="14"/>
+      <c r="J84" s="14"/>
+      <c r="K84" s="14"/>
+      <c r="L84" s="14"/>
+      <c r="M84" s="55"/>
+      <c r="N84" s="14"/>
+      <c r="O84" s="55"/>
+      <c r="P84" s="55"/>
+      <c r="Q84" s="55"/>
+      <c r="R84" s="55"/>
+      <c r="S84" s="55"/>
+      <c r="T84" s="55"/>
+      <c r="U84" s="55"/>
+      <c r="V84" s="55"/>
+    </row>
+    <row r="85" spans="1:40" s="69" customFormat="1" ht="16.5" customHeight="1">
+      <c r="B85" s="71"/>
+      <c r="C85" s="14"/>
+      <c r="D85" s="14"/>
+      <c r="E85" s="14"/>
+      <c r="F85" s="14"/>
+      <c r="G85" s="14"/>
+      <c r="H85" s="14"/>
+      <c r="I85" s="14"/>
+      <c r="J85" s="14"/>
+      <c r="K85" s="14"/>
+      <c r="L85" s="14"/>
+      <c r="M85" s="55"/>
+      <c r="N85" s="14"/>
+      <c r="O85" s="14"/>
+      <c r="P85" s="14"/>
+      <c r="Q85" s="14"/>
+      <c r="R85" s="14"/>
+      <c r="S85" s="14"/>
+      <c r="T85" s="14"/>
+      <c r="U85" s="14"/>
+      <c r="V85" s="14"/>
+      <c r="W85" s="126"/>
+      <c r="X85" s="126"/>
+      <c r="Y85" s="126"/>
+      <c r="Z85" s="126"/>
+      <c r="AA85" s="126"/>
+      <c r="AB85" s="126"/>
+      <c r="AC85" s="126"/>
+      <c r="AD85" s="126"/>
+      <c r="AE85" s="126"/>
+      <c r="AF85" s="126"/>
+      <c r="AG85" s="126"/>
+      <c r="AH85" s="126"/>
+      <c r="AI85" s="126"/>
+      <c r="AJ85" s="126"/>
+      <c r="AK85" s="126"/>
+      <c r="AL85" s="126"/>
+      <c r="AM85" s="126"/>
+      <c r="AN85" s="126"/>
+    </row>
+    <row r="86" spans="1:40" s="69" customFormat="1" ht="16.5" customHeight="1">
+      <c r="B86" s="68"/>
+      <c r="C86" s="55"/>
+      <c r="D86" s="55"/>
+      <c r="E86" s="55"/>
+      <c r="F86" s="55"/>
+      <c r="G86" s="55"/>
+      <c r="H86" s="55"/>
+      <c r="I86" s="55"/>
+      <c r="J86" s="55"/>
+      <c r="K86" s="55"/>
+      <c r="L86" s="55"/>
+      <c r="M86" s="55"/>
+      <c r="N86" s="14"/>
+      <c r="O86" s="14"/>
+      <c r="P86" s="14"/>
+      <c r="Q86" s="14"/>
+      <c r="R86" s="14"/>
+      <c r="S86" s="14"/>
+      <c r="T86" s="14"/>
+      <c r="U86" s="14"/>
+      <c r="V86" s="14"/>
+    </row>
+    <row r="87" spans="1:40" s="69" customFormat="1" ht="40.5" customHeight="1" thickBot="1">
+      <c r="B87" s="68"/>
+      <c r="C87" s="321" t="s">
+        <v>90</v>
       </c>
       <c r="D87" s="321"/>
-      <c r="E87" s="182" t="s">
-[...1929 lines deleted...]
-      <c r="V146" s="85"/>
+      <c r="E87" s="264"/>
+      <c r="F87" s="264"/>
+      <c r="G87" s="264"/>
+      <c r="H87" s="264"/>
+      <c r="I87" s="264"/>
+      <c r="J87" s="264"/>
+      <c r="K87" s="264"/>
+      <c r="L87" s="102"/>
+      <c r="M87" s="102"/>
+      <c r="N87" s="102"/>
+      <c r="O87" s="102"/>
+      <c r="P87" s="102"/>
+      <c r="Q87" s="102"/>
+      <c r="R87" s="102"/>
+      <c r="S87" s="102"/>
+      <c r="T87" s="14"/>
+      <c r="U87" s="14"/>
+      <c r="V87" s="14"/>
+      <c r="W87" s="126"/>
+    </row>
+    <row r="88" spans="1:40" s="69" customFormat="1" ht="18.75" customHeight="1" thickBot="1">
+      <c r="B88" s="68"/>
+      <c r="C88" s="322"/>
+      <c r="D88" s="323"/>
+      <c r="E88" s="267" t="s">
+        <v>83</v>
+      </c>
+      <c r="F88" s="268"/>
+      <c r="G88" s="268"/>
+      <c r="H88" s="311"/>
+      <c r="I88" s="327" t="s">
+        <v>302</v>
+      </c>
+      <c r="J88" s="329"/>
+      <c r="K88" s="327" t="s">
+        <v>88</v>
+      </c>
+      <c r="L88" s="328"/>
+      <c r="M88" s="328"/>
+      <c r="N88" s="328"/>
+      <c r="O88" s="328"/>
+      <c r="P88" s="328"/>
+      <c r="Q88" s="328"/>
+      <c r="R88" s="328"/>
+      <c r="S88" s="329"/>
+      <c r="T88" s="267" t="s">
+        <v>80</v>
+      </c>
+      <c r="U88" s="268"/>
+      <c r="V88" s="269"/>
+    </row>
+    <row r="89" spans="1:40" s="69" customFormat="1" ht="13.5" customHeight="1" thickBot="1">
+      <c r="B89" s="68"/>
+      <c r="C89" s="322"/>
+      <c r="D89" s="323"/>
+      <c r="E89" s="312"/>
+      <c r="F89" s="313"/>
+      <c r="G89" s="313"/>
+      <c r="H89" s="314"/>
+      <c r="I89" s="330"/>
+      <c r="J89" s="332"/>
+      <c r="K89" s="330"/>
+      <c r="L89" s="331"/>
+      <c r="M89" s="331"/>
+      <c r="N89" s="331"/>
+      <c r="O89" s="331"/>
+      <c r="P89" s="331"/>
+      <c r="Q89" s="331"/>
+      <c r="R89" s="331"/>
+      <c r="S89" s="332"/>
+      <c r="T89" s="270"/>
+      <c r="U89" s="271"/>
+      <c r="V89" s="272"/>
+    </row>
+    <row r="90" spans="1:40" s="69" customFormat="1" ht="40.5" customHeight="1">
+      <c r="B90" s="68"/>
+      <c r="C90" s="324"/>
+      <c r="D90" s="325"/>
+      <c r="E90" s="128" t="s">
+        <v>78</v>
+      </c>
+      <c r="F90" s="326" t="s">
+        <v>79</v>
+      </c>
+      <c r="G90" s="326"/>
+      <c r="H90" s="326"/>
+      <c r="I90" s="129" t="s">
+        <v>84</v>
+      </c>
+      <c r="J90" s="130" t="s">
+        <v>85</v>
+      </c>
+      <c r="K90" s="131" t="s">
+        <v>82</v>
+      </c>
+      <c r="L90" s="333" t="s">
+        <v>86</v>
+      </c>
+      <c r="M90" s="334"/>
+      <c r="N90" s="131" t="s">
+        <v>82</v>
+      </c>
+      <c r="O90" s="333" t="s">
+        <v>87</v>
+      </c>
+      <c r="P90" s="334"/>
+      <c r="Q90" s="131" t="s">
+        <v>82</v>
+      </c>
+      <c r="R90" s="333" t="s">
+        <v>89</v>
+      </c>
+      <c r="S90" s="335"/>
+      <c r="T90" s="270"/>
+      <c r="U90" s="271"/>
+      <c r="V90" s="272"/>
+    </row>
+    <row r="91" spans="1:40" s="69" customFormat="1" ht="40.5" customHeight="1">
+      <c r="B91" s="68"/>
+      <c r="C91" s="232" t="s">
+        <v>76</v>
+      </c>
+      <c r="D91" s="233"/>
+      <c r="E91" s="156" t="s">
+        <v>11</v>
+      </c>
+      <c r="F91" s="177" t="s">
+        <v>11</v>
+      </c>
+      <c r="G91" s="178"/>
+      <c r="H91" s="178"/>
+      <c r="I91" s="159" t="s">
+        <v>11</v>
+      </c>
+      <c r="J91" s="159" t="s">
+        <v>11</v>
+      </c>
+      <c r="K91" s="162" t="s">
+        <v>11</v>
+      </c>
+      <c r="L91" s="179" t="s">
+        <v>11</v>
+      </c>
+      <c r="M91" s="236"/>
+      <c r="N91" s="162" t="s">
+        <v>11</v>
+      </c>
+      <c r="O91" s="181" t="s">
+        <v>11</v>
+      </c>
+      <c r="P91" s="182"/>
+      <c r="Q91" s="162" t="s">
+        <v>11</v>
+      </c>
+      <c r="R91" s="181" t="s">
+        <v>11</v>
+      </c>
+      <c r="S91" s="182"/>
+      <c r="T91" s="183"/>
+      <c r="U91" s="184"/>
+      <c r="V91" s="185"/>
+      <c r="W91" s="126"/>
+    </row>
+    <row r="92" spans="1:40" s="69" customFormat="1" ht="40.5" customHeight="1">
+      <c r="B92" s="68"/>
+      <c r="C92" s="234"/>
+      <c r="D92" s="235"/>
+      <c r="E92" s="156" t="s">
+        <v>11</v>
+      </c>
+      <c r="F92" s="177" t="s">
+        <v>11</v>
+      </c>
+      <c r="G92" s="178"/>
+      <c r="H92" s="178"/>
+      <c r="I92" s="159" t="s">
+        <v>11</v>
+      </c>
+      <c r="J92" s="159" t="s">
+        <v>11</v>
+      </c>
+      <c r="K92" s="162" t="s">
+        <v>11</v>
+      </c>
+      <c r="L92" s="179" t="s">
+        <v>11</v>
+      </c>
+      <c r="M92" s="236"/>
+      <c r="N92" s="162" t="s">
+        <v>11</v>
+      </c>
+      <c r="O92" s="181" t="s">
+        <v>11</v>
+      </c>
+      <c r="P92" s="182"/>
+      <c r="Q92" s="162" t="s">
+        <v>11</v>
+      </c>
+      <c r="R92" s="181" t="s">
+        <v>11</v>
+      </c>
+      <c r="S92" s="182"/>
+      <c r="T92" s="183"/>
+      <c r="U92" s="184"/>
+      <c r="V92" s="185"/>
+      <c r="W92" s="126"/>
+    </row>
+    <row r="93" spans="1:40" s="69" customFormat="1" ht="40.5" customHeight="1">
+      <c r="B93" s="68"/>
+      <c r="C93" s="234"/>
+      <c r="D93" s="235"/>
+      <c r="E93" s="156" t="s">
+        <v>11</v>
+      </c>
+      <c r="F93" s="177" t="s">
+        <v>11</v>
+      </c>
+      <c r="G93" s="178"/>
+      <c r="H93" s="178"/>
+      <c r="I93" s="159" t="s">
+        <v>11</v>
+      </c>
+      <c r="J93" s="159" t="s">
+        <v>11</v>
+      </c>
+      <c r="K93" s="162" t="s">
+        <v>11</v>
+      </c>
+      <c r="L93" s="179" t="s">
+        <v>11</v>
+      </c>
+      <c r="M93" s="236"/>
+      <c r="N93" s="162" t="s">
+        <v>11</v>
+      </c>
+      <c r="O93" s="181" t="s">
+        <v>11</v>
+      </c>
+      <c r="P93" s="182"/>
+      <c r="Q93" s="162" t="s">
+        <v>11</v>
+      </c>
+      <c r="R93" s="181" t="s">
+        <v>11</v>
+      </c>
+      <c r="S93" s="182"/>
+      <c r="T93" s="183"/>
+      <c r="U93" s="184"/>
+      <c r="V93" s="185"/>
+      <c r="W93" s="126"/>
+    </row>
+    <row r="94" spans="1:40" s="69" customFormat="1" ht="40.5" customHeight="1">
+      <c r="B94" s="68"/>
+      <c r="C94" s="234"/>
+      <c r="D94" s="248"/>
+      <c r="E94" s="170" t="s">
+        <v>11</v>
+      </c>
+      <c r="F94" s="249" t="s">
+        <v>11</v>
+      </c>
+      <c r="G94" s="250"/>
+      <c r="H94" s="250"/>
+      <c r="I94" s="160" t="s">
+        <v>11</v>
+      </c>
+      <c r="J94" s="160" t="s">
+        <v>11</v>
+      </c>
+      <c r="K94" s="163" t="s">
+        <v>11</v>
+      </c>
+      <c r="L94" s="251" t="s">
+        <v>11</v>
+      </c>
+      <c r="M94" s="252"/>
+      <c r="N94" s="163" t="s">
+        <v>11</v>
+      </c>
+      <c r="O94" s="253" t="s">
+        <v>11</v>
+      </c>
+      <c r="P94" s="254"/>
+      <c r="Q94" s="163" t="s">
+        <v>11</v>
+      </c>
+      <c r="R94" s="253" t="s">
+        <v>11</v>
+      </c>
+      <c r="S94" s="254"/>
+      <c r="T94" s="174"/>
+      <c r="U94" s="175"/>
+      <c r="V94" s="176"/>
+      <c r="W94" s="126"/>
+    </row>
+    <row r="95" spans="1:40" s="69" customFormat="1" ht="40.5" customHeight="1">
+      <c r="B95" s="68"/>
+      <c r="C95" s="232" t="s">
+        <v>77</v>
+      </c>
+      <c r="D95" s="233"/>
+      <c r="E95" s="157" t="s">
+        <v>11</v>
+      </c>
+      <c r="F95" s="223" t="s">
+        <v>11</v>
+      </c>
+      <c r="G95" s="223"/>
+      <c r="H95" s="223"/>
+      <c r="I95" s="161" t="s">
+        <v>11</v>
+      </c>
+      <c r="J95" s="161" t="s">
+        <v>11</v>
+      </c>
+      <c r="K95" s="161" t="s">
+        <v>11</v>
+      </c>
+      <c r="L95" s="237" t="s">
+        <v>11</v>
+      </c>
+      <c r="M95" s="238"/>
+      <c r="N95" s="161" t="s">
+        <v>11</v>
+      </c>
+      <c r="O95" s="215" t="s">
+        <v>11</v>
+      </c>
+      <c r="P95" s="216"/>
+      <c r="Q95" s="164" t="s">
+        <v>11</v>
+      </c>
+      <c r="R95" s="215" t="s">
+        <v>11</v>
+      </c>
+      <c r="S95" s="216"/>
+      <c r="T95" s="217"/>
+      <c r="U95" s="218"/>
+      <c r="V95" s="219"/>
+      <c r="W95" s="126"/>
+    </row>
+    <row r="96" spans="1:40" s="69" customFormat="1" ht="40.5" customHeight="1">
+      <c r="B96" s="68"/>
+      <c r="C96" s="234"/>
+      <c r="D96" s="235"/>
+      <c r="E96" s="158" t="s">
+        <v>11</v>
+      </c>
+      <c r="F96" s="177" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="178"/>
+      <c r="H96" s="178"/>
+      <c r="I96" s="159" t="s">
+        <v>11</v>
+      </c>
+      <c r="J96" s="159" t="s">
+        <v>11</v>
+      </c>
+      <c r="K96" s="159" t="s">
+        <v>11</v>
+      </c>
+      <c r="L96" s="179" t="s">
+        <v>11</v>
+      </c>
+      <c r="M96" s="180"/>
+      <c r="N96" s="159" t="s">
+        <v>11</v>
+      </c>
+      <c r="O96" s="181" t="s">
+        <v>11</v>
+      </c>
+      <c r="P96" s="182"/>
+      <c r="Q96" s="162" t="s">
+        <v>11</v>
+      </c>
+      <c r="R96" s="181" t="s">
+        <v>11</v>
+      </c>
+      <c r="S96" s="182"/>
+      <c r="T96" s="183"/>
+      <c r="U96" s="184"/>
+      <c r="V96" s="185"/>
+      <c r="W96" s="126"/>
+    </row>
+    <row r="97" spans="1:23" s="69" customFormat="1" ht="39.950000000000003" customHeight="1">
+      <c r="B97" s="68"/>
+      <c r="C97" s="234"/>
+      <c r="D97" s="235"/>
+      <c r="E97" s="158" t="s">
+        <v>11</v>
+      </c>
+      <c r="F97" s="177" t="s">
+        <v>11</v>
+      </c>
+      <c r="G97" s="178"/>
+      <c r="H97" s="178"/>
+      <c r="I97" s="159" t="s">
+        <v>11</v>
+      </c>
+      <c r="J97" s="159" t="s">
+        <v>11</v>
+      </c>
+      <c r="K97" s="159" t="s">
+        <v>11</v>
+      </c>
+      <c r="L97" s="179" t="s">
+        <v>11</v>
+      </c>
+      <c r="M97" s="180"/>
+      <c r="N97" s="159" t="s">
+        <v>11</v>
+      </c>
+      <c r="O97" s="181" t="s">
+        <v>11</v>
+      </c>
+      <c r="P97" s="182"/>
+      <c r="Q97" s="162" t="s">
+        <v>11</v>
+      </c>
+      <c r="R97" s="181" t="s">
+        <v>11</v>
+      </c>
+      <c r="S97" s="182"/>
+      <c r="T97" s="183"/>
+      <c r="U97" s="184"/>
+      <c r="V97" s="185"/>
+      <c r="W97" s="126"/>
+    </row>
+    <row r="98" spans="1:23" s="69" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1">
+      <c r="B98" s="68"/>
+      <c r="C98" s="234"/>
+      <c r="D98" s="235"/>
+      <c r="E98" s="158" t="s">
+        <v>11</v>
+      </c>
+      <c r="F98" s="177" t="s">
+        <v>11</v>
+      </c>
+      <c r="G98" s="178"/>
+      <c r="H98" s="178"/>
+      <c r="I98" s="159" t="s">
+        <v>11</v>
+      </c>
+      <c r="J98" s="159" t="s">
+        <v>11</v>
+      </c>
+      <c r="K98" s="159" t="s">
+        <v>11</v>
+      </c>
+      <c r="L98" s="179" t="s">
+        <v>11</v>
+      </c>
+      <c r="M98" s="180"/>
+      <c r="N98" s="159" t="s">
+        <v>11</v>
+      </c>
+      <c r="O98" s="181" t="s">
+        <v>11</v>
+      </c>
+      <c r="P98" s="182"/>
+      <c r="Q98" s="162" t="s">
+        <v>11</v>
+      </c>
+      <c r="R98" s="181" t="s">
+        <v>11</v>
+      </c>
+      <c r="S98" s="182"/>
+      <c r="T98" s="183"/>
+      <c r="U98" s="184"/>
+      <c r="V98" s="185"/>
+      <c r="W98" s="126"/>
+    </row>
+    <row r="99" spans="1:23" s="69" customFormat="1" ht="30" customHeight="1">
+      <c r="A99" s="126"/>
+      <c r="B99" s="71"/>
+      <c r="C99" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="D99" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="F99" s="133" t="s">
+        <v>11</v>
+      </c>
+      <c r="G99" s="133" t="s">
+        <v>11</v>
+      </c>
+      <c r="H99" s="133" t="s">
+        <v>11</v>
+      </c>
+      <c r="I99" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="J99" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="K99" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="L99" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="M99" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="N99" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="O99" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="P99" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q99" s="134" t="s">
+        <v>11</v>
+      </c>
+      <c r="R99" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="S99" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="T99" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="U99" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="V99" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="W99" s="126"/>
+    </row>
+    <row r="100" spans="1:23" s="69" customFormat="1" ht="11.25" customHeight="1">
+      <c r="B100" s="68"/>
+      <c r="C100" s="135"/>
+      <c r="D100" s="135"/>
+      <c r="E100" s="135"/>
+      <c r="F100" s="136"/>
+      <c r="G100" s="136"/>
+      <c r="H100" s="136"/>
+      <c r="I100" s="108"/>
+      <c r="J100" s="108"/>
+      <c r="K100" s="135"/>
+      <c r="L100" s="135"/>
+      <c r="M100" s="135"/>
+      <c r="N100" s="135"/>
+      <c r="O100" s="135"/>
+      <c r="P100" s="135"/>
+      <c r="Q100" s="137"/>
+      <c r="R100" s="135"/>
+      <c r="S100" s="135"/>
+      <c r="T100" s="135"/>
+      <c r="U100" s="135"/>
+      <c r="V100" s="135"/>
+      <c r="W100" s="126"/>
+    </row>
+    <row r="101" spans="1:23" s="69" customFormat="1" ht="9.75" customHeight="1">
+      <c r="B101" s="68"/>
+      <c r="C101" s="14"/>
+      <c r="D101" s="14"/>
+      <c r="E101" s="14"/>
+      <c r="F101" s="14"/>
+      <c r="G101" s="14"/>
+      <c r="H101" s="14"/>
+      <c r="I101" s="14"/>
+      <c r="J101" s="135"/>
+      <c r="K101" s="135"/>
+      <c r="L101" s="135"/>
+      <c r="M101" s="14"/>
+      <c r="N101" s="135"/>
+      <c r="O101" s="135"/>
+      <c r="P101" s="135"/>
+      <c r="Q101" s="135"/>
+      <c r="R101" s="135"/>
+      <c r="S101" s="14"/>
+      <c r="T101" s="14"/>
+      <c r="U101" s="14"/>
+      <c r="V101" s="55"/>
+      <c r="W101" s="126"/>
+    </row>
+    <row r="102" spans="1:23" s="69" customFormat="1" ht="40.5" customHeight="1" thickBot="1">
+      <c r="B102" s="68"/>
+      <c r="C102" s="138" t="s">
+        <v>91</v>
+      </c>
+      <c r="D102" s="139"/>
+      <c r="E102" s="139"/>
+      <c r="F102" s="139"/>
+      <c r="G102" s="139"/>
+      <c r="H102" s="139"/>
+      <c r="I102" s="139"/>
+      <c r="J102" s="135"/>
+      <c r="K102" s="135"/>
+      <c r="L102" s="140"/>
+      <c r="M102" s="139"/>
+      <c r="N102" s="139"/>
+      <c r="O102" s="139"/>
+      <c r="P102" s="139"/>
+      <c r="Q102" s="139"/>
+      <c r="R102" s="139"/>
+      <c r="S102" s="139"/>
+      <c r="T102" s="139"/>
+      <c r="U102" s="139"/>
+      <c r="V102" s="139"/>
+      <c r="W102" s="126"/>
+    </row>
+    <row r="103" spans="1:23" s="69" customFormat="1" ht="21.75" customHeight="1">
+      <c r="B103" s="68"/>
+      <c r="C103" s="224" t="s">
+        <v>92</v>
+      </c>
+      <c r="D103" s="226" t="s">
+        <v>93</v>
+      </c>
+      <c r="E103" s="227"/>
+      <c r="F103" s="228"/>
+      <c r="G103" s="226" t="s">
+        <v>81</v>
+      </c>
+      <c r="H103" s="227"/>
+      <c r="I103" s="227"/>
+      <c r="J103" s="227"/>
+      <c r="K103" s="227"/>
+      <c r="L103" s="227"/>
+      <c r="M103" s="227"/>
+      <c r="N103" s="227"/>
+      <c r="O103" s="227"/>
+      <c r="P103" s="228"/>
+      <c r="Q103" s="220" t="s">
+        <v>80</v>
+      </c>
+      <c r="R103" s="221"/>
+      <c r="S103" s="221"/>
+      <c r="T103" s="221"/>
+      <c r="U103" s="221"/>
+      <c r="V103" s="222"/>
+      <c r="W103" s="141"/>
+    </row>
+    <row r="104" spans="1:23" s="69" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
+      <c r="B104" s="68"/>
+      <c r="C104" s="225"/>
+      <c r="D104" s="229"/>
+      <c r="E104" s="230"/>
+      <c r="F104" s="231"/>
+      <c r="G104" s="229"/>
+      <c r="H104" s="230"/>
+      <c r="I104" s="230"/>
+      <c r="J104" s="230"/>
+      <c r="K104" s="230"/>
+      <c r="L104" s="230"/>
+      <c r="M104" s="230"/>
+      <c r="N104" s="230"/>
+      <c r="O104" s="230"/>
+      <c r="P104" s="231"/>
+      <c r="Q104" s="212" t="s">
+        <v>76</v>
+      </c>
+      <c r="R104" s="213"/>
+      <c r="S104" s="308"/>
+      <c r="T104" s="212" t="s">
+        <v>77</v>
+      </c>
+      <c r="U104" s="213"/>
+      <c r="V104" s="214"/>
+      <c r="W104" s="141"/>
+    </row>
+    <row r="105" spans="1:23" s="69" customFormat="1" ht="40.5" customHeight="1" thickTop="1">
+      <c r="A105" s="8"/>
+      <c r="B105" s="68"/>
+      <c r="C105" s="165" t="s">
+        <v>11</v>
+      </c>
+      <c r="D105" s="199" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" s="200"/>
+      <c r="F105" s="201"/>
+      <c r="G105" s="199" t="s">
+        <v>11</v>
+      </c>
+      <c r="H105" s="200"/>
+      <c r="I105" s="200"/>
+      <c r="J105" s="200"/>
+      <c r="K105" s="200"/>
+      <c r="L105" s="200"/>
+      <c r="M105" s="200"/>
+      <c r="N105" s="200"/>
+      <c r="O105" s="200"/>
+      <c r="P105" s="200"/>
+      <c r="Q105" s="196"/>
+      <c r="R105" s="197"/>
+      <c r="S105" s="197"/>
+      <c r="T105" s="196"/>
+      <c r="U105" s="197"/>
+      <c r="V105" s="198"/>
+      <c r="W105" s="126"/>
+    </row>
+    <row r="106" spans="1:23" s="69" customFormat="1" ht="40.5" customHeight="1">
+      <c r="A106" s="8"/>
+      <c r="B106" s="68"/>
+      <c r="C106" s="173" t="s">
+        <v>11</v>
+      </c>
+      <c r="D106" s="186" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" s="187"/>
+      <c r="F106" s="187"/>
+      <c r="G106" s="186" t="s">
+        <v>11</v>
+      </c>
+      <c r="H106" s="187"/>
+      <c r="I106" s="187"/>
+      <c r="J106" s="187"/>
+      <c r="K106" s="187"/>
+      <c r="L106" s="187"/>
+      <c r="M106" s="187"/>
+      <c r="N106" s="187"/>
+      <c r="O106" s="187"/>
+      <c r="P106" s="187"/>
+      <c r="Q106" s="192"/>
+      <c r="R106" s="193"/>
+      <c r="S106" s="194"/>
+      <c r="T106" s="192"/>
+      <c r="U106" s="193"/>
+      <c r="V106" s="195"/>
+      <c r="W106" s="126"/>
+    </row>
+    <row r="107" spans="1:23" s="69" customFormat="1" ht="40.5" customHeight="1">
+      <c r="A107" s="8"/>
+      <c r="B107" s="68"/>
+      <c r="C107" s="173" t="s">
+        <v>11</v>
+      </c>
+      <c r="D107" s="186" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" s="187"/>
+      <c r="F107" s="187"/>
+      <c r="G107" s="186" t="s">
+        <v>11</v>
+      </c>
+      <c r="H107" s="187"/>
+      <c r="I107" s="187"/>
+      <c r="J107" s="187"/>
+      <c r="K107" s="187"/>
+      <c r="L107" s="187"/>
+      <c r="M107" s="187"/>
+      <c r="N107" s="187"/>
+      <c r="O107" s="187"/>
+      <c r="P107" s="187"/>
+      <c r="Q107" s="192"/>
+      <c r="R107" s="193"/>
+      <c r="S107" s="194"/>
+      <c r="T107" s="192"/>
+      <c r="U107" s="193"/>
+      <c r="V107" s="195"/>
+      <c r="W107" s="126"/>
+    </row>
+    <row r="108" spans="1:23" s="69" customFormat="1" ht="40.5" customHeight="1" thickBot="1">
+      <c r="A108" s="8"/>
+      <c r="B108" s="68"/>
+      <c r="C108" s="173" t="s">
+        <v>11</v>
+      </c>
+      <c r="D108" s="186" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" s="187"/>
+      <c r="F108" s="187"/>
+      <c r="G108" s="186" t="s">
+        <v>11</v>
+      </c>
+      <c r="H108" s="187"/>
+      <c r="I108" s="187"/>
+      <c r="J108" s="187"/>
+      <c r="K108" s="187"/>
+      <c r="L108" s="187"/>
+      <c r="M108" s="187"/>
+      <c r="N108" s="187"/>
+      <c r="O108" s="187"/>
+      <c r="P108" s="187"/>
+      <c r="Q108" s="192"/>
+      <c r="R108" s="193"/>
+      <c r="S108" s="194"/>
+      <c r="T108" s="192"/>
+      <c r="U108" s="193"/>
+      <c r="V108" s="195"/>
+      <c r="W108" s="126"/>
+    </row>
+    <row r="109" spans="1:23" s="69" customFormat="1" ht="30" customHeight="1">
+      <c r="A109" s="126"/>
+      <c r="B109" s="71"/>
+      <c r="C109" s="72"/>
+      <c r="D109" s="72"/>
+      <c r="E109" s="72"/>
+      <c r="F109" s="72"/>
+      <c r="G109" s="72"/>
+      <c r="H109" s="72"/>
+      <c r="I109" s="72"/>
+      <c r="J109" s="72"/>
+      <c r="K109" s="72"/>
+      <c r="L109" s="72"/>
+      <c r="M109" s="72"/>
+      <c r="N109" s="72"/>
+      <c r="O109" s="72"/>
+      <c r="P109" s="72"/>
+      <c r="Q109" s="72"/>
+      <c r="R109" s="72"/>
+      <c r="S109" s="72"/>
+      <c r="T109" s="72"/>
+      <c r="U109" s="72"/>
+      <c r="V109" s="72"/>
+      <c r="W109" s="126"/>
+    </row>
+    <row r="110" spans="1:23" s="69" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B110" s="68"/>
+      <c r="C110" s="14"/>
+      <c r="D110" s="14"/>
+      <c r="E110" s="14"/>
+      <c r="F110" s="14"/>
+      <c r="G110" s="14"/>
+      <c r="H110" s="14"/>
+      <c r="I110" s="14"/>
+      <c r="J110" s="14"/>
+      <c r="K110" s="14"/>
+      <c r="L110" s="14"/>
+      <c r="M110" s="14"/>
+      <c r="N110" s="14"/>
+      <c r="O110" s="14"/>
+      <c r="P110" s="14"/>
+      <c r="Q110" s="14"/>
+      <c r="R110" s="14"/>
+      <c r="S110" s="14"/>
+      <c r="T110" s="14"/>
+      <c r="U110" s="14"/>
+      <c r="V110" s="14"/>
+      <c r="W110" s="126"/>
+    </row>
+    <row r="111" spans="1:23" s="69" customFormat="1" ht="9" customHeight="1">
+      <c r="B111" s="68"/>
+      <c r="C111" s="14"/>
+      <c r="D111" s="14"/>
+      <c r="E111" s="14"/>
+      <c r="F111" s="14"/>
+      <c r="G111" s="14"/>
+      <c r="H111" s="14"/>
+      <c r="I111" s="14"/>
+      <c r="J111" s="14"/>
+      <c r="K111" s="14"/>
+      <c r="L111" s="14"/>
+      <c r="M111" s="14"/>
+      <c r="N111" s="14"/>
+      <c r="O111" s="14"/>
+      <c r="P111" s="14"/>
+      <c r="Q111" s="14"/>
+      <c r="R111" s="14"/>
+      <c r="S111" s="14"/>
+      <c r="T111" s="14"/>
+      <c r="U111" s="14"/>
+      <c r="V111" s="14"/>
+      <c r="W111" s="126"/>
+    </row>
+    <row r="112" spans="1:23" s="69" customFormat="1" ht="40.5" customHeight="1" thickBot="1">
+      <c r="B112" s="68"/>
+      <c r="C112" s="138" t="s">
+        <v>94</v>
+      </c>
+      <c r="D112" s="142"/>
+      <c r="E112" s="142"/>
+      <c r="F112" s="142"/>
+      <c r="G112" s="142"/>
+      <c r="H112" s="142"/>
+      <c r="I112" s="142"/>
+      <c r="J112" s="142"/>
+      <c r="K112" s="142"/>
+      <c r="L112" s="142"/>
+      <c r="M112" s="142"/>
+      <c r="N112" s="142"/>
+      <c r="O112" s="142"/>
+      <c r="P112" s="142"/>
+      <c r="Q112" s="142"/>
+      <c r="R112" s="142"/>
+      <c r="S112" s="142"/>
+      <c r="T112" s="142"/>
+      <c r="U112" s="142"/>
+      <c r="V112" s="142"/>
+      <c r="W112" s="126"/>
+    </row>
+    <row r="113" spans="1:23" s="69" customFormat="1" ht="20.25" customHeight="1">
+      <c r="B113" s="68"/>
+      <c r="C113" s="239" t="s">
+        <v>95</v>
+      </c>
+      <c r="D113" s="240"/>
+      <c r="E113" s="241"/>
+      <c r="F113" s="515" t="s">
+        <v>96</v>
+      </c>
+      <c r="G113" s="515"/>
+      <c r="H113" s="515"/>
+      <c r="I113" s="515"/>
+      <c r="J113" s="508" t="s">
+        <v>97</v>
+      </c>
+      <c r="K113" s="508"/>
+      <c r="L113" s="508"/>
+      <c r="M113" s="508" t="s">
+        <v>98</v>
+      </c>
+      <c r="N113" s="511"/>
+      <c r="O113" s="508" t="s">
+        <v>99</v>
+      </c>
+      <c r="P113" s="511"/>
+      <c r="Q113" s="506" t="s">
+        <v>80</v>
+      </c>
+      <c r="R113" s="506"/>
+      <c r="S113" s="506"/>
+      <c r="T113" s="506"/>
+      <c r="U113" s="506"/>
+      <c r="V113" s="507"/>
+      <c r="W113" s="126"/>
+    </row>
+    <row r="114" spans="1:23" s="69" customFormat="1" ht="27.75" customHeight="1" thickBot="1">
+      <c r="B114" s="68"/>
+      <c r="C114" s="242"/>
+      <c r="D114" s="243"/>
+      <c r="E114" s="244"/>
+      <c r="F114" s="516"/>
+      <c r="G114" s="516"/>
+      <c r="H114" s="516"/>
+      <c r="I114" s="516"/>
+      <c r="J114" s="509"/>
+      <c r="K114" s="509"/>
+      <c r="L114" s="509"/>
+      <c r="M114" s="512"/>
+      <c r="N114" s="512"/>
+      <c r="O114" s="512"/>
+      <c r="P114" s="512"/>
+      <c r="Q114" s="204" t="s">
+        <v>76</v>
+      </c>
+      <c r="R114" s="204"/>
+      <c r="S114" s="204"/>
+      <c r="T114" s="204" t="s">
+        <v>77</v>
+      </c>
+      <c r="U114" s="204"/>
+      <c r="V114" s="205"/>
+      <c r="W114" s="126"/>
+    </row>
+    <row r="115" spans="1:23" s="69" customFormat="1" ht="40.5" hidden="1" customHeight="1" thickBot="1">
+      <c r="B115" s="68"/>
+      <c r="C115" s="245"/>
+      <c r="D115" s="246"/>
+      <c r="E115" s="247"/>
+      <c r="F115" s="517"/>
+      <c r="G115" s="517"/>
+      <c r="H115" s="517"/>
+      <c r="I115" s="517"/>
+      <c r="J115" s="510"/>
+      <c r="K115" s="510"/>
+      <c r="L115" s="510"/>
+      <c r="M115" s="513"/>
+      <c r="N115" s="513"/>
+      <c r="O115" s="513"/>
+      <c r="P115" s="513"/>
+      <c r="Q115" s="206"/>
+      <c r="R115" s="206"/>
+      <c r="S115" s="206"/>
+      <c r="T115" s="206"/>
+      <c r="U115" s="206"/>
+      <c r="V115" s="207"/>
+      <c r="W115" s="126"/>
+    </row>
+    <row r="116" spans="1:23" s="69" customFormat="1" ht="40.5" customHeight="1" thickTop="1">
+      <c r="A116" s="8"/>
+      <c r="B116" s="68"/>
+      <c r="C116" s="501" t="s">
+        <v>11</v>
+      </c>
+      <c r="D116" s="200"/>
+      <c r="E116" s="201"/>
+      <c r="F116" s="199" t="s">
+        <v>11</v>
+      </c>
+      <c r="G116" s="200"/>
+      <c r="H116" s="200"/>
+      <c r="I116" s="201"/>
+      <c r="J116" s="199" t="s">
+        <v>11</v>
+      </c>
+      <c r="K116" s="200"/>
+      <c r="L116" s="201"/>
+      <c r="M116" s="353" t="s">
+        <v>11</v>
+      </c>
+      <c r="N116" s="514"/>
+      <c r="O116" s="199" t="s">
+        <v>11</v>
+      </c>
+      <c r="P116" s="201"/>
+      <c r="Q116" s="196"/>
+      <c r="R116" s="197"/>
+      <c r="S116" s="502"/>
+      <c r="T116" s="196"/>
+      <c r="U116" s="197"/>
+      <c r="V116" s="198"/>
+      <c r="W116" s="126"/>
+    </row>
+    <row r="117" spans="1:23" s="69" customFormat="1" ht="40.5" customHeight="1">
+      <c r="A117" s="8"/>
+      <c r="B117" s="68"/>
+      <c r="C117" s="208" t="s">
+        <v>11</v>
+      </c>
+      <c r="D117" s="187"/>
+      <c r="E117" s="188"/>
+      <c r="F117" s="186" t="s">
+        <v>11</v>
+      </c>
+      <c r="G117" s="187"/>
+      <c r="H117" s="187"/>
+      <c r="I117" s="188"/>
+      <c r="J117" s="186" t="s">
+        <v>11</v>
+      </c>
+      <c r="K117" s="187"/>
+      <c r="L117" s="188"/>
+      <c r="M117" s="202" t="s">
+        <v>11</v>
+      </c>
+      <c r="N117" s="203"/>
+      <c r="O117" s="186" t="s">
+        <v>11</v>
+      </c>
+      <c r="P117" s="188"/>
+      <c r="Q117" s="192"/>
+      <c r="R117" s="193"/>
+      <c r="S117" s="194"/>
+      <c r="T117" s="192"/>
+      <c r="U117" s="193"/>
+      <c r="V117" s="195"/>
+      <c r="W117" s="126"/>
+    </row>
+    <row r="118" spans="1:23" s="69" customFormat="1" ht="40.5" customHeight="1">
+      <c r="A118" s="8"/>
+      <c r="B118" s="68"/>
+      <c r="C118" s="208" t="s">
+        <v>11</v>
+      </c>
+      <c r="D118" s="187"/>
+      <c r="E118" s="188"/>
+      <c r="F118" s="186" t="s">
+        <v>11</v>
+      </c>
+      <c r="G118" s="187"/>
+      <c r="H118" s="187"/>
+      <c r="I118" s="188"/>
+      <c r="J118" s="186" t="s">
+        <v>11</v>
+      </c>
+      <c r="K118" s="187"/>
+      <c r="L118" s="188"/>
+      <c r="M118" s="202" t="s">
+        <v>11</v>
+      </c>
+      <c r="N118" s="203"/>
+      <c r="O118" s="186" t="s">
+        <v>11</v>
+      </c>
+      <c r="P118" s="188"/>
+      <c r="Q118" s="192"/>
+      <c r="R118" s="193"/>
+      <c r="S118" s="194"/>
+      <c r="T118" s="192"/>
+      <c r="U118" s="193"/>
+      <c r="V118" s="195"/>
+      <c r="W118" s="126"/>
+    </row>
+    <row r="119" spans="1:23" s="69" customFormat="1" ht="40.5" customHeight="1" thickBot="1">
+      <c r="A119" s="8"/>
+      <c r="B119" s="68"/>
+      <c r="C119" s="208" t="s">
+        <v>11</v>
+      </c>
+      <c r="D119" s="187"/>
+      <c r="E119" s="188"/>
+      <c r="F119" s="186" t="s">
+        <v>11</v>
+      </c>
+      <c r="G119" s="187"/>
+      <c r="H119" s="187"/>
+      <c r="I119" s="188"/>
+      <c r="J119" s="186" t="s">
+        <v>11</v>
+      </c>
+      <c r="K119" s="187"/>
+      <c r="L119" s="188"/>
+      <c r="M119" s="202" t="s">
+        <v>11</v>
+      </c>
+      <c r="N119" s="203"/>
+      <c r="O119" s="186" t="s">
+        <v>11</v>
+      </c>
+      <c r="P119" s="188"/>
+      <c r="Q119" s="192"/>
+      <c r="R119" s="193"/>
+      <c r="S119" s="194"/>
+      <c r="T119" s="192"/>
+      <c r="U119" s="193"/>
+      <c r="V119" s="195"/>
+      <c r="W119" s="126"/>
+    </row>
+    <row r="120" spans="1:23" s="69" customFormat="1" ht="30" customHeight="1">
+      <c r="A120" s="53"/>
+      <c r="B120" s="71"/>
+      <c r="C120" s="72"/>
+      <c r="D120" s="72"/>
+      <c r="E120" s="72"/>
+      <c r="F120" s="72"/>
+      <c r="G120" s="72"/>
+      <c r="H120" s="72"/>
+      <c r="I120" s="72"/>
+      <c r="J120" s="72"/>
+      <c r="K120" s="72"/>
+      <c r="L120" s="72"/>
+      <c r="M120" s="72"/>
+      <c r="N120" s="72"/>
+      <c r="O120" s="72"/>
+      <c r="P120" s="72"/>
+      <c r="Q120" s="72"/>
+      <c r="R120" s="72"/>
+      <c r="S120" s="72"/>
+      <c r="T120" s="72"/>
+      <c r="U120" s="72"/>
+      <c r="V120" s="72"/>
+      <c r="W120" s="126"/>
+    </row>
+    <row r="121" spans="1:23" s="69" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B121" s="68"/>
+      <c r="C121" s="14"/>
+      <c r="D121" s="14"/>
+      <c r="E121" s="14"/>
+      <c r="F121" s="14"/>
+      <c r="G121" s="14"/>
+      <c r="H121" s="14"/>
+      <c r="I121" s="14"/>
+      <c r="J121" s="14"/>
+      <c r="K121" s="14"/>
+      <c r="L121" s="14"/>
+      <c r="M121" s="14"/>
+      <c r="N121" s="14"/>
+      <c r="O121" s="14"/>
+      <c r="P121" s="14"/>
+      <c r="Q121" s="14"/>
+      <c r="R121" s="14"/>
+      <c r="S121" s="14"/>
+      <c r="T121" s="14"/>
+      <c r="U121" s="14"/>
+      <c r="V121" s="14"/>
+      <c r="W121" s="126"/>
+    </row>
+    <row r="122" spans="1:23" s="69" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B122" s="68"/>
+      <c r="C122" s="55"/>
+      <c r="D122" s="55"/>
+      <c r="E122" s="55"/>
+      <c r="F122" s="55"/>
+      <c r="G122" s="55"/>
+      <c r="H122" s="55"/>
+      <c r="I122" s="55"/>
+      <c r="J122" s="55"/>
+      <c r="K122" s="55"/>
+      <c r="L122" s="55"/>
+      <c r="M122" s="55"/>
+      <c r="N122" s="55"/>
+      <c r="O122" s="55"/>
+      <c r="P122" s="55"/>
+      <c r="Q122" s="55"/>
+      <c r="R122" s="55"/>
+      <c r="S122" s="55"/>
+      <c r="T122" s="55"/>
+      <c r="U122" s="55"/>
+      <c r="V122" s="55"/>
+      <c r="W122" s="126"/>
+    </row>
+    <row r="123" spans="1:23" s="69" customFormat="1" ht="40.5" customHeight="1" thickBot="1">
+      <c r="B123" s="68"/>
+      <c r="C123" s="138" t="s">
+        <v>100</v>
+      </c>
+      <c r="D123" s="139"/>
+      <c r="E123" s="139"/>
+      <c r="F123" s="139"/>
+      <c r="G123" s="139"/>
+      <c r="H123" s="139"/>
+      <c r="I123" s="139"/>
+      <c r="J123" s="139"/>
+      <c r="K123" s="139"/>
+      <c r="L123" s="139"/>
+      <c r="M123" s="139"/>
+      <c r="N123" s="139"/>
+      <c r="O123" s="139"/>
+      <c r="P123" s="139"/>
+      <c r="Q123" s="139"/>
+      <c r="R123" s="139"/>
+      <c r="S123" s="139"/>
+      <c r="T123" s="139"/>
+      <c r="U123" s="139"/>
+      <c r="V123" s="139"/>
+      <c r="W123" s="126"/>
+    </row>
+    <row r="124" spans="1:23" s="69" customFormat="1" ht="21.75" customHeight="1">
+      <c r="B124" s="68"/>
+      <c r="C124" s="499" t="s">
+        <v>101</v>
+      </c>
+      <c r="D124" s="227"/>
+      <c r="E124" s="228"/>
+      <c r="F124" s="226" t="s">
+        <v>81</v>
+      </c>
+      <c r="G124" s="227"/>
+      <c r="H124" s="227"/>
+      <c r="I124" s="227"/>
+      <c r="J124" s="227"/>
+      <c r="K124" s="227"/>
+      <c r="L124" s="227"/>
+      <c r="M124" s="227"/>
+      <c r="N124" s="227"/>
+      <c r="O124" s="227"/>
+      <c r="P124" s="228"/>
+      <c r="Q124" s="506" t="s">
+        <v>80</v>
+      </c>
+      <c r="R124" s="506"/>
+      <c r="S124" s="506"/>
+      <c r="T124" s="506"/>
+      <c r="U124" s="506"/>
+      <c r="V124" s="507"/>
+      <c r="W124" s="126"/>
+    </row>
+    <row r="125" spans="1:23" s="69" customFormat="1" ht="21.75" customHeight="1" thickBot="1">
+      <c r="B125" s="68"/>
+      <c r="C125" s="500"/>
+      <c r="D125" s="230"/>
+      <c r="E125" s="231"/>
+      <c r="F125" s="229"/>
+      <c r="G125" s="230"/>
+      <c r="H125" s="230"/>
+      <c r="I125" s="230"/>
+      <c r="J125" s="230"/>
+      <c r="K125" s="230"/>
+      <c r="L125" s="230"/>
+      <c r="M125" s="230"/>
+      <c r="N125" s="230"/>
+      <c r="O125" s="230"/>
+      <c r="P125" s="231"/>
+      <c r="Q125" s="206" t="s">
+        <v>76</v>
+      </c>
+      <c r="R125" s="206"/>
+      <c r="S125" s="212"/>
+      <c r="T125" s="206" t="s">
+        <v>77</v>
+      </c>
+      <c r="U125" s="206"/>
+      <c r="V125" s="207"/>
+      <c r="W125" s="126"/>
+    </row>
+    <row r="126" spans="1:23" s="69" customFormat="1" ht="40.5" customHeight="1" thickTop="1">
+      <c r="B126" s="68"/>
+      <c r="C126" s="501" t="s">
+        <v>11</v>
+      </c>
+      <c r="D126" s="200"/>
+      <c r="E126" s="201"/>
+      <c r="F126" s="199" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="200"/>
+      <c r="H126" s="200"/>
+      <c r="I126" s="200"/>
+      <c r="J126" s="200"/>
+      <c r="K126" s="200"/>
+      <c r="L126" s="200"/>
+      <c r="M126" s="200"/>
+      <c r="N126" s="200"/>
+      <c r="O126" s="200"/>
+      <c r="P126" s="201"/>
+      <c r="Q126" s="196"/>
+      <c r="R126" s="197"/>
+      <c r="S126" s="502"/>
+      <c r="T126" s="196"/>
+      <c r="U126" s="197"/>
+      <c r="V126" s="198"/>
+      <c r="W126" s="126"/>
+    </row>
+    <row r="127" spans="1:23" s="69" customFormat="1" ht="40.5" customHeight="1">
+      <c r="B127" s="68"/>
+      <c r="C127" s="208" t="s">
+        <v>11</v>
+      </c>
+      <c r="D127" s="187"/>
+      <c r="E127" s="188"/>
+      <c r="F127" s="186" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="187"/>
+      <c r="H127" s="187"/>
+      <c r="I127" s="187"/>
+      <c r="J127" s="187"/>
+      <c r="K127" s="187"/>
+      <c r="L127" s="187"/>
+      <c r="M127" s="187"/>
+      <c r="N127" s="187"/>
+      <c r="O127" s="187"/>
+      <c r="P127" s="188"/>
+      <c r="Q127" s="192"/>
+      <c r="R127" s="193"/>
+      <c r="S127" s="194"/>
+      <c r="T127" s="192"/>
+      <c r="U127" s="193"/>
+      <c r="V127" s="195"/>
+      <c r="W127" s="126"/>
+    </row>
+    <row r="128" spans="1:23" s="69" customFormat="1" ht="40.5" customHeight="1">
+      <c r="B128" s="68"/>
+      <c r="C128" s="208" t="s">
+        <v>11</v>
+      </c>
+      <c r="D128" s="187"/>
+      <c r="E128" s="188"/>
+      <c r="F128" s="186" t="s">
+        <v>11</v>
+      </c>
+      <c r="G128" s="187"/>
+      <c r="H128" s="187"/>
+      <c r="I128" s="187"/>
+      <c r="J128" s="187"/>
+      <c r="K128" s="187"/>
+      <c r="L128" s="187"/>
+      <c r="M128" s="187"/>
+      <c r="N128" s="187"/>
+      <c r="O128" s="187"/>
+      <c r="P128" s="188"/>
+      <c r="Q128" s="192"/>
+      <c r="R128" s="193"/>
+      <c r="S128" s="194"/>
+      <c r="T128" s="192"/>
+      <c r="U128" s="193"/>
+      <c r="V128" s="195"/>
+      <c r="W128" s="126"/>
+    </row>
+    <row r="129" spans="1:23" s="69" customFormat="1" ht="40.5" customHeight="1" thickBot="1">
+      <c r="B129" s="68"/>
+      <c r="C129" s="208" t="s">
+        <v>11</v>
+      </c>
+      <c r="D129" s="187"/>
+      <c r="E129" s="188"/>
+      <c r="F129" s="186" t="s">
+        <v>11</v>
+      </c>
+      <c r="G129" s="187"/>
+      <c r="H129" s="187"/>
+      <c r="I129" s="187"/>
+      <c r="J129" s="187"/>
+      <c r="K129" s="187"/>
+      <c r="L129" s="187"/>
+      <c r="M129" s="187"/>
+      <c r="N129" s="187"/>
+      <c r="O129" s="187"/>
+      <c r="P129" s="188"/>
+      <c r="Q129" s="192"/>
+      <c r="R129" s="193"/>
+      <c r="S129" s="194"/>
+      <c r="T129" s="192"/>
+      <c r="U129" s="193"/>
+      <c r="V129" s="195"/>
+      <c r="W129" s="126"/>
+    </row>
+    <row r="130" spans="1:23" s="69" customFormat="1" ht="30" customHeight="1">
+      <c r="A130" s="126"/>
+      <c r="B130" s="71"/>
+      <c r="C130" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="D130" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E130" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="F130" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="G130" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="H130" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="I130" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="J130" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="K130" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="L130" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="M130" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="N130" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="O130" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="P130" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q130" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="R130" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="S130" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="T130" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="U130" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="V130" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="W130" s="126"/>
+    </row>
+    <row r="131" spans="1:23" s="69" customFormat="1" ht="22.5" customHeight="1">
+      <c r="B131" s="68"/>
+      <c r="C131" s="14"/>
+      <c r="D131" s="14"/>
+      <c r="E131" s="14"/>
+      <c r="F131" s="14"/>
+      <c r="G131" s="14"/>
+      <c r="H131" s="14"/>
+      <c r="I131" s="14"/>
+      <c r="J131" s="14"/>
+      <c r="K131" s="14"/>
+      <c r="L131" s="14"/>
+      <c r="M131" s="14"/>
+      <c r="N131" s="14"/>
+      <c r="O131" s="14"/>
+      <c r="P131" s="14"/>
+      <c r="Q131" s="14"/>
+      <c r="R131" s="14"/>
+      <c r="S131" s="14"/>
+      <c r="T131" s="14"/>
+      <c r="U131" s="14"/>
+      <c r="V131" s="14"/>
+      <c r="W131" s="126"/>
+    </row>
+    <row r="132" spans="1:23" s="69" customFormat="1" ht="22.5" customHeight="1">
+      <c r="B132" s="68"/>
+      <c r="C132" s="55"/>
+      <c r="D132" s="55"/>
+      <c r="E132" s="55"/>
+      <c r="F132" s="55"/>
+      <c r="G132" s="55"/>
+      <c r="H132" s="55"/>
+      <c r="I132" s="55"/>
+      <c r="J132" s="55"/>
+      <c r="K132" s="55"/>
+      <c r="L132" s="55"/>
+      <c r="M132" s="55"/>
+      <c r="N132" s="55"/>
+      <c r="O132" s="55"/>
+      <c r="P132" s="55"/>
+      <c r="Q132" s="55"/>
+      <c r="R132" s="55"/>
+      <c r="S132" s="55"/>
+      <c r="T132" s="55"/>
+      <c r="U132" s="55"/>
+      <c r="V132" s="55"/>
+      <c r="W132" s="126"/>
+    </row>
+    <row r="133" spans="1:23" s="69" customFormat="1" ht="40.5" customHeight="1" thickBot="1">
+      <c r="B133" s="68"/>
+      <c r="C133" s="138" t="s">
+        <v>102</v>
+      </c>
+      <c r="D133" s="143"/>
+      <c r="E133" s="143"/>
+      <c r="F133" s="143"/>
+      <c r="G133" s="143"/>
+      <c r="H133" s="143"/>
+      <c r="I133" s="143"/>
+      <c r="J133" s="143"/>
+      <c r="K133" s="143"/>
+      <c r="L133" s="143"/>
+      <c r="M133" s="143"/>
+      <c r="N133" s="143"/>
+      <c r="O133" s="143"/>
+      <c r="P133" s="143"/>
+      <c r="Q133" s="143"/>
+      <c r="R133" s="143"/>
+      <c r="S133" s="143"/>
+      <c r="T133" s="143"/>
+      <c r="U133" s="143"/>
+      <c r="V133" s="143"/>
+      <c r="W133" s="126"/>
+    </row>
+    <row r="134" spans="1:23" s="69" customFormat="1" ht="19.5" customHeight="1">
+      <c r="B134" s="68"/>
+      <c r="C134" s="499" t="s">
+        <v>103</v>
+      </c>
+      <c r="D134" s="227"/>
+      <c r="E134" s="228"/>
+      <c r="F134" s="226" t="s">
+        <v>81</v>
+      </c>
+      <c r="G134" s="227"/>
+      <c r="H134" s="227"/>
+      <c r="I134" s="227"/>
+      <c r="J134" s="227"/>
+      <c r="K134" s="227"/>
+      <c r="L134" s="227"/>
+      <c r="M134" s="209" t="s">
+        <v>104</v>
+      </c>
+      <c r="N134" s="210"/>
+      <c r="O134" s="210"/>
+      <c r="P134" s="211"/>
+      <c r="Q134" s="506" t="s">
+        <v>80</v>
+      </c>
+      <c r="R134" s="506"/>
+      <c r="S134" s="506"/>
+      <c r="T134" s="506"/>
+      <c r="U134" s="506"/>
+      <c r="V134" s="507"/>
+      <c r="W134" s="126"/>
+    </row>
+    <row r="135" spans="1:23" s="69" customFormat="1" ht="40.5" customHeight="1" thickBot="1">
+      <c r="B135" s="68"/>
+      <c r="C135" s="500"/>
+      <c r="D135" s="230"/>
+      <c r="E135" s="231"/>
+      <c r="F135" s="229"/>
+      <c r="G135" s="230"/>
+      <c r="H135" s="230"/>
+      <c r="I135" s="230"/>
+      <c r="J135" s="230"/>
+      <c r="K135" s="230"/>
+      <c r="L135" s="230"/>
+      <c r="M135" s="144" t="s">
+        <v>78</v>
+      </c>
+      <c r="N135" s="503" t="s">
+        <v>79</v>
+      </c>
+      <c r="O135" s="504"/>
+      <c r="P135" s="505"/>
+      <c r="Q135" s="206" t="s">
+        <v>76</v>
+      </c>
+      <c r="R135" s="206"/>
+      <c r="S135" s="206"/>
+      <c r="T135" s="206" t="s">
+        <v>77</v>
+      </c>
+      <c r="U135" s="206"/>
+      <c r="V135" s="207"/>
+      <c r="W135" s="126"/>
+    </row>
+    <row r="136" spans="1:23" s="69" customFormat="1" ht="40.5" customHeight="1" thickTop="1">
+      <c r="B136" s="68"/>
+      <c r="C136" s="501" t="s">
+        <v>11</v>
+      </c>
+      <c r="D136" s="200"/>
+      <c r="E136" s="201"/>
+      <c r="F136" s="199" t="s">
+        <v>11</v>
+      </c>
+      <c r="G136" s="200"/>
+      <c r="H136" s="200"/>
+      <c r="I136" s="200"/>
+      <c r="J136" s="200"/>
+      <c r="K136" s="200"/>
+      <c r="L136" s="201"/>
+      <c r="M136" s="171" t="s">
+        <v>11</v>
+      </c>
+      <c r="N136" s="362" t="s">
+        <v>11</v>
+      </c>
+      <c r="O136" s="316"/>
+      <c r="P136" s="317"/>
+      <c r="Q136" s="196"/>
+      <c r="R136" s="197"/>
+      <c r="S136" s="502"/>
+      <c r="T136" s="196"/>
+      <c r="U136" s="197"/>
+      <c r="V136" s="198"/>
+      <c r="W136" s="126"/>
+    </row>
+    <row r="137" spans="1:23" s="69" customFormat="1" ht="40.5" customHeight="1">
+      <c r="B137" s="68"/>
+      <c r="C137" s="208" t="s">
+        <v>11</v>
+      </c>
+      <c r="D137" s="187"/>
+      <c r="E137" s="188"/>
+      <c r="F137" s="186" t="s">
+        <v>11</v>
+      </c>
+      <c r="G137" s="187"/>
+      <c r="H137" s="187"/>
+      <c r="I137" s="187"/>
+      <c r="J137" s="187"/>
+      <c r="K137" s="187"/>
+      <c r="L137" s="188"/>
+      <c r="M137" s="172" t="s">
+        <v>11</v>
+      </c>
+      <c r="N137" s="189" t="s">
+        <v>11</v>
+      </c>
+      <c r="O137" s="190" t="s">
+        <v>11</v>
+      </c>
+      <c r="P137" s="191" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q137" s="192"/>
+      <c r="R137" s="193"/>
+      <c r="S137" s="194"/>
+      <c r="T137" s="192"/>
+      <c r="U137" s="193"/>
+      <c r="V137" s="195"/>
+      <c r="W137" s="126"/>
+    </row>
+    <row r="138" spans="1:23" s="69" customFormat="1" ht="40.5" customHeight="1">
+      <c r="B138" s="68"/>
+      <c r="C138" s="208" t="s">
+        <v>11</v>
+      </c>
+      <c r="D138" s="187"/>
+      <c r="E138" s="188"/>
+      <c r="F138" s="186" t="s">
+        <v>11</v>
+      </c>
+      <c r="G138" s="187"/>
+      <c r="H138" s="187"/>
+      <c r="I138" s="187"/>
+      <c r="J138" s="187"/>
+      <c r="K138" s="187"/>
+      <c r="L138" s="188"/>
+      <c r="M138" s="172" t="s">
+        <v>11</v>
+      </c>
+      <c r="N138" s="189" t="s">
+        <v>11</v>
+      </c>
+      <c r="O138" s="190"/>
+      <c r="P138" s="191"/>
+      <c r="Q138" s="192"/>
+      <c r="R138" s="193"/>
+      <c r="S138" s="194"/>
+      <c r="T138" s="192"/>
+      <c r="U138" s="193"/>
+      <c r="V138" s="195"/>
+      <c r="W138" s="126"/>
+    </row>
+    <row r="139" spans="1:23" s="69" customFormat="1" ht="40.5" customHeight="1" thickBot="1">
+      <c r="B139" s="68"/>
+      <c r="C139" s="208" t="s">
+        <v>11</v>
+      </c>
+      <c r="D139" s="187"/>
+      <c r="E139" s="188"/>
+      <c r="F139" s="186" t="s">
+        <v>11</v>
+      </c>
+      <c r="G139" s="187"/>
+      <c r="H139" s="187"/>
+      <c r="I139" s="187"/>
+      <c r="J139" s="187"/>
+      <c r="K139" s="187"/>
+      <c r="L139" s="188"/>
+      <c r="M139" s="172" t="s">
+        <v>11</v>
+      </c>
+      <c r="N139" s="189" t="s">
+        <v>11</v>
+      </c>
+      <c r="O139" s="190" t="s">
+        <v>11</v>
+      </c>
+      <c r="P139" s="191" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q139" s="192"/>
+      <c r="R139" s="193"/>
+      <c r="S139" s="194"/>
+      <c r="T139" s="192"/>
+      <c r="U139" s="193"/>
+      <c r="V139" s="195"/>
+      <c r="W139" s="126"/>
+    </row>
+    <row r="140" spans="1:23" s="69" customFormat="1" ht="30" customHeight="1">
+      <c r="A140" s="126"/>
+      <c r="B140" s="71"/>
+      <c r="C140" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="D140" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E140" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="F140" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="G140" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="H140" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="I140" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="J140" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="K140" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="L140" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="M140" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="N140" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="O140" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="P140" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q140" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="R140" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="S140" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="T140" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="U140" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="V140" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="W140" s="126"/>
+    </row>
+    <row r="141" spans="1:23" s="69" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A141" s="126"/>
+      <c r="B141" s="71"/>
+      <c r="C141" s="14"/>
+      <c r="D141" s="14"/>
+      <c r="E141" s="14"/>
+      <c r="F141" s="14"/>
+      <c r="G141" s="14"/>
+      <c r="H141" s="14"/>
+      <c r="I141" s="14"/>
+      <c r="J141" s="14"/>
+      <c r="K141" s="14"/>
+      <c r="L141" s="14"/>
+      <c r="M141" s="14"/>
+      <c r="N141" s="14"/>
+      <c r="O141" s="14"/>
+      <c r="P141" s="14"/>
+      <c r="Q141" s="14"/>
+      <c r="R141" s="14"/>
+      <c r="S141" s="14"/>
+      <c r="T141" s="14"/>
+      <c r="U141" s="14"/>
+      <c r="V141" s="14"/>
+      <c r="W141" s="126"/>
+    </row>
+    <row r="142" spans="1:23" s="69" customFormat="1" ht="24.95" customHeight="1" thickBot="1">
+      <c r="A142" s="126"/>
+      <c r="B142" s="71"/>
+      <c r="C142" s="145" t="s">
+        <v>105</v>
+      </c>
+      <c r="D142" s="55"/>
+      <c r="E142" s="55"/>
+      <c r="F142" s="55"/>
+      <c r="G142" s="55"/>
+      <c r="H142" s="55"/>
+      <c r="I142" s="55"/>
+      <c r="J142" s="55"/>
+      <c r="K142" s="55"/>
+      <c r="L142" s="55"/>
+      <c r="M142" s="55"/>
+      <c r="N142" s="55"/>
+      <c r="O142" s="55"/>
+      <c r="P142" s="55"/>
+      <c r="Q142" s="55"/>
+      <c r="R142" s="55"/>
+      <c r="S142" s="55"/>
+      <c r="T142" s="55"/>
+      <c r="U142" s="55"/>
+      <c r="V142" s="55"/>
+      <c r="W142" s="126"/>
+    </row>
+    <row r="143" spans="1:23" s="69" customFormat="1" ht="24.95" customHeight="1">
+      <c r="B143" s="68"/>
+      <c r="C143" s="492" t="s">
+        <v>11</v>
+      </c>
+      <c r="D143" s="493"/>
+      <c r="E143" s="493"/>
+      <c r="F143" s="493"/>
+      <c r="G143" s="493"/>
+      <c r="H143" s="493"/>
+      <c r="I143" s="493"/>
+      <c r="J143" s="493"/>
+      <c r="K143" s="493"/>
+      <c r="L143" s="493"/>
+      <c r="M143" s="493"/>
+      <c r="N143" s="493"/>
+      <c r="O143" s="493"/>
+      <c r="P143" s="493"/>
+      <c r="Q143" s="493"/>
+      <c r="R143" s="493"/>
+      <c r="S143" s="493"/>
+      <c r="T143" s="493"/>
+      <c r="U143" s="493"/>
+      <c r="V143" s="494"/>
+      <c r="W143" s="146"/>
+    </row>
+    <row r="144" spans="1:23" s="69" customFormat="1" ht="24.95" customHeight="1">
+      <c r="B144" s="68"/>
+      <c r="C144" s="495"/>
+      <c r="D144" s="496"/>
+      <c r="E144" s="496"/>
+      <c r="F144" s="496"/>
+      <c r="G144" s="496"/>
+      <c r="H144" s="496"/>
+      <c r="I144" s="496"/>
+      <c r="J144" s="496"/>
+      <c r="K144" s="496"/>
+      <c r="L144" s="496"/>
+      <c r="M144" s="496"/>
+      <c r="N144" s="496"/>
+      <c r="O144" s="496"/>
+      <c r="P144" s="496"/>
+      <c r="Q144" s="496"/>
+      <c r="R144" s="496"/>
+      <c r="S144" s="496"/>
+      <c r="T144" s="496"/>
+      <c r="U144" s="496"/>
+      <c r="V144" s="497"/>
+      <c r="W144" s="126"/>
+    </row>
+    <row r="145" spans="1:23" s="69" customFormat="1" ht="24.95" customHeight="1" thickBot="1">
+      <c r="B145" s="68"/>
+      <c r="C145" s="498"/>
+      <c r="D145" s="399"/>
+      <c r="E145" s="399"/>
+      <c r="F145" s="399"/>
+      <c r="G145" s="399"/>
+      <c r="H145" s="399"/>
+      <c r="I145" s="399"/>
+      <c r="J145" s="399"/>
+      <c r="K145" s="399"/>
+      <c r="L145" s="399"/>
+      <c r="M145" s="399"/>
+      <c r="N145" s="399"/>
+      <c r="O145" s="399"/>
+      <c r="P145" s="399"/>
+      <c r="Q145" s="399"/>
+      <c r="R145" s="399"/>
+      <c r="S145" s="399"/>
+      <c r="T145" s="399"/>
+      <c r="U145" s="399"/>
+      <c r="V145" s="400"/>
+      <c r="W145" s="126"/>
+    </row>
+    <row r="146" spans="1:23" s="69" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B146" s="68"/>
+      <c r="C146" s="55"/>
+      <c r="D146" s="55"/>
+      <c r="E146" s="55"/>
+      <c r="F146" s="55"/>
+      <c r="G146" s="55"/>
+      <c r="H146" s="55"/>
+      <c r="I146" s="55"/>
+      <c r="J146" s="55"/>
+      <c r="K146" s="55"/>
+      <c r="L146" s="55"/>
+      <c r="M146" s="55"/>
+      <c r="N146" s="55"/>
+      <c r="O146" s="55"/>
+      <c r="P146" s="55"/>
+      <c r="Q146" s="55"/>
+      <c r="R146" s="55"/>
+      <c r="S146" s="55"/>
+      <c r="T146" s="55"/>
+      <c r="U146" s="55"/>
+      <c r="V146" s="55"/>
       <c r="W146" s="126"/>
     </row>
-    <row r="147" spans="1:23" s="89" customFormat="1" ht="29.25" customHeight="1">
-[...217 lines deleted...]
-      <c r="V155" s="85"/>
+    <row r="147" spans="1:23" s="69" customFormat="1" ht="28.5" customHeight="1" thickBot="1">
+      <c r="B147" s="68"/>
+      <c r="C147" s="55"/>
+      <c r="D147" s="55"/>
+      <c r="E147" s="55"/>
+      <c r="F147" s="55"/>
+      <c r="G147" s="55"/>
+      <c r="H147" s="55"/>
+      <c r="I147" s="55"/>
+      <c r="J147" s="14"/>
+      <c r="K147" s="55"/>
+      <c r="L147" s="55"/>
+      <c r="M147" s="55"/>
+      <c r="N147" s="147"/>
+      <c r="O147" s="147"/>
+      <c r="P147" s="147"/>
+      <c r="Q147" s="148"/>
+      <c r="R147" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="S147" s="14"/>
+      <c r="T147" s="14"/>
+      <c r="U147" s="14"/>
+      <c r="V147" s="55"/>
+      <c r="W147" s="126"/>
+    </row>
+    <row r="148" spans="1:23" s="69" customFormat="1" ht="27" customHeight="1" thickBot="1">
+      <c r="A148" s="13"/>
+      <c r="B148" s="68"/>
+      <c r="C148" s="145" t="s">
+        <v>106</v>
+      </c>
+      <c r="D148" s="55"/>
+      <c r="E148" s="55"/>
+      <c r="F148" s="55"/>
+      <c r="G148" s="55"/>
+      <c r="H148" s="55"/>
+      <c r="I148" s="55"/>
+      <c r="J148" s="14"/>
+      <c r="K148" s="490" t="s">
+        <v>213</v>
+      </c>
+      <c r="L148" s="491"/>
+      <c r="M148" s="491"/>
+      <c r="N148" s="491"/>
+      <c r="O148" s="491"/>
+      <c r="P148" s="55"/>
+      <c r="Q148" s="147"/>
+      <c r="R148" s="147"/>
+      <c r="S148" s="147"/>
+      <c r="T148" s="148"/>
+      <c r="U148" s="14"/>
+      <c r="V148" s="14"/>
+      <c r="W148" s="126"/>
+    </row>
+    <row r="149" spans="1:23" s="69" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A149" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B149" s="68"/>
+      <c r="C149" s="55"/>
+      <c r="D149" s="55"/>
+      <c r="E149" s="55"/>
+      <c r="F149" s="55"/>
+      <c r="G149" s="55"/>
+      <c r="H149" s="55"/>
+      <c r="I149" s="55"/>
+      <c r="J149" s="14"/>
+      <c r="K149" s="14"/>
+      <c r="L149" s="14"/>
+      <c r="M149" s="14"/>
+      <c r="N149" s="55"/>
+      <c r="O149" s="55"/>
+      <c r="P149" s="55"/>
+      <c r="Q149" s="55"/>
+      <c r="R149" s="55"/>
+      <c r="S149" s="55"/>
+      <c r="T149" s="55"/>
+      <c r="U149" s="55"/>
+      <c r="V149" s="55"/>
+    </row>
+    <row r="150" spans="1:23" s="69" customFormat="1" ht="29.25" customHeight="1">
+      <c r="B150" s="68"/>
+      <c r="C150" s="55"/>
+      <c r="D150" s="55"/>
+      <c r="E150" s="55"/>
+      <c r="F150" s="55"/>
+      <c r="G150" s="55"/>
+      <c r="H150" s="55"/>
+      <c r="I150" s="55"/>
+      <c r="J150" s="55"/>
+      <c r="K150" s="55"/>
+      <c r="L150" s="55"/>
+      <c r="M150" s="55"/>
+      <c r="N150" s="55"/>
+      <c r="O150" s="55"/>
+      <c r="P150" s="55"/>
+      <c r="Q150" s="55"/>
+      <c r="R150" s="55"/>
+      <c r="S150" s="55"/>
+      <c r="T150" s="55"/>
+      <c r="U150" s="55"/>
+      <c r="V150" s="55"/>
+    </row>
+    <row r="151" spans="1:23" s="69" customFormat="1" ht="29.25" customHeight="1">
+      <c r="B151" s="68"/>
+      <c r="C151" s="55"/>
+      <c r="D151" s="55"/>
+      <c r="E151" s="55"/>
+      <c r="F151" s="55"/>
+      <c r="G151" s="55"/>
+      <c r="H151" s="55"/>
+      <c r="I151" s="55"/>
+      <c r="J151" s="55"/>
+      <c r="K151" s="55"/>
+      <c r="L151" s="55"/>
+      <c r="M151" s="55"/>
+      <c r="N151" s="55"/>
+      <c r="O151" s="55"/>
+      <c r="P151" s="55"/>
+      <c r="Q151" s="55"/>
+      <c r="R151" s="55"/>
+      <c r="S151" s="55"/>
+      <c r="T151" s="55"/>
+      <c r="U151" s="55"/>
+      <c r="V151" s="55"/>
+    </row>
+    <row r="152" spans="1:23" s="69" customFormat="1" ht="29.25" customHeight="1">
+      <c r="B152" s="68"/>
+      <c r="C152" s="55"/>
+      <c r="D152" s="55"/>
+      <c r="E152" s="55"/>
+      <c r="F152" s="55"/>
+      <c r="G152" s="55"/>
+      <c r="H152" s="55"/>
+      <c r="I152" s="55"/>
+      <c r="J152" s="55"/>
+      <c r="K152" s="55"/>
+      <c r="L152" s="55"/>
+      <c r="M152" s="55"/>
+      <c r="N152" s="55"/>
+      <c r="O152" s="55"/>
+      <c r="P152" s="55"/>
+      <c r="Q152" s="55"/>
+      <c r="R152" s="55"/>
+      <c r="S152" s="55"/>
+      <c r="T152" s="55"/>
+      <c r="U152" s="55"/>
+      <c r="V152" s="55"/>
+    </row>
+    <row r="153" spans="1:23" s="69" customFormat="1" ht="42.75" customHeight="1">
+      <c r="B153" s="68"/>
+      <c r="C153" s="55"/>
+      <c r="D153" s="55"/>
+      <c r="E153" s="55"/>
+      <c r="F153" s="55"/>
+      <c r="G153" s="55"/>
+      <c r="H153" s="55"/>
+      <c r="I153" s="149"/>
+      <c r="J153" s="55"/>
+      <c r="K153" s="55"/>
+      <c r="L153" s="55"/>
+      <c r="M153" s="55"/>
+      <c r="N153" s="55"/>
+      <c r="O153" s="55"/>
+      <c r="P153" s="55"/>
+      <c r="Q153" s="55"/>
+      <c r="R153" s="55"/>
+      <c r="S153" s="55"/>
+      <c r="T153" s="55"/>
+      <c r="U153" s="55"/>
+      <c r="V153" s="55"/>
+    </row>
+    <row r="154" spans="1:23" s="69" customFormat="1" ht="42.75" customHeight="1">
+      <c r="B154" s="68"/>
+      <c r="C154" s="55"/>
+      <c r="D154" s="55"/>
+      <c r="E154" s="55"/>
+      <c r="F154" s="55"/>
+      <c r="G154" s="55"/>
+      <c r="H154" s="55"/>
+      <c r="I154" s="55"/>
+      <c r="J154" s="55"/>
+      <c r="K154" s="55"/>
+      <c r="L154" s="55"/>
+      <c r="M154" s="55"/>
+      <c r="N154" s="55"/>
+      <c r="O154" s="55"/>
+      <c r="P154" s="55"/>
+      <c r="Q154" s="55"/>
+      <c r="R154" s="55"/>
+      <c r="S154" s="55"/>
+      <c r="T154" s="55"/>
+      <c r="U154" s="55"/>
+      <c r="V154" s="55"/>
+    </row>
+    <row r="155" spans="1:23" s="69" customFormat="1" ht="42.75" customHeight="1">
+      <c r="B155" s="68"/>
+      <c r="C155" s="55"/>
+      <c r="D155" s="55"/>
+      <c r="E155" s="55"/>
+      <c r="F155" s="55"/>
+      <c r="G155" s="55"/>
+      <c r="H155" s="55"/>
+      <c r="I155" s="55"/>
+      <c r="J155" s="55"/>
+      <c r="K155" s="55"/>
+      <c r="L155" s="55"/>
+      <c r="M155" s="55"/>
+      <c r="N155" s="55"/>
+      <c r="O155" s="55"/>
+      <c r="P155" s="55"/>
+      <c r="Q155" s="55"/>
+      <c r="R155" s="55"/>
+      <c r="S155" s="55"/>
+      <c r="T155" s="55"/>
+      <c r="U155" s="55"/>
+      <c r="V155" s="55"/>
       <c r="W155" s="126"/>
     </row>
-    <row r="156" spans="1:23" s="89" customFormat="1" ht="26.25" customHeight="1">
-[...21 lines deleted...]
-      <c r="V156" s="85"/>
+    <row r="156" spans="1:23" s="69" customFormat="1" ht="42.75" customHeight="1">
+      <c r="B156" s="68"/>
+      <c r="C156" s="55"/>
+      <c r="D156" s="55"/>
+      <c r="E156" s="55"/>
+      <c r="F156" s="55"/>
+      <c r="G156" s="55"/>
+      <c r="H156" s="55"/>
+      <c r="I156" s="55"/>
+      <c r="J156" s="55"/>
+      <c r="K156" s="55"/>
+      <c r="L156" s="55"/>
+      <c r="M156" s="55"/>
+      <c r="N156" s="55"/>
+      <c r="O156" s="55"/>
+      <c r="P156" s="55"/>
+      <c r="Q156" s="55"/>
+      <c r="R156" s="55"/>
+      <c r="S156" s="55"/>
+      <c r="T156" s="55"/>
+      <c r="U156" s="55"/>
+      <c r="V156" s="55"/>
       <c r="W156" s="126"/>
     </row>
-    <row r="157" spans="1:23" s="89" customFormat="1" ht="26.25" customHeight="1">
-[...21 lines deleted...]
-      <c r="V157" s="85"/>
+    <row r="157" spans="1:23" s="69" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B157" s="68"/>
+      <c r="C157" s="55"/>
+      <c r="D157" s="55"/>
+      <c r="E157" s="55"/>
+      <c r="F157" s="55"/>
+      <c r="G157" s="55"/>
+      <c r="H157" s="55"/>
+      <c r="I157" s="55"/>
+      <c r="J157" s="55"/>
+      <c r="K157" s="55"/>
+      <c r="L157" s="55"/>
+      <c r="M157" s="55"/>
+      <c r="N157" s="55"/>
+      <c r="O157" s="55"/>
+      <c r="P157" s="55"/>
+      <c r="Q157" s="55"/>
+      <c r="R157" s="55"/>
+      <c r="S157" s="55"/>
+      <c r="T157" s="55"/>
+      <c r="U157" s="55"/>
+      <c r="V157" s="55"/>
       <c r="W157" s="126"/>
     </row>
-    <row r="158" spans="1:23" s="89" customFormat="1" ht="26.25" customHeight="1">
-[...2553 lines deleted...]
-    <row r="260" spans="1:24" s="89" customFormat="1" ht="26.25" customHeight="1">
+    <row r="158" spans="1:23" s="69" customFormat="1" ht="63" customHeight="1">
+      <c r="B158" s="68"/>
+      <c r="C158" s="55"/>
+      <c r="D158" s="55"/>
+      <c r="E158" s="55"/>
+      <c r="F158" s="55"/>
+      <c r="G158" s="55"/>
+      <c r="H158" s="55"/>
+      <c r="I158" s="55"/>
+      <c r="J158" s="55"/>
+      <c r="K158" s="55"/>
+      <c r="L158" s="55"/>
+      <c r="M158" s="55"/>
+      <c r="N158" s="55"/>
+      <c r="O158" s="55"/>
+      <c r="P158" s="55"/>
+      <c r="Q158" s="55"/>
+      <c r="R158" s="55"/>
+      <c r="S158" s="55"/>
+      <c r="T158" s="55"/>
+      <c r="U158" s="55"/>
+      <c r="V158" s="55"/>
+    </row>
+    <row r="159" spans="1:23" s="69" customFormat="1" ht="25.5" customHeight="1">
+      <c r="B159" s="68"/>
+      <c r="C159" s="55"/>
+      <c r="D159" s="55"/>
+      <c r="E159" s="55"/>
+      <c r="F159" s="55"/>
+      <c r="G159" s="55"/>
+      <c r="H159" s="55"/>
+      <c r="I159" s="55"/>
+      <c r="J159" s="55"/>
+      <c r="K159" s="55"/>
+      <c r="L159" s="55"/>
+      <c r="M159" s="55"/>
+      <c r="N159" s="55"/>
+      <c r="O159" s="55"/>
+      <c r="P159" s="55"/>
+      <c r="Q159" s="55"/>
+      <c r="R159" s="55"/>
+      <c r="S159" s="55"/>
+      <c r="T159" s="55"/>
+      <c r="U159" s="55"/>
+      <c r="V159" s="55"/>
+      <c r="W159" s="104"/>
+    </row>
+    <row r="160" spans="1:23" s="69" customFormat="1" ht="27" customHeight="1">
+      <c r="B160" s="68"/>
+      <c r="C160" s="55"/>
+      <c r="D160" s="55"/>
+      <c r="E160" s="55"/>
+      <c r="F160" s="55"/>
+      <c r="G160" s="55"/>
+      <c r="H160" s="55"/>
+      <c r="I160" s="55"/>
+      <c r="J160" s="55"/>
+      <c r="K160" s="55"/>
+      <c r="L160" s="55"/>
+      <c r="M160" s="55"/>
+      <c r="N160" s="55"/>
+      <c r="O160" s="55"/>
+      <c r="P160" s="55"/>
+      <c r="Q160" s="55"/>
+      <c r="R160" s="55"/>
+      <c r="S160" s="55"/>
+      <c r="T160" s="55"/>
+      <c r="U160" s="55"/>
+      <c r="V160" s="55"/>
+    </row>
+    <row r="161" spans="2:23" s="69" customFormat="1" ht="24.95" customHeight="1">
+      <c r="B161" s="68"/>
+      <c r="C161" s="55"/>
+      <c r="D161" s="55"/>
+      <c r="E161" s="55"/>
+      <c r="F161" s="55"/>
+      <c r="G161" s="55"/>
+      <c r="H161" s="55"/>
+      <c r="I161" s="55"/>
+      <c r="J161" s="55"/>
+      <c r="K161" s="55"/>
+      <c r="L161" s="55"/>
+      <c r="M161" s="55"/>
+      <c r="N161" s="55"/>
+      <c r="O161" s="55"/>
+      <c r="P161" s="55"/>
+      <c r="Q161" s="55"/>
+      <c r="R161" s="55"/>
+      <c r="S161" s="55"/>
+      <c r="T161" s="55"/>
+      <c r="U161" s="55"/>
+      <c r="V161" s="55"/>
+    </row>
+    <row r="162" spans="2:23" s="69" customFormat="1" ht="24.95" customHeight="1">
+      <c r="B162" s="68"/>
+      <c r="C162" s="55"/>
+      <c r="D162" s="55"/>
+      <c r="E162" s="55"/>
+      <c r="F162" s="55"/>
+      <c r="G162" s="55"/>
+      <c r="H162" s="55"/>
+      <c r="I162" s="55"/>
+      <c r="J162" s="55"/>
+      <c r="K162" s="55"/>
+      <c r="L162" s="55"/>
+      <c r="M162" s="55"/>
+      <c r="N162" s="55"/>
+      <c r="O162" s="55"/>
+      <c r="P162" s="55"/>
+      <c r="Q162" s="55"/>
+      <c r="R162" s="55"/>
+      <c r="S162" s="55"/>
+      <c r="T162" s="55"/>
+      <c r="U162" s="55"/>
+      <c r="V162" s="55"/>
+    </row>
+    <row r="163" spans="2:23" s="69" customFormat="1" ht="24.95" customHeight="1">
+      <c r="B163" s="68"/>
+      <c r="C163" s="55"/>
+      <c r="D163" s="55"/>
+      <c r="E163" s="55"/>
+      <c r="F163" s="55"/>
+      <c r="G163" s="55"/>
+      <c r="H163" s="55"/>
+      <c r="I163" s="55"/>
+      <c r="J163" s="55"/>
+      <c r="K163" s="55"/>
+      <c r="L163" s="55"/>
+      <c r="M163" s="55"/>
+      <c r="N163" s="55"/>
+      <c r="O163" s="55"/>
+      <c r="P163" s="55"/>
+      <c r="Q163" s="55"/>
+      <c r="R163" s="55"/>
+      <c r="S163" s="55"/>
+      <c r="T163" s="55"/>
+      <c r="U163" s="55"/>
+      <c r="V163" s="55"/>
+      <c r="W163" s="126"/>
+    </row>
+    <row r="164" spans="2:23" s="69" customFormat="1" ht="27" customHeight="1">
+      <c r="B164" s="68"/>
+      <c r="C164" s="55"/>
+      <c r="D164" s="55"/>
+      <c r="E164" s="55"/>
+      <c r="F164" s="55"/>
+      <c r="G164" s="55"/>
+      <c r="H164" s="55"/>
+      <c r="I164" s="55"/>
+      <c r="J164" s="55"/>
+      <c r="K164" s="55"/>
+      <c r="L164" s="55"/>
+      <c r="M164" s="55"/>
+      <c r="N164" s="55"/>
+      <c r="O164" s="55"/>
+      <c r="P164" s="55"/>
+      <c r="Q164" s="55"/>
+      <c r="R164" s="55"/>
+      <c r="S164" s="55"/>
+      <c r="T164" s="55"/>
+      <c r="U164" s="55"/>
+      <c r="V164" s="55"/>
+    </row>
+    <row r="165" spans="2:23" s="69" customFormat="1" ht="47.25" customHeight="1">
+      <c r="B165" s="68"/>
+      <c r="C165" s="55"/>
+      <c r="D165" s="55"/>
+      <c r="E165" s="55"/>
+      <c r="F165" s="55"/>
+      <c r="G165" s="55"/>
+      <c r="H165" s="55"/>
+      <c r="I165" s="55"/>
+      <c r="J165" s="55"/>
+      <c r="K165" s="55"/>
+      <c r="L165" s="55"/>
+      <c r="M165" s="55"/>
+      <c r="N165" s="55"/>
+      <c r="O165" s="55"/>
+      <c r="P165" s="55"/>
+      <c r="Q165" s="55"/>
+      <c r="R165" s="55"/>
+      <c r="S165" s="55"/>
+      <c r="T165" s="55"/>
+      <c r="U165" s="55"/>
+      <c r="V165" s="55"/>
+      <c r="W165" s="104"/>
+    </row>
+    <row r="166" spans="2:23" s="69" customFormat="1" ht="47.25" customHeight="1">
+      <c r="B166" s="68"/>
+      <c r="C166" s="55"/>
+      <c r="D166" s="55"/>
+      <c r="E166" s="55"/>
+      <c r="F166" s="55"/>
+      <c r="G166" s="55"/>
+      <c r="H166" s="55"/>
+      <c r="I166" s="55"/>
+      <c r="J166" s="55"/>
+      <c r="K166" s="55"/>
+      <c r="L166" s="55"/>
+      <c r="M166" s="55"/>
+      <c r="N166" s="55"/>
+      <c r="O166" s="55"/>
+      <c r="P166" s="55"/>
+      <c r="Q166" s="55"/>
+      <c r="R166" s="55"/>
+      <c r="S166" s="55"/>
+      <c r="T166" s="55"/>
+      <c r="U166" s="55"/>
+      <c r="V166" s="55"/>
+      <c r="W166" s="126"/>
+    </row>
+    <row r="167" spans="2:23" s="69" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B167" s="68"/>
+      <c r="C167" s="55"/>
+      <c r="D167" s="55"/>
+      <c r="E167" s="55"/>
+      <c r="F167" s="55"/>
+      <c r="G167" s="55"/>
+      <c r="H167" s="55"/>
+      <c r="I167" s="55"/>
+      <c r="J167" s="55"/>
+      <c r="K167" s="55"/>
+      <c r="L167" s="55"/>
+      <c r="M167" s="55"/>
+      <c r="N167" s="55"/>
+      <c r="O167" s="55"/>
+      <c r="P167" s="55"/>
+      <c r="Q167" s="55"/>
+      <c r="R167" s="55"/>
+      <c r="S167" s="55"/>
+      <c r="T167" s="55"/>
+      <c r="U167" s="55"/>
+      <c r="V167" s="55"/>
+      <c r="W167" s="126"/>
+    </row>
+    <row r="168" spans="2:23" s="69" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B168" s="68"/>
+      <c r="C168" s="55"/>
+      <c r="D168" s="55"/>
+      <c r="E168" s="55"/>
+      <c r="F168" s="55"/>
+      <c r="G168" s="55"/>
+      <c r="H168" s="55"/>
+      <c r="I168" s="55"/>
+      <c r="J168" s="55"/>
+      <c r="K168" s="55"/>
+      <c r="L168" s="55"/>
+      <c r="M168" s="55"/>
+      <c r="N168" s="55"/>
+      <c r="O168" s="55"/>
+      <c r="P168" s="55"/>
+      <c r="Q168" s="55"/>
+      <c r="R168" s="55"/>
+      <c r="S168" s="55"/>
+      <c r="T168" s="55"/>
+      <c r="U168" s="55"/>
+      <c r="V168" s="55"/>
+      <c r="W168" s="104"/>
+    </row>
+    <row r="169" spans="2:23" s="69" customFormat="1" ht="37.5" customHeight="1">
+      <c r="B169" s="68"/>
+      <c r="C169" s="55"/>
+      <c r="D169" s="55"/>
+      <c r="E169" s="55"/>
+      <c r="F169" s="55"/>
+      <c r="G169" s="55"/>
+      <c r="H169" s="55"/>
+      <c r="I169" s="55"/>
+      <c r="J169" s="55"/>
+      <c r="K169" s="55"/>
+      <c r="L169" s="55"/>
+      <c r="M169" s="55"/>
+      <c r="N169" s="55"/>
+      <c r="O169" s="55"/>
+      <c r="P169" s="55"/>
+      <c r="Q169" s="55"/>
+      <c r="R169" s="55"/>
+      <c r="S169" s="55"/>
+      <c r="T169" s="55"/>
+      <c r="U169" s="55"/>
+      <c r="V169" s="55"/>
+      <c r="W169" s="104"/>
+    </row>
+    <row r="170" spans="2:23" s="69" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B170" s="68"/>
+      <c r="C170" s="55"/>
+      <c r="D170" s="55"/>
+      <c r="E170" s="55"/>
+      <c r="F170" s="55"/>
+      <c r="G170" s="55"/>
+      <c r="H170" s="55"/>
+      <c r="I170" s="55"/>
+      <c r="J170" s="55"/>
+      <c r="K170" s="55"/>
+      <c r="L170" s="55"/>
+      <c r="M170" s="55"/>
+      <c r="N170" s="55"/>
+      <c r="O170" s="55"/>
+      <c r="P170" s="55"/>
+      <c r="Q170" s="55"/>
+      <c r="R170" s="55"/>
+      <c r="S170" s="55"/>
+      <c r="T170" s="55"/>
+      <c r="U170" s="55"/>
+      <c r="V170" s="55"/>
+      <c r="W170" s="104"/>
+    </row>
+    <row r="171" spans="2:23" s="69" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B171" s="68"/>
+      <c r="C171" s="55"/>
+      <c r="D171" s="55"/>
+      <c r="E171" s="55"/>
+      <c r="F171" s="55"/>
+      <c r="G171" s="55"/>
+      <c r="H171" s="55"/>
+      <c r="I171" s="55"/>
+      <c r="J171" s="55"/>
+      <c r="K171" s="55"/>
+      <c r="L171" s="55"/>
+      <c r="M171" s="55"/>
+      <c r="N171" s="55"/>
+      <c r="O171" s="55"/>
+      <c r="P171" s="55"/>
+      <c r="Q171" s="55"/>
+      <c r="R171" s="55"/>
+      <c r="S171" s="55"/>
+      <c r="T171" s="55"/>
+      <c r="U171" s="55"/>
+      <c r="V171" s="55"/>
+      <c r="W171" s="104"/>
+    </row>
+    <row r="172" spans="2:23" s="69" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B172" s="68"/>
+      <c r="C172" s="55"/>
+      <c r="D172" s="55"/>
+      <c r="E172" s="55"/>
+      <c r="F172" s="55"/>
+      <c r="G172" s="55"/>
+      <c r="H172" s="55"/>
+      <c r="I172" s="55"/>
+      <c r="J172" s="55"/>
+      <c r="K172" s="55"/>
+      <c r="L172" s="55"/>
+      <c r="M172" s="55"/>
+      <c r="N172" s="55"/>
+      <c r="O172" s="55"/>
+      <c r="P172" s="55"/>
+      <c r="Q172" s="55"/>
+      <c r="R172" s="55"/>
+      <c r="S172" s="55"/>
+      <c r="T172" s="55"/>
+      <c r="U172" s="55"/>
+      <c r="V172" s="55"/>
+      <c r="W172" s="104"/>
+    </row>
+    <row r="173" spans="2:23" s="69" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B173" s="68"/>
+      <c r="C173" s="55"/>
+      <c r="D173" s="55"/>
+      <c r="E173" s="55"/>
+      <c r="F173" s="55"/>
+      <c r="G173" s="55"/>
+      <c r="H173" s="55"/>
+      <c r="I173" s="55"/>
+      <c r="J173" s="55"/>
+      <c r="K173" s="55"/>
+      <c r="L173" s="55"/>
+      <c r="M173" s="55"/>
+      <c r="N173" s="55"/>
+      <c r="O173" s="55"/>
+      <c r="P173" s="55"/>
+      <c r="Q173" s="55"/>
+      <c r="R173" s="55"/>
+      <c r="S173" s="55"/>
+      <c r="T173" s="55"/>
+      <c r="U173" s="55"/>
+      <c r="V173" s="55"/>
+    </row>
+    <row r="174" spans="2:23" s="69" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B174" s="68"/>
+      <c r="C174" s="55"/>
+      <c r="D174" s="55"/>
+      <c r="E174" s="55"/>
+      <c r="F174" s="55"/>
+      <c r="G174" s="55"/>
+      <c r="H174" s="55"/>
+      <c r="I174" s="55"/>
+      <c r="J174" s="55"/>
+      <c r="K174" s="55"/>
+      <c r="L174" s="55"/>
+      <c r="M174" s="55"/>
+      <c r="N174" s="55"/>
+      <c r="O174" s="55"/>
+      <c r="P174" s="55"/>
+      <c r="Q174" s="55"/>
+      <c r="R174" s="55"/>
+      <c r="S174" s="55"/>
+      <c r="T174" s="55"/>
+      <c r="U174" s="55"/>
+      <c r="V174" s="55"/>
+    </row>
+    <row r="175" spans="2:23" s="69" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B175" s="68"/>
+      <c r="C175" s="55"/>
+      <c r="D175" s="55"/>
+      <c r="E175" s="55"/>
+      <c r="F175" s="55"/>
+      <c r="G175" s="55"/>
+      <c r="H175" s="55"/>
+      <c r="I175" s="55"/>
+      <c r="J175" s="55"/>
+      <c r="K175" s="55"/>
+      <c r="L175" s="55"/>
+      <c r="M175" s="55"/>
+      <c r="N175" s="55"/>
+      <c r="O175" s="55"/>
+      <c r="P175" s="55"/>
+      <c r="Q175" s="55"/>
+      <c r="R175" s="55"/>
+      <c r="S175" s="55"/>
+      <c r="T175" s="55"/>
+      <c r="U175" s="55"/>
+      <c r="V175" s="55"/>
+    </row>
+    <row r="176" spans="2:23" s="69" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B176" s="68"/>
+      <c r="C176" s="55"/>
+      <c r="D176" s="55"/>
+      <c r="E176" s="55"/>
+      <c r="F176" s="55"/>
+      <c r="G176" s="55"/>
+      <c r="H176" s="55"/>
+      <c r="I176" s="55"/>
+      <c r="J176" s="55"/>
+      <c r="K176" s="55"/>
+      <c r="L176" s="55"/>
+      <c r="M176" s="55"/>
+      <c r="N176" s="55"/>
+      <c r="O176" s="55"/>
+      <c r="P176" s="55"/>
+      <c r="Q176" s="55"/>
+      <c r="R176" s="55"/>
+      <c r="S176" s="55"/>
+      <c r="T176" s="55"/>
+      <c r="U176" s="55"/>
+      <c r="V176" s="55"/>
+    </row>
+    <row r="177" spans="2:23" s="69" customFormat="1" ht="45" customHeight="1">
+      <c r="B177" s="68"/>
+      <c r="C177" s="55"/>
+      <c r="D177" s="55"/>
+      <c r="E177" s="55"/>
+      <c r="F177" s="55"/>
+      <c r="G177" s="55"/>
+      <c r="H177" s="55"/>
+      <c r="I177" s="55"/>
+      <c r="J177" s="55"/>
+      <c r="K177" s="55"/>
+      <c r="L177" s="55"/>
+      <c r="M177" s="55"/>
+      <c r="N177" s="55"/>
+      <c r="O177" s="55"/>
+      <c r="P177" s="55"/>
+      <c r="Q177" s="55"/>
+      <c r="R177" s="55"/>
+      <c r="S177" s="55"/>
+      <c r="T177" s="55"/>
+      <c r="U177" s="55"/>
+      <c r="V177" s="55"/>
+    </row>
+    <row r="178" spans="2:23" s="69" customFormat="1" ht="60" customHeight="1">
+      <c r="B178" s="68"/>
+      <c r="C178" s="55"/>
+      <c r="D178" s="55"/>
+      <c r="E178" s="55"/>
+      <c r="F178" s="55"/>
+      <c r="G178" s="55"/>
+      <c r="H178" s="55"/>
+      <c r="I178" s="55"/>
+      <c r="J178" s="55"/>
+      <c r="K178" s="55"/>
+      <c r="L178" s="55"/>
+      <c r="M178" s="55"/>
+      <c r="N178" s="55"/>
+      <c r="O178" s="55"/>
+      <c r="P178" s="55"/>
+      <c r="Q178" s="55"/>
+      <c r="R178" s="55"/>
+      <c r="S178" s="55"/>
+      <c r="T178" s="55"/>
+      <c r="U178" s="55"/>
+      <c r="V178" s="55"/>
+      <c r="W178" s="104"/>
+    </row>
+    <row r="179" spans="2:23" s="69" customFormat="1" ht="60" customHeight="1">
+      <c r="B179" s="68"/>
+      <c r="C179" s="55"/>
+      <c r="D179" s="55"/>
+      <c r="E179" s="55"/>
+      <c r="F179" s="55"/>
+      <c r="G179" s="55"/>
+      <c r="H179" s="55"/>
+      <c r="I179" s="55"/>
+      <c r="J179" s="55"/>
+      <c r="K179" s="55"/>
+      <c r="L179" s="55"/>
+      <c r="M179" s="55"/>
+      <c r="N179" s="55"/>
+      <c r="O179" s="55"/>
+      <c r="P179" s="55"/>
+      <c r="Q179" s="55"/>
+      <c r="R179" s="55"/>
+      <c r="S179" s="55"/>
+      <c r="T179" s="55"/>
+      <c r="U179" s="55"/>
+      <c r="V179" s="55"/>
+      <c r="W179" s="56"/>
+    </row>
+    <row r="180" spans="2:23" s="69" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B180" s="68"/>
+      <c r="C180" s="55"/>
+      <c r="D180" s="55"/>
+      <c r="E180" s="55"/>
+      <c r="F180" s="55"/>
+      <c r="G180" s="55"/>
+      <c r="H180" s="55"/>
+      <c r="I180" s="55"/>
+      <c r="J180" s="55"/>
+      <c r="K180" s="55"/>
+      <c r="L180" s="55"/>
+      <c r="M180" s="55"/>
+      <c r="N180" s="55"/>
+      <c r="O180" s="55"/>
+      <c r="P180" s="55"/>
+      <c r="Q180" s="55"/>
+      <c r="R180" s="55"/>
+      <c r="S180" s="55"/>
+      <c r="T180" s="55"/>
+      <c r="U180" s="55"/>
+      <c r="V180" s="55"/>
+      <c r="W180" s="56"/>
+    </row>
+    <row r="181" spans="2:23" s="69" customFormat="1" ht="57" customHeight="1">
+      <c r="B181" s="68"/>
+      <c r="C181" s="55"/>
+      <c r="D181" s="55"/>
+      <c r="E181" s="55"/>
+      <c r="F181" s="55"/>
+      <c r="G181" s="55"/>
+      <c r="H181" s="55"/>
+      <c r="I181" s="55"/>
+      <c r="J181" s="55"/>
+      <c r="K181" s="55"/>
+      <c r="L181" s="55"/>
+      <c r="M181" s="55"/>
+      <c r="N181" s="55"/>
+      <c r="O181" s="55"/>
+      <c r="P181" s="55"/>
+      <c r="Q181" s="55"/>
+      <c r="R181" s="55"/>
+      <c r="S181" s="55"/>
+      <c r="T181" s="55"/>
+      <c r="U181" s="55"/>
+      <c r="V181" s="55"/>
+      <c r="W181" s="56"/>
+    </row>
+    <row r="182" spans="2:23" s="69" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B182" s="68"/>
+      <c r="C182" s="55"/>
+      <c r="D182" s="55"/>
+      <c r="E182" s="55"/>
+      <c r="F182" s="55"/>
+      <c r="G182" s="55"/>
+      <c r="H182" s="55"/>
+      <c r="I182" s="55"/>
+      <c r="J182" s="55"/>
+      <c r="K182" s="55"/>
+      <c r="L182" s="55"/>
+      <c r="M182" s="55"/>
+      <c r="N182" s="55"/>
+      <c r="O182" s="55"/>
+      <c r="P182" s="55"/>
+      <c r="Q182" s="55"/>
+      <c r="R182" s="55"/>
+      <c r="S182" s="55"/>
+      <c r="T182" s="55"/>
+      <c r="U182" s="55"/>
+      <c r="V182" s="55"/>
+      <c r="W182" s="56"/>
+    </row>
+    <row r="183" spans="2:23" s="69" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B183" s="68"/>
+      <c r="C183" s="55"/>
+      <c r="D183" s="55"/>
+      <c r="E183" s="55"/>
+      <c r="F183" s="55"/>
+      <c r="G183" s="55"/>
+      <c r="H183" s="55"/>
+      <c r="I183" s="55"/>
+      <c r="J183" s="55"/>
+      <c r="K183" s="55"/>
+      <c r="L183" s="55"/>
+      <c r="M183" s="55"/>
+      <c r="N183" s="55"/>
+      <c r="O183" s="55"/>
+      <c r="P183" s="55"/>
+      <c r="Q183" s="55"/>
+      <c r="R183" s="55"/>
+      <c r="S183" s="55"/>
+      <c r="T183" s="55"/>
+      <c r="U183" s="55"/>
+      <c r="V183" s="55"/>
+      <c r="W183" s="56"/>
+    </row>
+    <row r="184" spans="2:23" s="69" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B184" s="68"/>
+      <c r="C184" s="55"/>
+      <c r="D184" s="55"/>
+      <c r="E184" s="55"/>
+      <c r="F184" s="55"/>
+      <c r="G184" s="55"/>
+      <c r="H184" s="55"/>
+      <c r="I184" s="55"/>
+      <c r="J184" s="55"/>
+      <c r="K184" s="55"/>
+      <c r="L184" s="55"/>
+      <c r="M184" s="55"/>
+      <c r="N184" s="55"/>
+      <c r="O184" s="55"/>
+      <c r="P184" s="55"/>
+      <c r="Q184" s="55"/>
+      <c r="R184" s="55"/>
+      <c r="S184" s="55"/>
+      <c r="T184" s="55"/>
+      <c r="U184" s="55"/>
+      <c r="V184" s="55"/>
+      <c r="W184" s="56"/>
+    </row>
+    <row r="185" spans="2:23" s="69" customFormat="1" ht="48.75" customHeight="1">
+      <c r="B185" s="68"/>
+      <c r="C185" s="55"/>
+      <c r="D185" s="55"/>
+      <c r="E185" s="55"/>
+      <c r="F185" s="55"/>
+      <c r="G185" s="55"/>
+      <c r="H185" s="55"/>
+      <c r="I185" s="55"/>
+      <c r="J185" s="55"/>
+      <c r="K185" s="55"/>
+      <c r="L185" s="55"/>
+      <c r="M185" s="55"/>
+      <c r="N185" s="55"/>
+      <c r="O185" s="55"/>
+      <c r="P185" s="55"/>
+      <c r="Q185" s="55"/>
+      <c r="R185" s="55"/>
+      <c r="S185" s="55"/>
+      <c r="T185" s="55"/>
+      <c r="U185" s="55"/>
+      <c r="V185" s="55"/>
+      <c r="W185" s="56"/>
+    </row>
+    <row r="186" spans="2:23" s="69" customFormat="1" ht="48.75" customHeight="1">
+      <c r="B186" s="68"/>
+      <c r="C186" s="55"/>
+      <c r="D186" s="55"/>
+      <c r="E186" s="55"/>
+      <c r="F186" s="55"/>
+      <c r="G186" s="55"/>
+      <c r="H186" s="55"/>
+      <c r="I186" s="55"/>
+      <c r="J186" s="55"/>
+      <c r="K186" s="55"/>
+      <c r="L186" s="55"/>
+      <c r="M186" s="55"/>
+      <c r="N186" s="55"/>
+      <c r="O186" s="55"/>
+      <c r="P186" s="55"/>
+      <c r="Q186" s="55"/>
+      <c r="R186" s="55"/>
+      <c r="S186" s="55"/>
+      <c r="T186" s="55"/>
+      <c r="U186" s="55"/>
+      <c r="V186" s="55"/>
+    </row>
+    <row r="187" spans="2:23" s="69" customFormat="1" ht="48.75" customHeight="1">
+      <c r="B187" s="68"/>
+      <c r="C187" s="55"/>
+      <c r="D187" s="55"/>
+      <c r="E187" s="55"/>
+      <c r="F187" s="55"/>
+      <c r="G187" s="55"/>
+      <c r="H187" s="55"/>
+      <c r="I187" s="55"/>
+      <c r="J187" s="55"/>
+      <c r="K187" s="55"/>
+      <c r="L187" s="55"/>
+      <c r="M187" s="55"/>
+      <c r="N187" s="55"/>
+      <c r="O187" s="55"/>
+      <c r="P187" s="55"/>
+      <c r="Q187" s="55"/>
+      <c r="R187" s="55"/>
+      <c r="S187" s="55"/>
+      <c r="T187" s="55"/>
+      <c r="U187" s="55"/>
+      <c r="V187" s="55"/>
+    </row>
+    <row r="188" spans="2:23" s="69" customFormat="1" ht="48.75" customHeight="1">
+      <c r="B188" s="68"/>
+      <c r="C188" s="55"/>
+      <c r="D188" s="55"/>
+      <c r="E188" s="55"/>
+      <c r="F188" s="55"/>
+      <c r="G188" s="55"/>
+      <c r="H188" s="55"/>
+      <c r="I188" s="55"/>
+      <c r="J188" s="55"/>
+      <c r="K188" s="55"/>
+      <c r="L188" s="55"/>
+      <c r="M188" s="55"/>
+      <c r="N188" s="55"/>
+      <c r="O188" s="55"/>
+      <c r="P188" s="55"/>
+      <c r="Q188" s="55"/>
+      <c r="R188" s="55"/>
+      <c r="S188" s="55"/>
+      <c r="T188" s="55"/>
+      <c r="U188" s="55"/>
+      <c r="V188" s="55"/>
+      <c r="W188" s="56"/>
+    </row>
+    <row r="189" spans="2:23" s="69" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B189" s="68"/>
+      <c r="C189" s="55"/>
+      <c r="D189" s="55"/>
+      <c r="E189" s="55"/>
+      <c r="F189" s="55"/>
+      <c r="G189" s="55"/>
+      <c r="H189" s="55"/>
+      <c r="I189" s="55"/>
+      <c r="J189" s="55"/>
+      <c r="K189" s="55"/>
+      <c r="L189" s="55"/>
+      <c r="M189" s="55"/>
+      <c r="N189" s="55"/>
+      <c r="O189" s="55"/>
+      <c r="P189" s="55"/>
+      <c r="Q189" s="55"/>
+      <c r="R189" s="55"/>
+      <c r="S189" s="55"/>
+      <c r="T189" s="55"/>
+      <c r="U189" s="55"/>
+      <c r="V189" s="55"/>
+      <c r="W189" s="56"/>
+    </row>
+    <row r="190" spans="2:23" s="69" customFormat="1" ht="36.75" customHeight="1">
+      <c r="B190" s="68"/>
+      <c r="C190" s="55"/>
+      <c r="D190" s="55"/>
+      <c r="E190" s="55"/>
+      <c r="F190" s="55"/>
+      <c r="G190" s="55"/>
+      <c r="H190" s="55"/>
+      <c r="I190" s="55"/>
+      <c r="J190" s="55"/>
+      <c r="K190" s="55"/>
+      <c r="L190" s="55"/>
+      <c r="M190" s="55"/>
+      <c r="N190" s="55"/>
+      <c r="O190" s="55"/>
+      <c r="P190" s="55"/>
+      <c r="Q190" s="55"/>
+      <c r="R190" s="55"/>
+      <c r="S190" s="55"/>
+      <c r="T190" s="55"/>
+      <c r="U190" s="55"/>
+      <c r="V190" s="55"/>
+      <c r="W190" s="56"/>
+    </row>
+    <row r="191" spans="2:23" s="69" customFormat="1" ht="44.25" customHeight="1">
+      <c r="B191" s="68"/>
+      <c r="C191" s="55"/>
+      <c r="D191" s="55"/>
+      <c r="E191" s="55"/>
+      <c r="F191" s="55"/>
+      <c r="G191" s="55"/>
+      <c r="H191" s="55"/>
+      <c r="I191" s="55"/>
+      <c r="J191" s="55"/>
+      <c r="K191" s="55"/>
+      <c r="L191" s="55"/>
+      <c r="M191" s="55"/>
+      <c r="N191" s="55"/>
+      <c r="O191" s="55"/>
+      <c r="P191" s="55"/>
+      <c r="Q191" s="55"/>
+      <c r="R191" s="55"/>
+      <c r="S191" s="55"/>
+      <c r="T191" s="55"/>
+      <c r="U191" s="55"/>
+      <c r="V191" s="55"/>
+      <c r="W191" s="56"/>
+    </row>
+    <row r="192" spans="2:23" s="69" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B192" s="68"/>
+      <c r="C192" s="55"/>
+      <c r="D192" s="55"/>
+      <c r="E192" s="55"/>
+      <c r="F192" s="55"/>
+      <c r="G192" s="55"/>
+      <c r="H192" s="55"/>
+      <c r="I192" s="55"/>
+      <c r="J192" s="55"/>
+      <c r="K192" s="55"/>
+      <c r="L192" s="55"/>
+      <c r="M192" s="55"/>
+      <c r="N192" s="55"/>
+      <c r="O192" s="55"/>
+      <c r="P192" s="55"/>
+      <c r="Q192" s="55"/>
+      <c r="R192" s="55"/>
+      <c r="S192" s="55"/>
+      <c r="T192" s="55"/>
+      <c r="U192" s="55"/>
+      <c r="V192" s="55"/>
+    </row>
+    <row r="193" spans="1:24" s="69" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B193" s="68"/>
+      <c r="C193" s="55"/>
+      <c r="D193" s="55"/>
+      <c r="E193" s="55"/>
+      <c r="F193" s="55"/>
+      <c r="G193" s="55"/>
+      <c r="H193" s="55"/>
+      <c r="I193" s="55"/>
+      <c r="J193" s="55"/>
+      <c r="K193" s="55"/>
+      <c r="L193" s="55"/>
+      <c r="M193" s="55"/>
+      <c r="N193" s="55"/>
+      <c r="O193" s="55"/>
+      <c r="P193" s="55"/>
+      <c r="Q193" s="55"/>
+      <c r="R193" s="55"/>
+      <c r="S193" s="55"/>
+      <c r="T193" s="55"/>
+      <c r="U193" s="55"/>
+      <c r="V193" s="55"/>
+      <c r="W193" s="56"/>
+    </row>
+    <row r="194" spans="1:24" s="69" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B194" s="68"/>
+      <c r="C194" s="55"/>
+      <c r="D194" s="55"/>
+      <c r="E194" s="55"/>
+      <c r="F194" s="55"/>
+      <c r="G194" s="55"/>
+      <c r="H194" s="55"/>
+      <c r="I194" s="55"/>
+      <c r="J194" s="55"/>
+      <c r="K194" s="55"/>
+      <c r="L194" s="55"/>
+      <c r="M194" s="55"/>
+      <c r="N194" s="55"/>
+      <c r="O194" s="55"/>
+      <c r="P194" s="55"/>
+      <c r="Q194" s="55"/>
+      <c r="R194" s="55"/>
+      <c r="S194" s="55"/>
+      <c r="T194" s="55"/>
+      <c r="U194" s="55"/>
+      <c r="V194" s="55"/>
+      <c r="W194" s="56"/>
+    </row>
+    <row r="195" spans="1:24" s="69" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B195" s="71"/>
+      <c r="C195" s="55"/>
+      <c r="D195" s="55"/>
+      <c r="E195" s="55"/>
+      <c r="F195" s="55"/>
+      <c r="G195" s="55"/>
+      <c r="H195" s="55"/>
+      <c r="I195" s="55"/>
+      <c r="J195" s="55"/>
+      <c r="K195" s="55"/>
+      <c r="L195" s="55"/>
+      <c r="M195" s="55"/>
+      <c r="N195" s="55"/>
+      <c r="O195" s="55"/>
+      <c r="P195" s="55"/>
+      <c r="Q195" s="55"/>
+      <c r="R195" s="55"/>
+      <c r="S195" s="55"/>
+      <c r="T195" s="55"/>
+      <c r="U195" s="55"/>
+      <c r="V195" s="55"/>
+    </row>
+    <row r="196" spans="1:24" s="69" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B196" s="68"/>
+      <c r="C196" s="55"/>
+      <c r="D196" s="55"/>
+      <c r="E196" s="55"/>
+      <c r="F196" s="55"/>
+      <c r="G196" s="55"/>
+      <c r="H196" s="55"/>
+      <c r="I196" s="55"/>
+      <c r="J196" s="55"/>
+      <c r="K196" s="55"/>
+      <c r="L196" s="55"/>
+      <c r="M196" s="55"/>
+      <c r="N196" s="55"/>
+      <c r="O196" s="55"/>
+      <c r="P196" s="55"/>
+      <c r="Q196" s="55"/>
+      <c r="R196" s="55"/>
+      <c r="S196" s="55"/>
+      <c r="T196" s="55"/>
+      <c r="U196" s="55"/>
+      <c r="V196" s="55"/>
+    </row>
+    <row r="197" spans="1:24" s="69" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B197" s="68"/>
+      <c r="C197" s="55"/>
+      <c r="D197" s="55"/>
+      <c r="E197" s="55"/>
+      <c r="F197" s="55"/>
+      <c r="G197" s="55"/>
+      <c r="H197" s="55"/>
+      <c r="I197" s="55"/>
+      <c r="J197" s="55"/>
+      <c r="K197" s="55"/>
+      <c r="L197" s="55"/>
+      <c r="M197" s="55"/>
+      <c r="N197" s="55"/>
+      <c r="O197" s="55"/>
+      <c r="P197" s="55"/>
+      <c r="Q197" s="55"/>
+      <c r="R197" s="55"/>
+      <c r="S197" s="55"/>
+      <c r="T197" s="55"/>
+      <c r="U197" s="55"/>
+      <c r="V197" s="55"/>
+    </row>
+    <row r="198" spans="1:24" s="69" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B198" s="68"/>
+      <c r="C198" s="55"/>
+      <c r="D198" s="55"/>
+      <c r="E198" s="55"/>
+      <c r="F198" s="55"/>
+      <c r="G198" s="55"/>
+      <c r="H198" s="55"/>
+      <c r="I198" s="55"/>
+      <c r="J198" s="55"/>
+      <c r="K198" s="55"/>
+      <c r="L198" s="55"/>
+      <c r="M198" s="55"/>
+      <c r="N198" s="55"/>
+      <c r="O198" s="55"/>
+      <c r="P198" s="55"/>
+      <c r="Q198" s="55"/>
+      <c r="R198" s="55"/>
+      <c r="S198" s="55"/>
+      <c r="T198" s="55"/>
+      <c r="U198" s="55"/>
+      <c r="V198" s="55"/>
+    </row>
+    <row r="199" spans="1:24" s="69" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B199" s="68"/>
+      <c r="C199" s="55"/>
+      <c r="D199" s="55"/>
+      <c r="E199" s="55"/>
+      <c r="F199" s="55"/>
+      <c r="G199" s="55"/>
+      <c r="H199" s="55"/>
+      <c r="I199" s="55"/>
+      <c r="J199" s="55"/>
+      <c r="K199" s="55"/>
+      <c r="L199" s="55"/>
+      <c r="M199" s="55"/>
+      <c r="N199" s="55"/>
+      <c r="O199" s="55"/>
+      <c r="P199" s="55"/>
+      <c r="Q199" s="55"/>
+      <c r="R199" s="55"/>
+      <c r="S199" s="55"/>
+      <c r="T199" s="55"/>
+      <c r="U199" s="55"/>
+      <c r="V199" s="55"/>
+      <c r="X199" s="126"/>
+    </row>
+    <row r="200" spans="1:24" s="69" customFormat="1" ht="44.25" customHeight="1">
+      <c r="B200" s="68"/>
+      <c r="C200" s="55"/>
+      <c r="D200" s="55"/>
+      <c r="E200" s="55"/>
+      <c r="F200" s="55"/>
+      <c r="G200" s="55"/>
+      <c r="H200" s="55"/>
+      <c r="I200" s="55"/>
+      <c r="J200" s="55"/>
+      <c r="K200" s="55"/>
+      <c r="L200" s="55"/>
+      <c r="M200" s="55"/>
+      <c r="N200" s="55"/>
+      <c r="O200" s="55"/>
+      <c r="P200" s="55"/>
+      <c r="Q200" s="55"/>
+      <c r="R200" s="55"/>
+      <c r="S200" s="55"/>
+      <c r="T200" s="55"/>
+      <c r="U200" s="55"/>
+      <c r="V200" s="55"/>
+    </row>
+    <row r="201" spans="1:24" s="69" customFormat="1" ht="40.5" customHeight="1">
+      <c r="B201" s="68"/>
+      <c r="C201" s="55"/>
+      <c r="D201" s="55"/>
+      <c r="E201" s="55"/>
+      <c r="F201" s="55"/>
+      <c r="G201" s="55"/>
+      <c r="H201" s="55"/>
+      <c r="I201" s="55"/>
+      <c r="J201" s="55"/>
+      <c r="K201" s="55"/>
+      <c r="L201" s="55"/>
+      <c r="M201" s="55"/>
+      <c r="N201" s="55"/>
+      <c r="O201" s="55"/>
+      <c r="P201" s="55"/>
+      <c r="Q201" s="55"/>
+      <c r="R201" s="55"/>
+      <c r="S201" s="55"/>
+      <c r="T201" s="55"/>
+      <c r="U201" s="55"/>
+      <c r="V201" s="55"/>
+    </row>
+    <row r="202" spans="1:24" s="69" customFormat="1" ht="48" customHeight="1">
+      <c r="B202" s="68"/>
+      <c r="C202" s="55"/>
+      <c r="D202" s="55"/>
+      <c r="E202" s="55"/>
+      <c r="F202" s="55"/>
+      <c r="G202" s="55"/>
+      <c r="H202" s="55"/>
+      <c r="I202" s="55"/>
+      <c r="J202" s="55"/>
+      <c r="K202" s="55"/>
+      <c r="L202" s="55"/>
+      <c r="M202" s="55"/>
+      <c r="N202" s="55"/>
+      <c r="O202" s="55"/>
+      <c r="P202" s="55"/>
+      <c r="Q202" s="55"/>
+      <c r="R202" s="55"/>
+      <c r="S202" s="55"/>
+      <c r="T202" s="55"/>
+      <c r="U202" s="55"/>
+      <c r="V202" s="55"/>
+    </row>
+    <row r="203" spans="1:24" s="69" customFormat="1" ht="42" customHeight="1">
+      <c r="B203" s="68"/>
+      <c r="C203" s="55"/>
+      <c r="D203" s="55"/>
+      <c r="E203" s="55"/>
+      <c r="F203" s="55"/>
+      <c r="G203" s="55"/>
+      <c r="H203" s="55"/>
+      <c r="I203" s="55"/>
+      <c r="J203" s="55"/>
+      <c r="K203" s="55"/>
+      <c r="L203" s="55"/>
+      <c r="M203" s="55"/>
+      <c r="N203" s="55"/>
+      <c r="O203" s="55"/>
+      <c r="P203" s="55"/>
+      <c r="Q203" s="55"/>
+      <c r="R203" s="55"/>
+      <c r="S203" s="55"/>
+      <c r="T203" s="55"/>
+      <c r="U203" s="55"/>
+      <c r="V203" s="55"/>
+    </row>
+    <row r="204" spans="1:24" s="69" customFormat="1" ht="42" customHeight="1">
+      <c r="A204" s="56"/>
+      <c r="B204" s="54"/>
+      <c r="C204" s="55"/>
+      <c r="D204" s="55"/>
+      <c r="E204" s="55"/>
+      <c r="F204" s="55"/>
+      <c r="G204" s="55"/>
+      <c r="H204" s="55"/>
+      <c r="I204" s="55"/>
+      <c r="J204" s="55"/>
+      <c r="K204" s="55"/>
+      <c r="L204" s="55"/>
+      <c r="M204" s="55"/>
+      <c r="N204" s="55"/>
+      <c r="O204" s="55"/>
+      <c r="P204" s="55"/>
+      <c r="Q204" s="55"/>
+      <c r="R204" s="55"/>
+      <c r="S204" s="55"/>
+      <c r="T204" s="55"/>
+      <c r="U204" s="55"/>
+      <c r="V204" s="55"/>
+    </row>
+    <row r="205" spans="1:24" s="69" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B205" s="68"/>
+      <c r="C205" s="55"/>
+      <c r="D205" s="55"/>
+      <c r="E205" s="55"/>
+      <c r="F205" s="55"/>
+      <c r="G205" s="55"/>
+      <c r="H205" s="55"/>
+      <c r="I205" s="55"/>
+      <c r="J205" s="55"/>
+      <c r="K205" s="55"/>
+      <c r="L205" s="55"/>
+      <c r="M205" s="55"/>
+      <c r="N205" s="55"/>
+      <c r="O205" s="55"/>
+      <c r="P205" s="55"/>
+      <c r="Q205" s="55"/>
+      <c r="R205" s="55"/>
+      <c r="S205" s="55"/>
+      <c r="T205" s="55"/>
+      <c r="U205" s="55"/>
+      <c r="V205" s="55"/>
+    </row>
+    <row r="206" spans="1:24" s="69" customFormat="1" ht="46.5" customHeight="1">
+      <c r="B206" s="71"/>
+      <c r="C206" s="55"/>
+      <c r="D206" s="55"/>
+      <c r="E206" s="55"/>
+      <c r="F206" s="55"/>
+      <c r="G206" s="55"/>
+      <c r="H206" s="55"/>
+      <c r="I206" s="55"/>
+      <c r="J206" s="55"/>
+      <c r="K206" s="55"/>
+      <c r="L206" s="55"/>
+      <c r="M206" s="55"/>
+      <c r="N206" s="55"/>
+      <c r="O206" s="55"/>
+      <c r="P206" s="55"/>
+      <c r="Q206" s="55"/>
+      <c r="R206" s="55"/>
+      <c r="S206" s="55"/>
+      <c r="T206" s="55"/>
+      <c r="U206" s="55"/>
+      <c r="V206" s="55"/>
+      <c r="W206" s="56"/>
+    </row>
+    <row r="207" spans="1:24" s="69" customFormat="1" ht="57" customHeight="1">
+      <c r="B207" s="71"/>
+      <c r="C207" s="55"/>
+      <c r="D207" s="55"/>
+      <c r="E207" s="55"/>
+      <c r="F207" s="55"/>
+      <c r="G207" s="55"/>
+      <c r="H207" s="55"/>
+      <c r="I207" s="55"/>
+      <c r="J207" s="55"/>
+      <c r="K207" s="55"/>
+      <c r="L207" s="55"/>
+      <c r="M207" s="55"/>
+      <c r="N207" s="55"/>
+      <c r="O207" s="55"/>
+      <c r="P207" s="55"/>
+      <c r="Q207" s="55"/>
+      <c r="R207" s="55"/>
+      <c r="S207" s="55"/>
+      <c r="T207" s="55"/>
+      <c r="U207" s="55"/>
+      <c r="V207" s="55"/>
+      <c r="W207" s="56"/>
+      <c r="X207" s="126"/>
+    </row>
+    <row r="208" spans="1:24" s="69" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B208" s="71"/>
+      <c r="C208" s="55"/>
+      <c r="D208" s="55"/>
+      <c r="E208" s="55"/>
+      <c r="F208" s="55"/>
+      <c r="G208" s="55"/>
+      <c r="H208" s="55"/>
+      <c r="I208" s="55"/>
+      <c r="J208" s="55"/>
+      <c r="K208" s="55"/>
+      <c r="L208" s="55"/>
+      <c r="M208" s="55"/>
+      <c r="N208" s="55"/>
+      <c r="O208" s="55"/>
+      <c r="P208" s="55"/>
+      <c r="Q208" s="55"/>
+      <c r="R208" s="55"/>
+      <c r="S208" s="55"/>
+      <c r="T208" s="55"/>
+      <c r="U208" s="55"/>
+      <c r="V208" s="55"/>
+      <c r="W208" s="56"/>
+    </row>
+    <row r="209" spans="1:24" s="69" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B209" s="71"/>
+      <c r="C209" s="55"/>
+      <c r="D209" s="55"/>
+      <c r="E209" s="55"/>
+      <c r="F209" s="55"/>
+      <c r="G209" s="55"/>
+      <c r="H209" s="55"/>
+      <c r="I209" s="55"/>
+      <c r="J209" s="55"/>
+      <c r="K209" s="55"/>
+      <c r="L209" s="55"/>
+      <c r="M209" s="55"/>
+      <c r="N209" s="55"/>
+      <c r="O209" s="55"/>
+      <c r="P209" s="55"/>
+      <c r="Q209" s="55"/>
+      <c r="R209" s="55"/>
+      <c r="S209" s="55"/>
+      <c r="T209" s="55"/>
+      <c r="U209" s="55"/>
+      <c r="V209" s="55"/>
+      <c r="W209" s="56"/>
+    </row>
+    <row r="210" spans="1:24" s="69" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B210" s="71"/>
+      <c r="C210" s="55"/>
+      <c r="D210" s="55"/>
+      <c r="E210" s="55"/>
+      <c r="F210" s="55"/>
+      <c r="G210" s="55"/>
+      <c r="H210" s="55"/>
+      <c r="I210" s="55"/>
+      <c r="J210" s="55"/>
+      <c r="K210" s="55"/>
+      <c r="L210" s="55"/>
+      <c r="M210" s="55"/>
+      <c r="N210" s="55"/>
+      <c r="O210" s="55"/>
+      <c r="P210" s="55"/>
+      <c r="Q210" s="55"/>
+      <c r="R210" s="55"/>
+      <c r="S210" s="55"/>
+      <c r="T210" s="55"/>
+      <c r="U210" s="55"/>
+      <c r="V210" s="55"/>
+      <c r="W210" s="56"/>
+    </row>
+    <row r="211" spans="1:24" s="69" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B211" s="71"/>
+      <c r="C211" s="55"/>
+      <c r="D211" s="55"/>
+      <c r="E211" s="55"/>
+      <c r="F211" s="55"/>
+      <c r="G211" s="55"/>
+      <c r="H211" s="55"/>
+      <c r="I211" s="55"/>
+      <c r="J211" s="55"/>
+      <c r="K211" s="55"/>
+      <c r="L211" s="55"/>
+      <c r="M211" s="55"/>
+      <c r="N211" s="55"/>
+      <c r="O211" s="55"/>
+      <c r="P211" s="55"/>
+      <c r="Q211" s="55"/>
+      <c r="R211" s="55"/>
+      <c r="S211" s="55"/>
+      <c r="T211" s="55"/>
+      <c r="U211" s="55"/>
+      <c r="V211" s="55"/>
+      <c r="W211" s="56"/>
+    </row>
+    <row r="212" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="B212" s="71"/>
+      <c r="C212" s="55"/>
+      <c r="D212" s="55"/>
+      <c r="E212" s="55"/>
+      <c r="F212" s="55"/>
+      <c r="G212" s="55"/>
+      <c r="H212" s="55"/>
+      <c r="I212" s="55"/>
+      <c r="J212" s="55"/>
+      <c r="K212" s="55"/>
+      <c r="L212" s="55"/>
+      <c r="M212" s="55"/>
+      <c r="N212" s="55"/>
+      <c r="O212" s="55"/>
+      <c r="P212" s="55"/>
+      <c r="Q212" s="55"/>
+      <c r="R212" s="55"/>
+      <c r="S212" s="55"/>
+      <c r="T212" s="55"/>
+      <c r="U212" s="55"/>
+      <c r="V212" s="55"/>
+      <c r="W212" s="56"/>
+    </row>
+    <row r="213" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="B213" s="71"/>
+      <c r="C213" s="55"/>
+      <c r="D213" s="55"/>
+      <c r="E213" s="55"/>
+      <c r="F213" s="55"/>
+      <c r="G213" s="55"/>
+      <c r="H213" s="55"/>
+      <c r="I213" s="55"/>
+      <c r="J213" s="55"/>
+      <c r="K213" s="55"/>
+      <c r="L213" s="55"/>
+      <c r="M213" s="55"/>
+      <c r="N213" s="55"/>
+      <c r="O213" s="55"/>
+      <c r="P213" s="55"/>
+      <c r="Q213" s="55"/>
+      <c r="R213" s="55"/>
+      <c r="S213" s="55"/>
+      <c r="T213" s="55"/>
+      <c r="U213" s="55"/>
+      <c r="V213" s="55"/>
+      <c r="W213" s="56"/>
+    </row>
+    <row r="214" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="B214" s="71"/>
+      <c r="C214" s="55"/>
+      <c r="D214" s="55"/>
+      <c r="E214" s="55"/>
+      <c r="F214" s="55"/>
+      <c r="G214" s="55"/>
+      <c r="H214" s="55"/>
+      <c r="I214" s="55"/>
+      <c r="J214" s="55"/>
+      <c r="K214" s="55"/>
+      <c r="L214" s="55"/>
+      <c r="M214" s="55"/>
+      <c r="N214" s="55"/>
+      <c r="O214" s="55"/>
+      <c r="P214" s="55"/>
+      <c r="Q214" s="55"/>
+      <c r="R214" s="55"/>
+      <c r="S214" s="55"/>
+      <c r="T214" s="55"/>
+      <c r="U214" s="55"/>
+      <c r="V214" s="55"/>
+      <c r="W214" s="56"/>
+      <c r="X214" s="104"/>
+    </row>
+    <row r="215" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A215" s="56"/>
+      <c r="B215" s="106"/>
+      <c r="C215" s="55"/>
+      <c r="D215" s="55"/>
+      <c r="E215" s="55"/>
+      <c r="F215" s="55"/>
+      <c r="G215" s="55"/>
+      <c r="H215" s="55"/>
+      <c r="I215" s="55"/>
+      <c r="J215" s="55"/>
+      <c r="K215" s="55"/>
+      <c r="L215" s="55"/>
+      <c r="M215" s="55"/>
+      <c r="N215" s="55"/>
+      <c r="O215" s="55"/>
+      <c r="P215" s="55"/>
+      <c r="Q215" s="55"/>
+      <c r="R215" s="55"/>
+      <c r="S215" s="55"/>
+      <c r="T215" s="55"/>
+      <c r="U215" s="55"/>
+      <c r="V215" s="55"/>
+      <c r="W215" s="56"/>
+      <c r="X215" s="104"/>
+    </row>
+    <row r="216" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="B216" s="68"/>
+      <c r="C216" s="55"/>
+      <c r="D216" s="55"/>
+      <c r="E216" s="55"/>
+      <c r="F216" s="55"/>
+      <c r="G216" s="55"/>
+      <c r="H216" s="55"/>
+      <c r="I216" s="55"/>
+      <c r="J216" s="55"/>
+      <c r="K216" s="55"/>
+      <c r="L216" s="55"/>
+      <c r="M216" s="55"/>
+      <c r="N216" s="55"/>
+      <c r="O216" s="55"/>
+      <c r="P216" s="55"/>
+      <c r="Q216" s="55"/>
+      <c r="R216" s="55"/>
+      <c r="S216" s="55"/>
+      <c r="T216" s="55"/>
+      <c r="U216" s="55"/>
+      <c r="V216" s="55"/>
+      <c r="W216" s="56"/>
+      <c r="X216" s="104"/>
+    </row>
+    <row r="217" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="B217" s="68"/>
+      <c r="C217" s="55"/>
+      <c r="D217" s="55"/>
+      <c r="E217" s="55"/>
+      <c r="F217" s="55"/>
+      <c r="G217" s="55"/>
+      <c r="H217" s="55"/>
+      <c r="I217" s="55"/>
+      <c r="J217" s="55"/>
+      <c r="K217" s="55"/>
+      <c r="L217" s="55"/>
+      <c r="M217" s="55"/>
+      <c r="N217" s="55"/>
+      <c r="O217" s="55"/>
+      <c r="P217" s="55"/>
+      <c r="Q217" s="55"/>
+      <c r="R217" s="55"/>
+      <c r="S217" s="55"/>
+      <c r="T217" s="55"/>
+      <c r="U217" s="55"/>
+      <c r="V217" s="55"/>
+      <c r="W217" s="56"/>
+      <c r="X217" s="104"/>
+    </row>
+    <row r="218" spans="1:24" s="69" customFormat="1" ht="12.75">
+      <c r="B218" s="68"/>
+      <c r="C218" s="55"/>
+      <c r="D218" s="55"/>
+      <c r="E218" s="55"/>
+      <c r="F218" s="55"/>
+      <c r="G218" s="55"/>
+      <c r="H218" s="55"/>
+      <c r="I218" s="55"/>
+      <c r="J218" s="55"/>
+      <c r="K218" s="55"/>
+      <c r="L218" s="55"/>
+      <c r="M218" s="55"/>
+      <c r="N218" s="55"/>
+      <c r="O218" s="55"/>
+      <c r="P218" s="55"/>
+      <c r="Q218" s="55"/>
+      <c r="R218" s="55"/>
+      <c r="S218" s="55"/>
+      <c r="T218" s="55"/>
+      <c r="U218" s="55"/>
+      <c r="V218" s="55"/>
+      <c r="W218" s="56"/>
+      <c r="X218" s="104"/>
+    </row>
+    <row r="219" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="B219" s="68"/>
+      <c r="C219" s="55"/>
+      <c r="D219" s="55"/>
+      <c r="E219" s="55"/>
+      <c r="F219" s="55"/>
+      <c r="G219" s="55"/>
+      <c r="H219" s="55"/>
+      <c r="I219" s="55"/>
+      <c r="J219" s="55"/>
+      <c r="K219" s="55"/>
+      <c r="L219" s="55"/>
+      <c r="M219" s="55"/>
+      <c r="N219" s="55"/>
+      <c r="O219" s="55"/>
+      <c r="P219" s="55"/>
+      <c r="Q219" s="55"/>
+      <c r="R219" s="55"/>
+      <c r="S219" s="55"/>
+      <c r="T219" s="55"/>
+      <c r="U219" s="55"/>
+      <c r="V219" s="55"/>
+      <c r="W219" s="56"/>
+      <c r="X219" s="104"/>
+    </row>
+    <row r="220" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A220" s="56"/>
+      <c r="B220" s="54"/>
+      <c r="C220" s="55"/>
+      <c r="D220" s="55"/>
+      <c r="E220" s="55"/>
+      <c r="F220" s="55"/>
+      <c r="G220" s="55"/>
+      <c r="H220" s="55"/>
+      <c r="I220" s="55"/>
+      <c r="J220" s="55"/>
+      <c r="K220" s="55"/>
+      <c r="L220" s="55"/>
+      <c r="M220" s="55"/>
+      <c r="N220" s="55"/>
+      <c r="O220" s="55"/>
+      <c r="P220" s="55"/>
+      <c r="Q220" s="55"/>
+      <c r="R220" s="55"/>
+      <c r="S220" s="55"/>
+      <c r="T220" s="55"/>
+      <c r="U220" s="55"/>
+      <c r="V220" s="55"/>
+      <c r="W220" s="56"/>
+      <c r="X220" s="104"/>
+    </row>
+    <row r="221" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A221" s="56"/>
+      <c r="B221" s="54"/>
+      <c r="C221" s="55"/>
+      <c r="D221" s="55"/>
+      <c r="E221" s="55"/>
+      <c r="F221" s="55"/>
+      <c r="G221" s="55"/>
+      <c r="H221" s="55"/>
+      <c r="I221" s="55"/>
+      <c r="J221" s="55"/>
+      <c r="K221" s="55"/>
+      <c r="L221" s="55"/>
+      <c r="M221" s="55"/>
+      <c r="N221" s="55"/>
+      <c r="O221" s="55"/>
+      <c r="P221" s="55"/>
+      <c r="Q221" s="55"/>
+      <c r="R221" s="55"/>
+      <c r="S221" s="55"/>
+      <c r="T221" s="55"/>
+      <c r="U221" s="55"/>
+      <c r="V221" s="55"/>
+      <c r="W221" s="56"/>
+      <c r="X221" s="104"/>
+    </row>
+    <row r="222" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A222" s="56"/>
+      <c r="B222" s="54"/>
+      <c r="C222" s="55"/>
+      <c r="D222" s="55"/>
+      <c r="E222" s="55"/>
+      <c r="F222" s="55"/>
+      <c r="G222" s="55"/>
+      <c r="H222" s="55"/>
+      <c r="I222" s="55"/>
+      <c r="J222" s="55"/>
+      <c r="K222" s="55"/>
+      <c r="L222" s="55"/>
+      <c r="M222" s="55"/>
+      <c r="N222" s="55"/>
+      <c r="O222" s="55"/>
+      <c r="P222" s="55"/>
+      <c r="Q222" s="55"/>
+      <c r="R222" s="55"/>
+      <c r="S222" s="55"/>
+      <c r="T222" s="55"/>
+      <c r="U222" s="55"/>
+      <c r="V222" s="55"/>
+      <c r="W222" s="56"/>
+      <c r="X222" s="104"/>
+    </row>
+    <row r="223" spans="1:24" s="69" customFormat="1" ht="12.75">
+      <c r="A223" s="56"/>
+      <c r="B223" s="54"/>
+      <c r="C223" s="55"/>
+      <c r="D223" s="55"/>
+      <c r="E223" s="55"/>
+      <c r="F223" s="55"/>
+      <c r="G223" s="55"/>
+      <c r="H223" s="55"/>
+      <c r="I223" s="55"/>
+      <c r="J223" s="55"/>
+      <c r="K223" s="55"/>
+      <c r="L223" s="55"/>
+      <c r="M223" s="55"/>
+      <c r="N223" s="55"/>
+      <c r="O223" s="55"/>
+      <c r="P223" s="55"/>
+      <c r="Q223" s="55"/>
+      <c r="R223" s="55"/>
+      <c r="S223" s="55"/>
+      <c r="T223" s="55"/>
+      <c r="U223" s="55"/>
+      <c r="V223" s="55"/>
+      <c r="W223" s="56"/>
+      <c r="X223" s="104"/>
+    </row>
+    <row r="224" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A224" s="56"/>
+      <c r="B224" s="54"/>
+      <c r="C224" s="55"/>
+      <c r="D224" s="55"/>
+      <c r="E224" s="55"/>
+      <c r="F224" s="55"/>
+      <c r="G224" s="55"/>
+      <c r="H224" s="55"/>
+      <c r="I224" s="55"/>
+      <c r="J224" s="55"/>
+      <c r="K224" s="55"/>
+      <c r="L224" s="55"/>
+      <c r="M224" s="55"/>
+      <c r="N224" s="55"/>
+      <c r="O224" s="55"/>
+      <c r="P224" s="55"/>
+      <c r="Q224" s="55"/>
+      <c r="R224" s="55"/>
+      <c r="S224" s="55"/>
+      <c r="T224" s="55"/>
+      <c r="U224" s="55"/>
+      <c r="V224" s="55"/>
+      <c r="W224" s="56"/>
+      <c r="X224" s="104"/>
+    </row>
+    <row r="225" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A225" s="56"/>
+      <c r="B225" s="54"/>
+      <c r="C225" s="55"/>
+      <c r="D225" s="55"/>
+      <c r="E225" s="55"/>
+      <c r="F225" s="55"/>
+      <c r="G225" s="55"/>
+      <c r="H225" s="55"/>
+      <c r="I225" s="55"/>
+      <c r="J225" s="55"/>
+      <c r="K225" s="55"/>
+      <c r="L225" s="55"/>
+      <c r="M225" s="55"/>
+      <c r="N225" s="55"/>
+      <c r="O225" s="55"/>
+      <c r="P225" s="55"/>
+      <c r="Q225" s="55"/>
+      <c r="R225" s="55"/>
+      <c r="S225" s="55"/>
+      <c r="T225" s="55"/>
+      <c r="U225" s="55"/>
+      <c r="V225" s="55"/>
+      <c r="W225" s="56"/>
+      <c r="X225" s="104"/>
+    </row>
+    <row r="226" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A226" s="56"/>
+      <c r="B226" s="54"/>
+      <c r="C226" s="55"/>
+      <c r="D226" s="55"/>
+      <c r="E226" s="55"/>
+      <c r="F226" s="55"/>
+      <c r="G226" s="55"/>
+      <c r="H226" s="55"/>
+      <c r="I226" s="55"/>
+      <c r="J226" s="55"/>
+      <c r="K226" s="55"/>
+      <c r="L226" s="55"/>
+      <c r="M226" s="55"/>
+      <c r="N226" s="55"/>
+      <c r="O226" s="55"/>
+      <c r="P226" s="55"/>
+      <c r="Q226" s="55"/>
+      <c r="R226" s="55"/>
+      <c r="S226" s="55"/>
+      <c r="T226" s="55"/>
+      <c r="U226" s="55"/>
+      <c r="V226" s="55"/>
+      <c r="W226" s="56"/>
+      <c r="X226" s="104"/>
+    </row>
+    <row r="227" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A227" s="56"/>
+      <c r="B227" s="54"/>
+      <c r="C227" s="55"/>
+      <c r="D227" s="55"/>
+      <c r="E227" s="55"/>
+      <c r="F227" s="55"/>
+      <c r="G227" s="55"/>
+      <c r="H227" s="55"/>
+      <c r="I227" s="55"/>
+      <c r="J227" s="55"/>
+      <c r="K227" s="55"/>
+      <c r="L227" s="55"/>
+      <c r="M227" s="55"/>
+      <c r="N227" s="55"/>
+      <c r="O227" s="55"/>
+      <c r="P227" s="55"/>
+      <c r="Q227" s="55"/>
+      <c r="R227" s="55"/>
+      <c r="S227" s="55"/>
+      <c r="T227" s="55"/>
+      <c r="U227" s="55"/>
+      <c r="V227" s="55"/>
+      <c r="W227" s="56"/>
+      <c r="X227" s="104"/>
+    </row>
+    <row r="228" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A228" s="56"/>
+      <c r="B228" s="54"/>
+      <c r="C228" s="55"/>
+      <c r="D228" s="55"/>
+      <c r="E228" s="55"/>
+      <c r="F228" s="55"/>
+      <c r="G228" s="55"/>
+      <c r="H228" s="55"/>
+      <c r="I228" s="55"/>
+      <c r="J228" s="55"/>
+      <c r="K228" s="55"/>
+      <c r="L228" s="55"/>
+      <c r="M228" s="55"/>
+      <c r="N228" s="55"/>
+      <c r="O228" s="55"/>
+      <c r="P228" s="55"/>
+      <c r="Q228" s="55"/>
+      <c r="R228" s="55"/>
+      <c r="S228" s="55"/>
+      <c r="T228" s="55"/>
+      <c r="U228" s="55"/>
+      <c r="V228" s="55"/>
+      <c r="W228" s="56"/>
+      <c r="X228" s="104"/>
+    </row>
+    <row r="229" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A229" s="56"/>
+      <c r="B229" s="54"/>
+      <c r="C229" s="55"/>
+      <c r="D229" s="55"/>
+      <c r="E229" s="55"/>
+      <c r="F229" s="55"/>
+      <c r="G229" s="55"/>
+      <c r="H229" s="55"/>
+      <c r="I229" s="55"/>
+      <c r="J229" s="55"/>
+      <c r="K229" s="55"/>
+      <c r="L229" s="55"/>
+      <c r="M229" s="55"/>
+      <c r="N229" s="55"/>
+      <c r="O229" s="55"/>
+      <c r="P229" s="55"/>
+      <c r="Q229" s="55"/>
+      <c r="R229" s="55"/>
+      <c r="S229" s="55"/>
+      <c r="T229" s="55"/>
+      <c r="U229" s="55"/>
+      <c r="V229" s="55"/>
+      <c r="W229" s="56"/>
+      <c r="X229" s="104"/>
+    </row>
+    <row r="230" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A230" s="56"/>
+      <c r="B230" s="54"/>
+      <c r="C230" s="55"/>
+      <c r="D230" s="55"/>
+      <c r="E230" s="55"/>
+      <c r="F230" s="55"/>
+      <c r="G230" s="55"/>
+      <c r="H230" s="55"/>
+      <c r="I230" s="55"/>
+      <c r="J230" s="55"/>
+      <c r="K230" s="55"/>
+      <c r="L230" s="55"/>
+      <c r="M230" s="55"/>
+      <c r="N230" s="55"/>
+      <c r="O230" s="55"/>
+      <c r="P230" s="55"/>
+      <c r="Q230" s="55"/>
+      <c r="R230" s="55"/>
+      <c r="S230" s="55"/>
+      <c r="T230" s="55"/>
+      <c r="U230" s="55"/>
+      <c r="V230" s="55"/>
+      <c r="W230" s="56"/>
+      <c r="X230" s="104"/>
+    </row>
+    <row r="231" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A231" s="56"/>
+      <c r="B231" s="54"/>
+      <c r="C231" s="55"/>
+      <c r="D231" s="55"/>
+      <c r="E231" s="55"/>
+      <c r="F231" s="55"/>
+      <c r="G231" s="55"/>
+      <c r="H231" s="55"/>
+      <c r="I231" s="55"/>
+      <c r="J231" s="55"/>
+      <c r="K231" s="55"/>
+      <c r="L231" s="55"/>
+      <c r="M231" s="55"/>
+      <c r="N231" s="55"/>
+      <c r="O231" s="55"/>
+      <c r="P231" s="55"/>
+      <c r="Q231" s="55"/>
+      <c r="R231" s="55"/>
+      <c r="S231" s="55"/>
+      <c r="T231" s="55"/>
+      <c r="U231" s="55"/>
+      <c r="V231" s="55"/>
+      <c r="W231" s="56"/>
+      <c r="X231" s="104"/>
+    </row>
+    <row r="232" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A232" s="56"/>
+      <c r="B232" s="54"/>
+      <c r="C232" s="55"/>
+      <c r="D232" s="55"/>
+      <c r="E232" s="55"/>
+      <c r="F232" s="55"/>
+      <c r="G232" s="55"/>
+      <c r="H232" s="55"/>
+      <c r="I232" s="55"/>
+      <c r="J232" s="55"/>
+      <c r="K232" s="55"/>
+      <c r="L232" s="55"/>
+      <c r="M232" s="55"/>
+      <c r="N232" s="55"/>
+      <c r="O232" s="55"/>
+      <c r="P232" s="55"/>
+      <c r="Q232" s="55"/>
+      <c r="R232" s="55"/>
+      <c r="S232" s="55"/>
+      <c r="T232" s="55"/>
+      <c r="U232" s="55"/>
+      <c r="V232" s="55"/>
+      <c r="W232" s="56"/>
+      <c r="X232" s="104"/>
+    </row>
+    <row r="233" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A233" s="56"/>
+      <c r="B233" s="54"/>
+      <c r="C233" s="55"/>
+      <c r="D233" s="55"/>
+      <c r="E233" s="55"/>
+      <c r="F233" s="55"/>
+      <c r="G233" s="55"/>
+      <c r="H233" s="55"/>
+      <c r="I233" s="55"/>
+      <c r="J233" s="55"/>
+      <c r="K233" s="55"/>
+      <c r="L233" s="55"/>
+      <c r="M233" s="55"/>
+      <c r="N233" s="55"/>
+      <c r="O233" s="55"/>
+      <c r="P233" s="55"/>
+      <c r="Q233" s="55"/>
+      <c r="R233" s="55"/>
+      <c r="S233" s="55"/>
+      <c r="T233" s="55"/>
+      <c r="U233" s="55"/>
+      <c r="V233" s="55"/>
+      <c r="W233" s="56"/>
+      <c r="X233" s="104"/>
+    </row>
+    <row r="234" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A234" s="56"/>
+      <c r="B234" s="54"/>
+      <c r="C234" s="55"/>
+      <c r="D234" s="55"/>
+      <c r="E234" s="55"/>
+      <c r="F234" s="55"/>
+      <c r="G234" s="55"/>
+      <c r="H234" s="55"/>
+      <c r="I234" s="55"/>
+      <c r="J234" s="55"/>
+      <c r="K234" s="55"/>
+      <c r="L234" s="55"/>
+      <c r="M234" s="55"/>
+      <c r="N234" s="55"/>
+      <c r="O234" s="55"/>
+      <c r="P234" s="55"/>
+      <c r="Q234" s="55"/>
+      <c r="R234" s="55"/>
+      <c r="S234" s="55"/>
+      <c r="T234" s="55"/>
+      <c r="U234" s="55"/>
+      <c r="V234" s="55"/>
+      <c r="W234" s="56"/>
+      <c r="X234" s="104"/>
+    </row>
+    <row r="235" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A235" s="56"/>
+      <c r="B235" s="54"/>
+      <c r="C235" s="55"/>
+      <c r="D235" s="55"/>
+      <c r="E235" s="55"/>
+      <c r="F235" s="55"/>
+      <c r="G235" s="55"/>
+      <c r="H235" s="55"/>
+      <c r="I235" s="55"/>
+      <c r="J235" s="55"/>
+      <c r="K235" s="55"/>
+      <c r="L235" s="55"/>
+      <c r="M235" s="55"/>
+      <c r="N235" s="55"/>
+      <c r="O235" s="55"/>
+      <c r="P235" s="55"/>
+      <c r="Q235" s="55"/>
+      <c r="R235" s="55"/>
+      <c r="S235" s="55"/>
+      <c r="T235" s="55"/>
+      <c r="U235" s="55"/>
+      <c r="V235" s="55"/>
+      <c r="W235" s="56"/>
+      <c r="X235" s="104"/>
+    </row>
+    <row r="236" spans="1:24" s="69" customFormat="1" ht="42.75" customHeight="1">
+      <c r="A236" s="56"/>
+      <c r="B236" s="56"/>
+      <c r="C236" s="124"/>
+      <c r="D236" s="124"/>
+      <c r="E236" s="124"/>
+      <c r="F236" s="124"/>
+      <c r="G236" s="124"/>
+      <c r="H236" s="124"/>
+      <c r="I236" s="124"/>
+      <c r="J236" s="124"/>
+      <c r="K236" s="124"/>
+      <c r="L236" s="124"/>
+      <c r="M236" s="124"/>
+      <c r="N236" s="124"/>
+      <c r="O236" s="124"/>
+      <c r="P236" s="124"/>
+      <c r="Q236" s="124"/>
+      <c r="R236" s="124"/>
+      <c r="S236" s="124"/>
+      <c r="T236" s="124"/>
+      <c r="U236" s="124"/>
+      <c r="V236" s="124"/>
+      <c r="W236" s="56"/>
+      <c r="X236" s="104"/>
+    </row>
+    <row r="237" spans="1:24" s="69" customFormat="1" ht="56.25" customHeight="1">
+      <c r="A237" s="56"/>
+      <c r="B237" s="56"/>
+      <c r="C237" s="124"/>
+      <c r="D237" s="124"/>
+      <c r="E237" s="124"/>
+      <c r="F237" s="124"/>
+      <c r="G237" s="124"/>
+      <c r="H237" s="124"/>
+      <c r="I237" s="124"/>
+      <c r="J237" s="124"/>
+      <c r="K237" s="124"/>
+      <c r="L237" s="124"/>
+      <c r="M237" s="124"/>
+      <c r="N237" s="124"/>
+      <c r="O237" s="124"/>
+      <c r="P237" s="124"/>
+      <c r="Q237" s="124"/>
+      <c r="R237" s="124"/>
+      <c r="S237" s="124"/>
+      <c r="T237" s="124"/>
+      <c r="U237" s="124"/>
+      <c r="V237" s="124"/>
+      <c r="W237" s="56"/>
+      <c r="X237" s="104"/>
+    </row>
+    <row r="238" spans="1:24" s="69" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A238" s="56"/>
+      <c r="B238" s="56"/>
+      <c r="C238" s="124"/>
+      <c r="D238" s="124"/>
+      <c r="E238" s="124"/>
+      <c r="F238" s="124"/>
+      <c r="G238" s="124"/>
+      <c r="H238" s="124"/>
+      <c r="I238" s="124"/>
+      <c r="J238" s="124"/>
+      <c r="K238" s="124"/>
+      <c r="L238" s="124"/>
+      <c r="M238" s="124"/>
+      <c r="N238" s="124"/>
+      <c r="O238" s="124"/>
+      <c r="P238" s="124"/>
+      <c r="Q238" s="124"/>
+      <c r="R238" s="124"/>
+      <c r="S238" s="124"/>
+      <c r="T238" s="124"/>
+      <c r="U238" s="124"/>
+      <c r="V238" s="124"/>
+      <c r="W238" s="56"/>
+      <c r="X238" s="104"/>
+    </row>
+    <row r="239" spans="1:24" s="69" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A239" s="56"/>
+      <c r="B239" s="56"/>
+      <c r="C239" s="124"/>
+      <c r="D239" s="124"/>
+      <c r="E239" s="124"/>
+      <c r="F239" s="124"/>
+      <c r="G239" s="124"/>
+      <c r="H239" s="124"/>
+      <c r="I239" s="124"/>
+      <c r="J239" s="124"/>
+      <c r="K239" s="124"/>
+      <c r="L239" s="124"/>
+      <c r="M239" s="124"/>
+      <c r="N239" s="124"/>
+      <c r="O239" s="124"/>
+      <c r="P239" s="124"/>
+      <c r="Q239" s="124"/>
+      <c r="R239" s="124"/>
+      <c r="S239" s="124"/>
+      <c r="T239" s="124"/>
+      <c r="U239" s="124"/>
+      <c r="V239" s="124"/>
+      <c r="W239" s="56"/>
+      <c r="X239" s="104"/>
+    </row>
+    <row r="240" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A240" s="56"/>
+      <c r="B240" s="56"/>
+      <c r="C240" s="124"/>
+      <c r="D240" s="124"/>
+      <c r="E240" s="124"/>
+      <c r="F240" s="124"/>
+      <c r="G240" s="124"/>
+      <c r="H240" s="124"/>
+      <c r="I240" s="124"/>
+      <c r="J240" s="124"/>
+      <c r="K240" s="124"/>
+      <c r="L240" s="124"/>
+      <c r="M240" s="124"/>
+      <c r="N240" s="124"/>
+      <c r="O240" s="124"/>
+      <c r="P240" s="124"/>
+      <c r="Q240" s="124"/>
+      <c r="R240" s="124"/>
+      <c r="S240" s="124"/>
+      <c r="T240" s="124"/>
+      <c r="U240" s="124"/>
+      <c r="V240" s="124"/>
+      <c r="W240" s="56"/>
+      <c r="X240" s="104"/>
+    </row>
+    <row r="241" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="C241" s="124"/>
+      <c r="D241" s="124"/>
+      <c r="E241" s="124"/>
+      <c r="F241" s="124"/>
+      <c r="G241" s="124"/>
+      <c r="H241" s="124"/>
+      <c r="I241" s="124"/>
+      <c r="J241" s="124"/>
+      <c r="K241" s="124"/>
+      <c r="L241" s="124"/>
+      <c r="M241" s="124"/>
+      <c r="N241" s="124"/>
+      <c r="O241" s="124"/>
+      <c r="P241" s="124"/>
+      <c r="Q241" s="124"/>
+      <c r="R241" s="124"/>
+      <c r="S241" s="124"/>
+      <c r="T241" s="124"/>
+      <c r="U241" s="124"/>
+      <c r="V241" s="124"/>
+      <c r="W241" s="56"/>
+      <c r="X241" s="104"/>
+    </row>
+    <row r="242" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="C242" s="124"/>
+      <c r="D242" s="124"/>
+      <c r="E242" s="124"/>
+      <c r="F242" s="124"/>
+      <c r="G242" s="124"/>
+      <c r="H242" s="124"/>
+      <c r="I242" s="124"/>
+      <c r="J242" s="124"/>
+      <c r="K242" s="124"/>
+      <c r="L242" s="124"/>
+      <c r="M242" s="124"/>
+      <c r="N242" s="124"/>
+      <c r="O242" s="124"/>
+      <c r="P242" s="124"/>
+      <c r="Q242" s="124"/>
+      <c r="R242" s="124"/>
+      <c r="S242" s="124"/>
+      <c r="T242" s="124"/>
+      <c r="U242" s="124"/>
+      <c r="V242" s="124"/>
+      <c r="W242" s="56"/>
+      <c r="X242" s="104"/>
+    </row>
+    <row r="243" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="C243" s="124"/>
+      <c r="D243" s="124"/>
+      <c r="E243" s="124"/>
+      <c r="F243" s="124"/>
+      <c r="G243" s="124"/>
+      <c r="H243" s="124"/>
+      <c r="I243" s="124"/>
+      <c r="J243" s="124"/>
+      <c r="K243" s="124"/>
+      <c r="L243" s="124"/>
+      <c r="M243" s="124"/>
+      <c r="N243" s="124"/>
+      <c r="O243" s="124"/>
+      <c r="P243" s="124"/>
+      <c r="Q243" s="124"/>
+      <c r="R243" s="124"/>
+      <c r="S243" s="124"/>
+      <c r="T243" s="124"/>
+      <c r="U243" s="124"/>
+      <c r="V243" s="124"/>
+      <c r="W243" s="56"/>
+      <c r="X243" s="104"/>
+    </row>
+    <row r="244" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A244" s="56"/>
+      <c r="B244" s="56"/>
+      <c r="C244" s="124"/>
+      <c r="D244" s="124"/>
+      <c r="E244" s="124"/>
+      <c r="F244" s="124"/>
+      <c r="G244" s="124"/>
+      <c r="H244" s="124"/>
+      <c r="I244" s="124"/>
+      <c r="J244" s="124"/>
+      <c r="K244" s="124"/>
+      <c r="L244" s="124"/>
+      <c r="M244" s="124"/>
+      <c r="N244" s="124"/>
+      <c r="O244" s="124"/>
+      <c r="P244" s="124"/>
+      <c r="Q244" s="124"/>
+      <c r="R244" s="124"/>
+      <c r="S244" s="124"/>
+      <c r="T244" s="124"/>
+      <c r="U244" s="124"/>
+      <c r="V244" s="124"/>
+      <c r="W244" s="56"/>
+      <c r="X244" s="104"/>
+    </row>
+    <row r="245" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A245" s="56"/>
+      <c r="B245" s="56"/>
+      <c r="C245" s="124"/>
+      <c r="D245" s="124"/>
+      <c r="E245" s="124"/>
+      <c r="F245" s="124"/>
+      <c r="G245" s="124"/>
+      <c r="H245" s="124"/>
+      <c r="I245" s="124"/>
+      <c r="J245" s="124"/>
+      <c r="K245" s="124"/>
+      <c r="L245" s="124"/>
+      <c r="M245" s="124"/>
+      <c r="N245" s="124"/>
+      <c r="O245" s="124"/>
+      <c r="P245" s="124"/>
+      <c r="Q245" s="124"/>
+      <c r="R245" s="124"/>
+      <c r="S245" s="124"/>
+      <c r="T245" s="124"/>
+      <c r="U245" s="124"/>
+      <c r="V245" s="124"/>
+      <c r="W245" s="56"/>
+    </row>
+    <row r="246" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A246" s="56"/>
+      <c r="B246" s="56"/>
+      <c r="C246" s="124"/>
+      <c r="D246" s="124"/>
+      <c r="E246" s="124"/>
+      <c r="F246" s="124"/>
+      <c r="G246" s="124"/>
+      <c r="H246" s="124"/>
+      <c r="I246" s="124"/>
+      <c r="J246" s="124"/>
+      <c r="K246" s="124"/>
+      <c r="L246" s="124"/>
+      <c r="M246" s="124"/>
+      <c r="N246" s="124"/>
+      <c r="O246" s="124"/>
+      <c r="P246" s="124"/>
+      <c r="Q246" s="124"/>
+      <c r="R246" s="124"/>
+      <c r="S246" s="124"/>
+      <c r="T246" s="124"/>
+      <c r="U246" s="124"/>
+      <c r="V246" s="124"/>
+      <c r="W246" s="56"/>
+      <c r="X246" s="104"/>
+    </row>
+    <row r="247" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A247" s="56"/>
+      <c r="B247" s="56"/>
+      <c r="C247" s="124"/>
+      <c r="D247" s="124"/>
+      <c r="E247" s="124"/>
+      <c r="F247" s="124"/>
+      <c r="G247" s="124"/>
+      <c r="H247" s="124"/>
+      <c r="I247" s="124"/>
+      <c r="J247" s="124"/>
+      <c r="K247" s="124"/>
+      <c r="L247" s="124"/>
+      <c r="M247" s="124"/>
+      <c r="N247" s="124"/>
+      <c r="O247" s="124"/>
+      <c r="P247" s="124"/>
+      <c r="Q247" s="124"/>
+      <c r="R247" s="124"/>
+      <c r="S247" s="124"/>
+      <c r="T247" s="124"/>
+      <c r="U247" s="124"/>
+      <c r="V247" s="124"/>
+      <c r="W247" s="56"/>
+      <c r="X247" s="104"/>
+    </row>
+    <row r="248" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A248" s="56"/>
+      <c r="B248" s="56"/>
+      <c r="C248" s="124"/>
+      <c r="D248" s="124"/>
+      <c r="E248" s="124"/>
+      <c r="F248" s="124"/>
+      <c r="G248" s="124"/>
+      <c r="H248" s="124"/>
+      <c r="I248" s="124"/>
+      <c r="J248" s="124"/>
+      <c r="K248" s="124"/>
+      <c r="L248" s="124"/>
+      <c r="M248" s="124"/>
+      <c r="N248" s="124"/>
+      <c r="O248" s="124"/>
+      <c r="P248" s="124"/>
+      <c r="Q248" s="124"/>
+      <c r="R248" s="124"/>
+      <c r="S248" s="124"/>
+      <c r="T248" s="124"/>
+      <c r="U248" s="124"/>
+      <c r="V248" s="124"/>
+      <c r="W248" s="56"/>
+      <c r="X248" s="104"/>
+    </row>
+    <row r="249" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A249" s="56"/>
+      <c r="B249" s="56"/>
+      <c r="C249" s="124"/>
+      <c r="D249" s="124"/>
+      <c r="E249" s="124"/>
+      <c r="F249" s="124"/>
+      <c r="G249" s="124"/>
+      <c r="H249" s="124"/>
+      <c r="I249" s="124"/>
+      <c r="J249" s="124"/>
+      <c r="K249" s="124"/>
+      <c r="L249" s="124"/>
+      <c r="M249" s="124"/>
+      <c r="N249" s="124"/>
+      <c r="O249" s="124"/>
+      <c r="P249" s="124"/>
+      <c r="Q249" s="124"/>
+      <c r="R249" s="124"/>
+      <c r="S249" s="124"/>
+      <c r="T249" s="124"/>
+      <c r="U249" s="124"/>
+      <c r="V249" s="124"/>
+      <c r="W249" s="56"/>
+      <c r="X249" s="104"/>
+    </row>
+    <row r="250" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A250" s="56"/>
+      <c r="B250" s="56"/>
+      <c r="C250" s="124"/>
+      <c r="D250" s="124"/>
+      <c r="E250" s="124"/>
+      <c r="F250" s="124"/>
+      <c r="G250" s="124"/>
+      <c r="H250" s="124"/>
+      <c r="I250" s="124"/>
+      <c r="J250" s="124"/>
+      <c r="K250" s="124"/>
+      <c r="L250" s="124"/>
+      <c r="M250" s="124"/>
+      <c r="N250" s="124"/>
+      <c r="O250" s="124"/>
+      <c r="P250" s="124"/>
+      <c r="Q250" s="124"/>
+      <c r="R250" s="124"/>
+      <c r="S250" s="124"/>
+      <c r="T250" s="124"/>
+      <c r="U250" s="124"/>
+      <c r="V250" s="124"/>
+      <c r="W250" s="56"/>
+      <c r="X250" s="104"/>
+    </row>
+    <row r="251" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="C251" s="124"/>
+      <c r="D251" s="124"/>
+      <c r="E251" s="124"/>
+      <c r="F251" s="124"/>
+      <c r="G251" s="124"/>
+      <c r="H251" s="124"/>
+      <c r="I251" s="124"/>
+      <c r="J251" s="124"/>
+      <c r="K251" s="124"/>
+      <c r="L251" s="124"/>
+      <c r="M251" s="124"/>
+      <c r="N251" s="124"/>
+      <c r="O251" s="124"/>
+      <c r="P251" s="124"/>
+      <c r="Q251" s="124"/>
+      <c r="R251" s="124"/>
+      <c r="S251" s="124"/>
+      <c r="T251" s="124"/>
+      <c r="U251" s="124"/>
+      <c r="V251" s="124"/>
+      <c r="W251" s="56"/>
+      <c r="X251" s="104"/>
+    </row>
+    <row r="252" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="C252" s="124"/>
+      <c r="D252" s="124"/>
+      <c r="E252" s="124"/>
+      <c r="F252" s="124"/>
+      <c r="G252" s="124"/>
+      <c r="H252" s="124"/>
+      <c r="I252" s="124"/>
+      <c r="J252" s="124"/>
+      <c r="K252" s="124"/>
+      <c r="L252" s="124"/>
+      <c r="M252" s="124"/>
+      <c r="N252" s="124"/>
+      <c r="O252" s="124"/>
+      <c r="P252" s="124"/>
+      <c r="Q252" s="124"/>
+      <c r="R252" s="124"/>
+      <c r="S252" s="124"/>
+      <c r="T252" s="124"/>
+      <c r="U252" s="124"/>
+      <c r="V252" s="124"/>
+      <c r="W252" s="56"/>
+      <c r="X252" s="104"/>
+    </row>
+    <row r="253" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="C253" s="124"/>
+      <c r="D253" s="124"/>
+      <c r="E253" s="124"/>
+      <c r="F253" s="124"/>
+      <c r="G253" s="124"/>
+      <c r="H253" s="124"/>
+      <c r="I253" s="124"/>
+      <c r="J253" s="124"/>
+      <c r="K253" s="124"/>
+      <c r="L253" s="124"/>
+      <c r="M253" s="124"/>
+      <c r="N253" s="124"/>
+      <c r="O253" s="124"/>
+      <c r="P253" s="124"/>
+      <c r="Q253" s="124"/>
+      <c r="R253" s="124"/>
+      <c r="S253" s="124"/>
+      <c r="T253" s="124"/>
+      <c r="U253" s="124"/>
+      <c r="V253" s="124"/>
+      <c r="W253" s="56"/>
+    </row>
+    <row r="254" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="C254" s="124"/>
+      <c r="D254" s="124"/>
+      <c r="E254" s="124"/>
+      <c r="F254" s="124"/>
+      <c r="G254" s="124"/>
+      <c r="H254" s="124"/>
+      <c r="I254" s="124"/>
+      <c r="J254" s="124"/>
+      <c r="K254" s="124"/>
+      <c r="L254" s="124"/>
+      <c r="M254" s="124"/>
+      <c r="N254" s="124"/>
+      <c r="O254" s="124"/>
+      <c r="P254" s="124"/>
+      <c r="Q254" s="124"/>
+      <c r="R254" s="124"/>
+      <c r="S254" s="124"/>
+      <c r="T254" s="124"/>
+      <c r="U254" s="124"/>
+      <c r="V254" s="124"/>
+      <c r="W254" s="56"/>
+    </row>
+    <row r="255" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="C255" s="124"/>
+      <c r="D255" s="124"/>
+      <c r="E255" s="124"/>
+      <c r="F255" s="124"/>
+      <c r="G255" s="124"/>
+      <c r="H255" s="124"/>
+      <c r="I255" s="124"/>
+      <c r="J255" s="124"/>
+      <c r="K255" s="124"/>
+      <c r="L255" s="124"/>
+      <c r="M255" s="124"/>
+      <c r="N255" s="124"/>
+      <c r="O255" s="124"/>
+      <c r="P255" s="124"/>
+      <c r="Q255" s="124"/>
+      <c r="R255" s="124"/>
+      <c r="S255" s="124"/>
+      <c r="T255" s="124"/>
+      <c r="U255" s="124"/>
+      <c r="V255" s="124"/>
+      <c r="W255" s="56"/>
+    </row>
+    <row r="256" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="C256" s="124"/>
+      <c r="D256" s="124"/>
+      <c r="E256" s="124"/>
+      <c r="F256" s="124"/>
+      <c r="G256" s="124"/>
+      <c r="H256" s="124"/>
+      <c r="I256" s="124"/>
+      <c r="J256" s="124"/>
+      <c r="K256" s="124"/>
+      <c r="L256" s="124"/>
+      <c r="M256" s="124"/>
+      <c r="N256" s="124"/>
+      <c r="O256" s="124"/>
+      <c r="P256" s="124"/>
+      <c r="Q256" s="124"/>
+      <c r="R256" s="124"/>
+      <c r="S256" s="124"/>
+      <c r="T256" s="124"/>
+      <c r="U256" s="124"/>
+      <c r="V256" s="124"/>
+      <c r="W256" s="56"/>
+      <c r="X256" s="104"/>
+    </row>
+    <row r="257" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="C257" s="124"/>
+      <c r="D257" s="124"/>
+      <c r="E257" s="124"/>
+      <c r="F257" s="124"/>
+      <c r="G257" s="124"/>
+      <c r="H257" s="124"/>
+      <c r="I257" s="124"/>
+      <c r="J257" s="124"/>
+      <c r="K257" s="124"/>
+      <c r="L257" s="124"/>
+      <c r="M257" s="124"/>
+      <c r="N257" s="124"/>
+      <c r="O257" s="124"/>
+      <c r="P257" s="124"/>
+      <c r="Q257" s="124"/>
+      <c r="R257" s="124"/>
+      <c r="S257" s="124"/>
+      <c r="T257" s="124"/>
+      <c r="U257" s="124"/>
+      <c r="V257" s="124"/>
+      <c r="W257" s="56"/>
+      <c r="X257" s="104"/>
+    </row>
+    <row r="258" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="C258" s="124"/>
+      <c r="D258" s="124"/>
+      <c r="E258" s="124"/>
+      <c r="F258" s="124"/>
+      <c r="G258" s="124"/>
+      <c r="H258" s="124"/>
+      <c r="I258" s="124"/>
+      <c r="J258" s="124"/>
+      <c r="K258" s="124"/>
+      <c r="L258" s="124"/>
+      <c r="M258" s="124"/>
+      <c r="N258" s="124"/>
+      <c r="O258" s="124"/>
+      <c r="P258" s="124"/>
+      <c r="Q258" s="124"/>
+      <c r="R258" s="124"/>
+      <c r="S258" s="124"/>
+      <c r="T258" s="124"/>
+      <c r="U258" s="124"/>
+      <c r="V258" s="124"/>
+      <c r="W258" s="56"/>
+      <c r="X258" s="104"/>
+    </row>
+    <row r="259" spans="1:24" s="69" customFormat="1" ht="26.25" customHeight="1">
+      <c r="C259" s="124"/>
+      <c r="D259" s="124"/>
+      <c r="E259" s="124"/>
+      <c r="F259" s="124"/>
+      <c r="G259" s="124"/>
+      <c r="H259" s="124"/>
+      <c r="I259" s="124"/>
+      <c r="J259" s="124"/>
+      <c r="K259" s="124"/>
+      <c r="L259" s="124"/>
+      <c r="M259" s="124"/>
+      <c r="N259" s="124"/>
+      <c r="O259" s="124"/>
+      <c r="P259" s="124"/>
+      <c r="Q259" s="124"/>
+      <c r="R259" s="124"/>
+      <c r="S259" s="124"/>
+      <c r="T259" s="124"/>
+      <c r="U259" s="124"/>
+      <c r="V259" s="124"/>
+      <c r="W259" s="56"/>
+      <c r="X259" s="104"/>
+    </row>
+    <row r="260" spans="1:24" ht="18" customHeight="1">
       <c r="A260" s="69"/>
-      <c r="B260" s="72"/>
-[...955 lines deleted...]
-      <c r="W327" s="72"/>
+      <c r="B260" s="69"/>
+    </row>
+    <row r="261" spans="1:24" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="C261" s="124"/>
+      <c r="D261" s="124"/>
+      <c r="E261" s="124"/>
+      <c r="F261" s="124"/>
+      <c r="G261" s="124"/>
+      <c r="H261" s="124"/>
+      <c r="I261" s="124"/>
+      <c r="J261" s="124"/>
+      <c r="K261" s="124"/>
+      <c r="L261" s="124"/>
+      <c r="M261" s="124"/>
+      <c r="N261" s="124"/>
+      <c r="O261" s="124"/>
+      <c r="P261" s="124"/>
+      <c r="Q261" s="124"/>
+      <c r="R261" s="124"/>
+      <c r="S261" s="124"/>
+      <c r="T261" s="124"/>
+      <c r="U261" s="124"/>
+      <c r="V261" s="124"/>
+      <c r="W261" s="56"/>
+    </row>
+    <row r="262" spans="1:24" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="A262" s="56"/>
+      <c r="B262" s="56"/>
+      <c r="C262" s="124"/>
+      <c r="D262" s="124"/>
+      <c r="E262" s="124"/>
+      <c r="F262" s="124"/>
+      <c r="G262" s="124"/>
+      <c r="H262" s="124"/>
+      <c r="I262" s="124"/>
+      <c r="J262" s="124"/>
+      <c r="K262" s="124"/>
+      <c r="L262" s="124"/>
+      <c r="M262" s="124"/>
+      <c r="N262" s="124"/>
+      <c r="O262" s="124"/>
+      <c r="P262" s="124"/>
+      <c r="Q262" s="124"/>
+      <c r="R262" s="124"/>
+      <c r="S262" s="124"/>
+      <c r="T262" s="124"/>
+      <c r="U262" s="124"/>
+      <c r="V262" s="124"/>
+      <c r="W262" s="56"/>
+    </row>
+    <row r="263" spans="1:24" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="A263" s="56"/>
+      <c r="B263" s="56"/>
+      <c r="C263" s="124"/>
+      <c r="D263" s="124"/>
+      <c r="E263" s="124"/>
+      <c r="F263" s="124"/>
+      <c r="G263" s="124"/>
+      <c r="H263" s="124"/>
+      <c r="I263" s="124"/>
+      <c r="J263" s="124"/>
+      <c r="K263" s="124"/>
+      <c r="L263" s="124"/>
+      <c r="M263" s="124"/>
+      <c r="N263" s="124"/>
+      <c r="O263" s="124"/>
+      <c r="P263" s="124"/>
+      <c r="Q263" s="124"/>
+      <c r="R263" s="124"/>
+      <c r="S263" s="124"/>
+      <c r="T263" s="124"/>
+      <c r="U263" s="124"/>
+      <c r="V263" s="124"/>
+      <c r="W263" s="56"/>
+    </row>
+    <row r="264" spans="1:24" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="A264" s="56"/>
+      <c r="B264" s="56"/>
+      <c r="C264" s="124"/>
+      <c r="D264" s="124"/>
+      <c r="E264" s="124"/>
+      <c r="F264" s="124"/>
+      <c r="G264" s="124"/>
+      <c r="H264" s="124"/>
+      <c r="I264" s="124"/>
+      <c r="J264" s="124"/>
+      <c r="K264" s="124"/>
+      <c r="L264" s="124"/>
+      <c r="M264" s="124"/>
+      <c r="N264" s="124"/>
+      <c r="O264" s="124"/>
+      <c r="P264" s="124"/>
+      <c r="Q264" s="124"/>
+      <c r="R264" s="124"/>
+      <c r="S264" s="124"/>
+      <c r="T264" s="124"/>
+      <c r="U264" s="124"/>
+      <c r="V264" s="124"/>
+      <c r="W264" s="56"/>
+    </row>
+    <row r="265" spans="1:24" s="69" customFormat="1" ht="44.25" customHeight="1">
+      <c r="A265" s="56"/>
+      <c r="B265" s="56"/>
+      <c r="C265" s="124"/>
+      <c r="D265" s="124"/>
+      <c r="E265" s="124"/>
+      <c r="F265" s="124"/>
+      <c r="G265" s="124"/>
+      <c r="H265" s="124"/>
+      <c r="I265" s="124"/>
+      <c r="J265" s="124"/>
+      <c r="K265" s="124"/>
+      <c r="L265" s="124"/>
+      <c r="M265" s="124"/>
+      <c r="N265" s="124"/>
+      <c r="O265" s="124"/>
+      <c r="P265" s="124"/>
+      <c r="Q265" s="124"/>
+      <c r="R265" s="124"/>
+      <c r="S265" s="124"/>
+      <c r="T265" s="124"/>
+      <c r="U265" s="124"/>
+      <c r="V265" s="124"/>
+      <c r="W265" s="56"/>
+    </row>
+    <row r="266" spans="1:24" s="69" customFormat="1" ht="44.25" customHeight="1">
+      <c r="A266" s="56"/>
+      <c r="B266" s="56"/>
+      <c r="C266" s="124"/>
+      <c r="D266" s="124"/>
+      <c r="E266" s="124"/>
+      <c r="F266" s="124"/>
+      <c r="G266" s="124"/>
+      <c r="H266" s="124"/>
+      <c r="I266" s="124"/>
+      <c r="J266" s="124"/>
+      <c r="K266" s="124"/>
+      <c r="L266" s="124"/>
+      <c r="M266" s="124"/>
+      <c r="N266" s="124"/>
+      <c r="O266" s="124"/>
+      <c r="P266" s="124"/>
+      <c r="Q266" s="124"/>
+      <c r="R266" s="124"/>
+      <c r="S266" s="124"/>
+      <c r="T266" s="124"/>
+      <c r="U266" s="124"/>
+      <c r="V266" s="124"/>
+      <c r="W266" s="56"/>
+    </row>
+    <row r="267" spans="1:24" s="69" customFormat="1" ht="44.25" customHeight="1">
+      <c r="A267" s="56"/>
+      <c r="B267" s="56"/>
+      <c r="C267" s="124"/>
+      <c r="D267" s="124"/>
+      <c r="E267" s="124"/>
+      <c r="F267" s="124"/>
+      <c r="G267" s="124"/>
+      <c r="H267" s="124"/>
+      <c r="I267" s="124"/>
+      <c r="J267" s="124"/>
+      <c r="K267" s="124"/>
+      <c r="L267" s="124"/>
+      <c r="M267" s="124"/>
+      <c r="N267" s="124"/>
+      <c r="O267" s="124"/>
+      <c r="P267" s="124"/>
+      <c r="Q267" s="124"/>
+      <c r="R267" s="124"/>
+      <c r="S267" s="124"/>
+      <c r="T267" s="124"/>
+      <c r="U267" s="124"/>
+      <c r="V267" s="124"/>
+      <c r="W267" s="56"/>
+    </row>
+    <row r="268" spans="1:24" s="69" customFormat="1" ht="44.25" customHeight="1">
+      <c r="A268" s="56"/>
+      <c r="B268" s="56"/>
+      <c r="C268" s="124"/>
+      <c r="D268" s="124"/>
+      <c r="E268" s="124"/>
+      <c r="F268" s="124"/>
+      <c r="G268" s="124"/>
+      <c r="H268" s="124"/>
+      <c r="I268" s="124"/>
+      <c r="J268" s="124"/>
+      <c r="K268" s="124"/>
+      <c r="L268" s="124"/>
+      <c r="M268" s="124"/>
+      <c r="N268" s="124"/>
+      <c r="O268" s="124"/>
+      <c r="P268" s="124"/>
+      <c r="Q268" s="124"/>
+      <c r="R268" s="124"/>
+      <c r="S268" s="124"/>
+      <c r="T268" s="124"/>
+      <c r="U268" s="124"/>
+      <c r="V268" s="124"/>
+      <c r="W268" s="56"/>
+    </row>
+    <row r="269" spans="1:24" s="69" customFormat="1" ht="44.25" customHeight="1">
+      <c r="A269" s="56"/>
+      <c r="B269" s="56"/>
+      <c r="C269" s="124"/>
+      <c r="D269" s="124"/>
+      <c r="E269" s="124"/>
+      <c r="F269" s="124"/>
+      <c r="G269" s="124"/>
+      <c r="H269" s="124"/>
+      <c r="I269" s="124"/>
+      <c r="J269" s="124"/>
+      <c r="K269" s="124"/>
+      <c r="L269" s="124"/>
+      <c r="M269" s="124"/>
+      <c r="N269" s="124"/>
+      <c r="O269" s="124"/>
+      <c r="P269" s="124"/>
+      <c r="Q269" s="124"/>
+      <c r="R269" s="124"/>
+      <c r="S269" s="124"/>
+      <c r="T269" s="124"/>
+      <c r="U269" s="124"/>
+      <c r="V269" s="124"/>
+      <c r="W269" s="56"/>
+    </row>
+    <row r="270" spans="1:24" s="69" customFormat="1" ht="41.25" customHeight="1">
+      <c r="A270" s="56"/>
+      <c r="B270" s="56"/>
+      <c r="C270" s="124"/>
+      <c r="D270" s="124"/>
+      <c r="E270" s="124"/>
+      <c r="F270" s="124"/>
+      <c r="G270" s="124"/>
+      <c r="H270" s="124"/>
+      <c r="I270" s="124"/>
+      <c r="J270" s="124"/>
+      <c r="K270" s="124"/>
+      <c r="L270" s="124"/>
+      <c r="M270" s="124"/>
+      <c r="N270" s="124"/>
+      <c r="O270" s="124"/>
+      <c r="P270" s="124"/>
+      <c r="Q270" s="124"/>
+      <c r="R270" s="124"/>
+      <c r="S270" s="124"/>
+      <c r="T270" s="124"/>
+      <c r="U270" s="124"/>
+      <c r="V270" s="124"/>
+      <c r="W270" s="56"/>
+    </row>
+    <row r="271" spans="1:24" ht="41.25" customHeight="1">
+      <c r="X271" s="104"/>
+    </row>
+    <row r="272" spans="1:24" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="A272" s="56"/>
+      <c r="B272" s="56"/>
+      <c r="C272" s="124"/>
+      <c r="D272" s="124"/>
+      <c r="E272" s="124"/>
+      <c r="F272" s="124"/>
+      <c r="G272" s="124"/>
+      <c r="H272" s="124"/>
+      <c r="I272" s="124"/>
+      <c r="J272" s="124"/>
+      <c r="K272" s="124"/>
+      <c r="L272" s="124"/>
+      <c r="M272" s="124"/>
+      <c r="N272" s="124"/>
+      <c r="O272" s="124"/>
+      <c r="P272" s="124"/>
+      <c r="Q272" s="124"/>
+      <c r="R272" s="124"/>
+      <c r="S272" s="124"/>
+      <c r="T272" s="124"/>
+      <c r="U272" s="124"/>
+      <c r="V272" s="124"/>
+      <c r="W272" s="56"/>
+    </row>
+    <row r="273" spans="1:23" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="A273" s="56"/>
+      <c r="B273" s="56"/>
+      <c r="C273" s="124"/>
+      <c r="D273" s="124"/>
+      <c r="E273" s="124"/>
+      <c r="F273" s="124"/>
+      <c r="G273" s="124"/>
+      <c r="H273" s="124"/>
+      <c r="I273" s="124"/>
+      <c r="J273" s="124"/>
+      <c r="K273" s="124"/>
+      <c r="L273" s="124"/>
+      <c r="M273" s="124"/>
+      <c r="N273" s="124"/>
+      <c r="O273" s="124"/>
+      <c r="P273" s="124"/>
+      <c r="Q273" s="124"/>
+      <c r="R273" s="124"/>
+      <c r="S273" s="124"/>
+      <c r="T273" s="124"/>
+      <c r="U273" s="124"/>
+      <c r="V273" s="124"/>
+      <c r="W273" s="56"/>
+    </row>
+    <row r="274" spans="1:23" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="A274" s="56"/>
+      <c r="B274" s="56"/>
+      <c r="C274" s="124"/>
+      <c r="D274" s="124"/>
+      <c r="E274" s="124"/>
+      <c r="F274" s="124"/>
+      <c r="G274" s="124"/>
+      <c r="H274" s="124"/>
+      <c r="I274" s="124"/>
+      <c r="J274" s="124"/>
+      <c r="K274" s="124"/>
+      <c r="L274" s="124"/>
+      <c r="M274" s="124"/>
+      <c r="N274" s="124"/>
+      <c r="O274" s="124"/>
+      <c r="P274" s="124"/>
+      <c r="Q274" s="124"/>
+      <c r="R274" s="124"/>
+      <c r="S274" s="124"/>
+      <c r="T274" s="124"/>
+      <c r="U274" s="124"/>
+      <c r="V274" s="124"/>
+      <c r="W274" s="56"/>
+    </row>
+    <row r="275" spans="1:23" s="69" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A275" s="56"/>
+      <c r="B275" s="56"/>
+      <c r="C275" s="124"/>
+      <c r="D275" s="124"/>
+      <c r="E275" s="124"/>
+      <c r="F275" s="124"/>
+      <c r="G275" s="124"/>
+      <c r="H275" s="124"/>
+      <c r="I275" s="124"/>
+      <c r="J275" s="124"/>
+      <c r="K275" s="124"/>
+      <c r="L275" s="124"/>
+      <c r="M275" s="124"/>
+      <c r="N275" s="124"/>
+      <c r="O275" s="124"/>
+      <c r="P275" s="124"/>
+      <c r="Q275" s="124"/>
+      <c r="R275" s="124"/>
+      <c r="S275" s="124"/>
+      <c r="T275" s="124"/>
+      <c r="U275" s="124"/>
+      <c r="V275" s="124"/>
+      <c r="W275" s="56"/>
+    </row>
+    <row r="276" spans="1:23" ht="27.75" customHeight="1"/>
+    <row r="277" spans="1:23" ht="27.75" customHeight="1"/>
+    <row r="278" spans="1:23" ht="27.75" customHeight="1"/>
+    <row r="279" spans="1:23" ht="28.5" customHeight="1"/>
+    <row r="280" spans="1:23" ht="18" customHeight="1"/>
+    <row r="281" spans="1:23" ht="18" customHeight="1"/>
+    <row r="282" spans="1:23" ht="18" customHeight="1"/>
+    <row r="283" spans="1:23" ht="18" customHeight="1"/>
+    <row r="284" spans="1:23" ht="18" customHeight="1"/>
+    <row r="285" spans="1:23" ht="18" customHeight="1"/>
+    <row r="286" spans="1:23" ht="30.75" customHeight="1"/>
+    <row r="287" spans="1:23" ht="30.75" customHeight="1"/>
+    <row r="288" spans="1:23" ht="30.75" customHeight="1"/>
+    <row r="289" spans="1:23" ht="55.5" customHeight="1"/>
+    <row r="290" spans="1:23" ht="55.5" customHeight="1"/>
+    <row r="291" spans="1:23" ht="6.75" customHeight="1"/>
+    <row r="292" spans="1:23" ht="55.5" customHeight="1"/>
+    <row r="293" spans="1:23" ht="12.75"/>
+    <row r="294" spans="1:23" ht="12.75"/>
+    <row r="295" spans="1:23" ht="18" customHeight="1"/>
+    <row r="296" spans="1:23" ht="18" customHeight="1"/>
+    <row r="297" spans="1:23" s="69" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A297" s="56"/>
+      <c r="B297" s="56"/>
+      <c r="C297" s="124"/>
+      <c r="D297" s="124"/>
+      <c r="E297" s="124"/>
+      <c r="F297" s="124"/>
+      <c r="G297" s="124"/>
+      <c r="H297" s="124"/>
+      <c r="I297" s="124"/>
+      <c r="J297" s="124"/>
+      <c r="K297" s="124"/>
+      <c r="L297" s="124"/>
+      <c r="M297" s="124"/>
+      <c r="N297" s="124"/>
+      <c r="O297" s="124"/>
+      <c r="P297" s="124"/>
+      <c r="Q297" s="124"/>
+      <c r="R297" s="124"/>
+      <c r="S297" s="124"/>
+      <c r="T297" s="124"/>
+      <c r="U297" s="124"/>
+      <c r="V297" s="124"/>
+      <c r="W297" s="56"/>
+    </row>
+    <row r="298" spans="1:23" s="69" customFormat="1" ht="35.25" customHeight="1">
+      <c r="A298" s="56"/>
+      <c r="B298" s="56"/>
+      <c r="C298" s="124"/>
+      <c r="D298" s="124"/>
+      <c r="E298" s="124"/>
+      <c r="F298" s="124"/>
+      <c r="G298" s="124"/>
+      <c r="H298" s="124"/>
+      <c r="I298" s="124"/>
+      <c r="J298" s="124"/>
+      <c r="K298" s="124"/>
+      <c r="L298" s="124"/>
+      <c r="M298" s="124"/>
+      <c r="N298" s="124"/>
+      <c r="O298" s="124"/>
+      <c r="P298" s="124"/>
+      <c r="Q298" s="124"/>
+      <c r="R298" s="124"/>
+      <c r="S298" s="124"/>
+      <c r="T298" s="124"/>
+      <c r="U298" s="124"/>
+      <c r="V298" s="124"/>
+      <c r="W298" s="56"/>
+    </row>
+    <row r="299" spans="1:23" s="69" customFormat="1" ht="35.25" customHeight="1">
+      <c r="A299" s="56"/>
+      <c r="B299" s="56"/>
+      <c r="C299" s="124"/>
+      <c r="D299" s="124"/>
+      <c r="E299" s="124"/>
+      <c r="F299" s="124"/>
+      <c r="G299" s="124"/>
+      <c r="H299" s="124"/>
+      <c r="I299" s="124"/>
+      <c r="J299" s="124"/>
+      <c r="K299" s="124"/>
+      <c r="L299" s="124"/>
+      <c r="M299" s="124"/>
+      <c r="N299" s="124"/>
+      <c r="O299" s="124"/>
+      <c r="P299" s="124"/>
+      <c r="Q299" s="124"/>
+      <c r="R299" s="124"/>
+      <c r="S299" s="124"/>
+      <c r="T299" s="124"/>
+      <c r="U299" s="124"/>
+      <c r="V299" s="124"/>
+      <c r="W299" s="56"/>
+    </row>
+    <row r="300" spans="1:23" ht="35.25" customHeight="1"/>
+    <row r="301" spans="1:23" ht="35.25" customHeight="1"/>
+    <row r="302" spans="1:23" ht="35.25" customHeight="1"/>
+    <row r="303" spans="1:23" ht="50.25" customHeight="1"/>
+    <row r="304" spans="1:23" ht="50.25" customHeight="1"/>
+    <row r="305" spans="1:23" ht="18" customHeight="1"/>
+    <row r="306" spans="1:23" ht="18" customHeight="1"/>
+    <row r="307" spans="1:23" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="A307" s="56"/>
+      <c r="B307" s="56"/>
+      <c r="C307" s="124"/>
+      <c r="D307" s="124"/>
+      <c r="E307" s="124"/>
+      <c r="F307" s="124"/>
+      <c r="G307" s="124"/>
+      <c r="H307" s="124"/>
+      <c r="I307" s="124"/>
+      <c r="J307" s="124"/>
+      <c r="K307" s="124"/>
+      <c r="L307" s="124"/>
+      <c r="M307" s="124"/>
+      <c r="N307" s="124"/>
+      <c r="O307" s="124"/>
+      <c r="P307" s="124"/>
+      <c r="Q307" s="124"/>
+      <c r="R307" s="124"/>
+      <c r="S307" s="124"/>
+      <c r="T307" s="124"/>
+      <c r="U307" s="124"/>
+      <c r="V307" s="124"/>
+      <c r="W307" s="56"/>
+    </row>
+    <row r="308" spans="1:23" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="A308" s="56"/>
+      <c r="B308" s="56"/>
+      <c r="C308" s="124"/>
+      <c r="D308" s="124"/>
+      <c r="E308" s="124"/>
+      <c r="F308" s="124"/>
+      <c r="G308" s="124"/>
+      <c r="H308" s="124"/>
+      <c r="I308" s="124"/>
+      <c r="J308" s="124"/>
+      <c r="K308" s="124"/>
+      <c r="L308" s="124"/>
+      <c r="M308" s="124"/>
+      <c r="N308" s="124"/>
+      <c r="O308" s="124"/>
+      <c r="P308" s="124"/>
+      <c r="Q308" s="124"/>
+      <c r="R308" s="124"/>
+      <c r="S308" s="124"/>
+      <c r="T308" s="124"/>
+      <c r="U308" s="124"/>
+      <c r="V308" s="124"/>
+      <c r="W308" s="56"/>
+    </row>
+    <row r="309" spans="1:23" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="A309" s="56"/>
+      <c r="B309" s="56"/>
+      <c r="C309" s="124"/>
+      <c r="D309" s="124"/>
+      <c r="E309" s="124"/>
+      <c r="F309" s="124"/>
+      <c r="G309" s="124"/>
+      <c r="H309" s="124"/>
+      <c r="I309" s="124"/>
+      <c r="J309" s="124"/>
+      <c r="K309" s="124"/>
+      <c r="L309" s="124"/>
+      <c r="M309" s="124"/>
+      <c r="N309" s="124"/>
+      <c r="O309" s="124"/>
+      <c r="P309" s="124"/>
+      <c r="Q309" s="124"/>
+      <c r="R309" s="124"/>
+      <c r="S309" s="124"/>
+      <c r="T309" s="124"/>
+      <c r="U309" s="124"/>
+      <c r="V309" s="124"/>
+      <c r="W309" s="56"/>
+    </row>
+    <row r="310" spans="1:23" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="A310" s="56"/>
+      <c r="B310" s="56"/>
+      <c r="C310" s="124"/>
+      <c r="D310" s="124"/>
+      <c r="E310" s="124"/>
+      <c r="F310" s="124"/>
+      <c r="G310" s="124"/>
+      <c r="H310" s="124"/>
+      <c r="I310" s="124"/>
+      <c r="J310" s="124"/>
+      <c r="K310" s="124"/>
+      <c r="L310" s="124"/>
+      <c r="M310" s="124"/>
+      <c r="N310" s="124"/>
+      <c r="O310" s="124"/>
+      <c r="P310" s="124"/>
+      <c r="Q310" s="124"/>
+      <c r="R310" s="124"/>
+      <c r="S310" s="124"/>
+      <c r="T310" s="124"/>
+      <c r="U310" s="124"/>
+      <c r="V310" s="124"/>
+      <c r="W310" s="56"/>
+    </row>
+    <row r="311" spans="1:23" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="A311" s="56"/>
+      <c r="B311" s="56"/>
+      <c r="C311" s="124"/>
+      <c r="D311" s="124"/>
+      <c r="E311" s="124"/>
+      <c r="F311" s="124"/>
+      <c r="G311" s="124"/>
+      <c r="H311" s="124"/>
+      <c r="I311" s="124"/>
+      <c r="J311" s="124"/>
+      <c r="K311" s="124"/>
+      <c r="L311" s="124"/>
+      <c r="M311" s="124"/>
+      <c r="N311" s="124"/>
+      <c r="O311" s="124"/>
+      <c r="P311" s="124"/>
+      <c r="Q311" s="124"/>
+      <c r="R311" s="124"/>
+      <c r="S311" s="124"/>
+      <c r="T311" s="124"/>
+      <c r="U311" s="124"/>
+      <c r="V311" s="124"/>
+      <c r="W311" s="56"/>
+    </row>
+    <row r="312" spans="1:23" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="A312" s="56"/>
+      <c r="B312" s="56"/>
+      <c r="C312" s="124"/>
+      <c r="D312" s="124"/>
+      <c r="E312" s="124"/>
+      <c r="F312" s="124"/>
+      <c r="G312" s="124"/>
+      <c r="H312" s="124"/>
+      <c r="I312" s="124"/>
+      <c r="J312" s="124"/>
+      <c r="K312" s="124"/>
+      <c r="L312" s="124"/>
+      <c r="M312" s="124"/>
+      <c r="N312" s="124"/>
+      <c r="O312" s="124"/>
+      <c r="P312" s="124"/>
+      <c r="Q312" s="124"/>
+      <c r="R312" s="124"/>
+      <c r="S312" s="124"/>
+      <c r="T312" s="124"/>
+      <c r="U312" s="124"/>
+      <c r="V312" s="124"/>
+      <c r="W312" s="56"/>
+    </row>
+    <row r="313" spans="1:23" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="A313" s="56"/>
+      <c r="B313" s="56"/>
+      <c r="C313" s="124"/>
+      <c r="D313" s="124"/>
+      <c r="E313" s="124"/>
+      <c r="F313" s="124"/>
+      <c r="G313" s="124"/>
+      <c r="H313" s="124"/>
+      <c r="I313" s="124"/>
+      <c r="J313" s="124"/>
+      <c r="K313" s="124"/>
+      <c r="L313" s="124"/>
+      <c r="M313" s="124"/>
+      <c r="N313" s="124"/>
+      <c r="O313" s="124"/>
+      <c r="P313" s="124"/>
+      <c r="Q313" s="124"/>
+      <c r="R313" s="124"/>
+      <c r="S313" s="124"/>
+      <c r="T313" s="124"/>
+      <c r="U313" s="124"/>
+      <c r="V313" s="124"/>
+      <c r="W313" s="56"/>
+    </row>
+    <row r="314" spans="1:23" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="A314" s="56"/>
+      <c r="B314" s="56"/>
+      <c r="C314" s="124"/>
+      <c r="D314" s="124"/>
+      <c r="E314" s="124"/>
+      <c r="F314" s="124"/>
+      <c r="G314" s="124"/>
+      <c r="H314" s="124"/>
+      <c r="I314" s="124"/>
+      <c r="J314" s="124"/>
+      <c r="K314" s="124"/>
+      <c r="L314" s="124"/>
+      <c r="M314" s="124"/>
+      <c r="N314" s="124"/>
+      <c r="O314" s="124"/>
+      <c r="P314" s="124"/>
+      <c r="Q314" s="124"/>
+      <c r="R314" s="124"/>
+      <c r="S314" s="124"/>
+      <c r="T314" s="124"/>
+      <c r="U314" s="124"/>
+      <c r="V314" s="124"/>
+      <c r="W314" s="56"/>
+    </row>
+    <row r="315" spans="1:23" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="A315" s="56"/>
+      <c r="B315" s="56"/>
+      <c r="C315" s="124"/>
+      <c r="D315" s="124"/>
+      <c r="E315" s="124"/>
+      <c r="F315" s="124"/>
+      <c r="G315" s="124"/>
+      <c r="H315" s="124"/>
+      <c r="I315" s="124"/>
+      <c r="J315" s="124"/>
+      <c r="K315" s="124"/>
+      <c r="L315" s="124"/>
+      <c r="M315" s="124"/>
+      <c r="N315" s="124"/>
+      <c r="O315" s="124"/>
+      <c r="P315" s="124"/>
+      <c r="Q315" s="124"/>
+      <c r="R315" s="124"/>
+      <c r="S315" s="124"/>
+      <c r="T315" s="124"/>
+      <c r="U315" s="124"/>
+      <c r="V315" s="124"/>
+      <c r="W315" s="56"/>
+    </row>
+    <row r="316" spans="1:23" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="A316" s="56"/>
+      <c r="B316" s="56"/>
+      <c r="C316" s="124"/>
+      <c r="D316" s="124"/>
+      <c r="E316" s="124"/>
+      <c r="F316" s="124"/>
+      <c r="G316" s="124"/>
+      <c r="H316" s="124"/>
+      <c r="I316" s="124"/>
+      <c r="J316" s="124"/>
+      <c r="K316" s="124"/>
+      <c r="L316" s="124"/>
+      <c r="M316" s="124"/>
+      <c r="N316" s="124"/>
+      <c r="O316" s="124"/>
+      <c r="P316" s="124"/>
+      <c r="Q316" s="124"/>
+      <c r="R316" s="124"/>
+      <c r="S316" s="124"/>
+      <c r="T316" s="124"/>
+      <c r="U316" s="124"/>
+      <c r="V316" s="124"/>
+      <c r="W316" s="56"/>
+    </row>
+    <row r="317" spans="1:23" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="A317" s="56"/>
+      <c r="B317" s="56"/>
+      <c r="C317" s="124"/>
+      <c r="D317" s="124"/>
+      <c r="E317" s="124"/>
+      <c r="F317" s="124"/>
+      <c r="G317" s="124"/>
+      <c r="H317" s="124"/>
+      <c r="I317" s="124"/>
+      <c r="J317" s="124"/>
+      <c r="K317" s="124"/>
+      <c r="L317" s="124"/>
+      <c r="M317" s="124"/>
+      <c r="N317" s="124"/>
+      <c r="O317" s="124"/>
+      <c r="P317" s="124"/>
+      <c r="Q317" s="124"/>
+      <c r="R317" s="124"/>
+      <c r="S317" s="124"/>
+      <c r="T317" s="124"/>
+      <c r="U317" s="124"/>
+      <c r="V317" s="124"/>
+      <c r="W317" s="56"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="hMZFlHim/ZAV1M0G/7jxsjzd1JDCbTbOE3U5GlyAH5guizkhturyzzXIRXlXnmieTs/CAPcT+O2IycryMTGy7A==" saltValue="ec7BhrDZu1OmL0zyphTX3A==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatRows="0" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="G9pvOrR8roFbyMRBV9mfD0yY70bByFIjSZmD+dRa4yv1il8hWY7sev9JXkKn+OEN40z/nEsSWC/ln0AHsgRBRw==" saltValue="05a/nUMYZRCQH4KEDEvHXA==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatRows="0" selectLockedCells="1"/>
   <dataConsolidate link="1"/>
-  <mergeCells count="306">
-[...10 lines deleted...]
-    <mergeCell ref="R89:S89"/>
+  <mergeCells count="308">
+    <mergeCell ref="T91:V91"/>
+    <mergeCell ref="Q119:S119"/>
+    <mergeCell ref="Q108:S108"/>
+    <mergeCell ref="F136:L136"/>
+    <mergeCell ref="Q134:V134"/>
+    <mergeCell ref="T125:V125"/>
+    <mergeCell ref="Q124:V124"/>
+    <mergeCell ref="Q125:S125"/>
+    <mergeCell ref="F134:L135"/>
+    <mergeCell ref="Q126:S126"/>
+    <mergeCell ref="F117:I117"/>
+    <mergeCell ref="J117:L117"/>
+    <mergeCell ref="T119:V119"/>
+    <mergeCell ref="F118:I118"/>
+    <mergeCell ref="J118:L118"/>
+    <mergeCell ref="M118:N118"/>
+    <mergeCell ref="O118:P118"/>
+    <mergeCell ref="F91:H91"/>
+    <mergeCell ref="O91:P91"/>
+    <mergeCell ref="O95:P95"/>
+    <mergeCell ref="T92:V92"/>
+    <mergeCell ref="L91:M91"/>
+    <mergeCell ref="Q104:S104"/>
+    <mergeCell ref="R92:S92"/>
+    <mergeCell ref="C139:E139"/>
+    <mergeCell ref="C127:E127"/>
+    <mergeCell ref="F127:P127"/>
     <mergeCell ref="Q127:S127"/>
-    <mergeCell ref="C130:E130"/>
-[...15 lines deleted...]
-    <mergeCell ref="N129:P129"/>
     <mergeCell ref="T127:V127"/>
-    <mergeCell ref="L140:P140"/>
-[...9 lines deleted...]
-    <mergeCell ref="T131:V131"/>
+    <mergeCell ref="T105:V105"/>
+    <mergeCell ref="G105:P105"/>
+    <mergeCell ref="Q113:V113"/>
+    <mergeCell ref="Q116:S116"/>
+    <mergeCell ref="Q114:S115"/>
+    <mergeCell ref="J113:L115"/>
+    <mergeCell ref="M113:N115"/>
+    <mergeCell ref="M116:N116"/>
+    <mergeCell ref="F113:I115"/>
+    <mergeCell ref="O113:P115"/>
+    <mergeCell ref="O116:P116"/>
+    <mergeCell ref="C119:E119"/>
+    <mergeCell ref="F119:I119"/>
+    <mergeCell ref="J119:L119"/>
+    <mergeCell ref="M119:N119"/>
+    <mergeCell ref="O119:P119"/>
+    <mergeCell ref="T118:V118"/>
+    <mergeCell ref="D105:F105"/>
+    <mergeCell ref="C116:E116"/>
+    <mergeCell ref="C23:L23"/>
+    <mergeCell ref="G60:G61"/>
+    <mergeCell ref="M43:V43"/>
+    <mergeCell ref="U58:V59"/>
+    <mergeCell ref="R58:R59"/>
+    <mergeCell ref="D62:D63"/>
+    <mergeCell ref="D60:D61"/>
+    <mergeCell ref="M33:V33"/>
+    <mergeCell ref="K148:O148"/>
+    <mergeCell ref="C143:V145"/>
+    <mergeCell ref="C124:E125"/>
+    <mergeCell ref="C126:E126"/>
+    <mergeCell ref="Q136:S136"/>
+    <mergeCell ref="C136:E136"/>
+    <mergeCell ref="F124:P125"/>
+    <mergeCell ref="C137:E137"/>
+    <mergeCell ref="F137:L137"/>
+    <mergeCell ref="N137:P137"/>
+    <mergeCell ref="Q137:S137"/>
+    <mergeCell ref="T137:V137"/>
+    <mergeCell ref="N136:P136"/>
+    <mergeCell ref="C134:E135"/>
+    <mergeCell ref="N135:P135"/>
+    <mergeCell ref="T136:V136"/>
+    <mergeCell ref="G14:V14"/>
+    <mergeCell ref="T12:V12"/>
+    <mergeCell ref="M22:Q22"/>
+    <mergeCell ref="M23:Q23"/>
+    <mergeCell ref="C15:V15"/>
+    <mergeCell ref="C14:F14"/>
+    <mergeCell ref="C21:L21"/>
+    <mergeCell ref="C35:L35"/>
+    <mergeCell ref="C31:F31"/>
+    <mergeCell ref="C16:V16"/>
+    <mergeCell ref="M31:V32"/>
+    <mergeCell ref="C19:L19"/>
+    <mergeCell ref="M19:V19"/>
+    <mergeCell ref="M30:V30"/>
+    <mergeCell ref="C30:L30"/>
+    <mergeCell ref="I34:L34"/>
+    <mergeCell ref="R23:V23"/>
+    <mergeCell ref="M20:V20"/>
+    <mergeCell ref="M21:V21"/>
+    <mergeCell ref="M24:V24"/>
+    <mergeCell ref="M34:V34"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="E34:H34"/>
+    <mergeCell ref="M18:V18"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="H3:Q3"/>
+    <mergeCell ref="Q11:S11"/>
+    <mergeCell ref="T11:V11"/>
+    <mergeCell ref="C12:E12"/>
+    <mergeCell ref="F11:H11"/>
+    <mergeCell ref="I11:K11"/>
     <mergeCell ref="C4:T4"/>
+    <mergeCell ref="N11:P11"/>
     <mergeCell ref="C5:T5"/>
+    <mergeCell ref="C7:T7"/>
     <mergeCell ref="C6:U6"/>
-    <mergeCell ref="C7:T7"/>
-    <mergeCell ref="C12:E12"/>
+    <mergeCell ref="C10:K10"/>
+    <mergeCell ref="N10:V10"/>
     <mergeCell ref="F12:H12"/>
     <mergeCell ref="I12:K12"/>
+    <mergeCell ref="Q12:S12"/>
+    <mergeCell ref="C11:E11"/>
     <mergeCell ref="N12:P12"/>
-    <mergeCell ref="Q12:S12"/>
-[...28 lines deleted...]
-    <mergeCell ref="M24:V24"/>
+    <mergeCell ref="C32:F32"/>
+    <mergeCell ref="G32:L32"/>
+    <mergeCell ref="G31:L31"/>
+    <mergeCell ref="M25:V25"/>
+    <mergeCell ref="C36:L38"/>
+    <mergeCell ref="M37:V37"/>
+    <mergeCell ref="M38:V38"/>
+    <mergeCell ref="C43:L45"/>
+    <mergeCell ref="M45:Q45"/>
     <mergeCell ref="C25:L25"/>
-    <mergeCell ref="M25:V25"/>
-[...18 lines deleted...]
-    <mergeCell ref="C35:L37"/>
+    <mergeCell ref="M36:V36"/>
     <mergeCell ref="M35:V35"/>
-    <mergeCell ref="M36:V36"/>
-[...54 lines deleted...]
-    <mergeCell ref="E59:F62"/>
+    <mergeCell ref="R45:V45"/>
+    <mergeCell ref="C33:G33"/>
+    <mergeCell ref="R49:V49"/>
+    <mergeCell ref="M49:Q49"/>
+    <mergeCell ref="S57:V57"/>
+    <mergeCell ref="E60:F63"/>
+    <mergeCell ref="C47:L49"/>
+    <mergeCell ref="H60:I63"/>
+    <mergeCell ref="G59:I59"/>
+    <mergeCell ref="J59:L59"/>
+    <mergeCell ref="G57:L58"/>
+    <mergeCell ref="U62:U63"/>
+    <mergeCell ref="G62:G63"/>
+    <mergeCell ref="K60:L63"/>
+    <mergeCell ref="V60:V63"/>
+    <mergeCell ref="C57:C59"/>
+    <mergeCell ref="S58:T59"/>
+    <mergeCell ref="M57:N59"/>
+    <mergeCell ref="M47:V47"/>
+    <mergeCell ref="O57:O59"/>
+    <mergeCell ref="M51:V51"/>
+    <mergeCell ref="D57:F59"/>
+    <mergeCell ref="P58:Q59"/>
+    <mergeCell ref="P57:R57"/>
+    <mergeCell ref="J62:J63"/>
+    <mergeCell ref="C56:V56"/>
+    <mergeCell ref="Q70:S70"/>
+    <mergeCell ref="N69:V69"/>
+    <mergeCell ref="C60:C63"/>
+    <mergeCell ref="M60:N63"/>
+    <mergeCell ref="Q72:S72"/>
+    <mergeCell ref="T72:V72"/>
     <mergeCell ref="C71:E71"/>
+    <mergeCell ref="I71:K71"/>
+    <mergeCell ref="N72:P72"/>
+    <mergeCell ref="N70:P70"/>
+    <mergeCell ref="G64:G65"/>
+    <mergeCell ref="C64:C67"/>
+    <mergeCell ref="U60:U61"/>
+    <mergeCell ref="F72:H72"/>
+    <mergeCell ref="D66:D67"/>
+    <mergeCell ref="D64:D65"/>
+    <mergeCell ref="R60:R63"/>
+    <mergeCell ref="J64:J65"/>
+    <mergeCell ref="G66:G67"/>
+    <mergeCell ref="F70:H70"/>
+    <mergeCell ref="S60:T63"/>
+    <mergeCell ref="K64:L67"/>
     <mergeCell ref="F71:H71"/>
-    <mergeCell ref="I71:K71"/>
+    <mergeCell ref="E64:F67"/>
+    <mergeCell ref="J80:L80"/>
+    <mergeCell ref="D81:F81"/>
+    <mergeCell ref="C72:E72"/>
+    <mergeCell ref="J79:L79"/>
+    <mergeCell ref="E88:H89"/>
+    <mergeCell ref="D79:F79"/>
+    <mergeCell ref="G77:L77"/>
+    <mergeCell ref="C77:F77"/>
+    <mergeCell ref="C87:K87"/>
+    <mergeCell ref="G81:I81"/>
+    <mergeCell ref="J81:L81"/>
+    <mergeCell ref="D82:F82"/>
+    <mergeCell ref="C88:D90"/>
+    <mergeCell ref="F90:H90"/>
+    <mergeCell ref="G82:I82"/>
+    <mergeCell ref="J82:L82"/>
+    <mergeCell ref="K88:S89"/>
+    <mergeCell ref="O90:P90"/>
+    <mergeCell ref="L90:M90"/>
+    <mergeCell ref="R90:S90"/>
+    <mergeCell ref="I88:J89"/>
+    <mergeCell ref="M53:V53"/>
+    <mergeCell ref="C51:L53"/>
+    <mergeCell ref="C69:K69"/>
+    <mergeCell ref="I72:K72"/>
+    <mergeCell ref="C76:K76"/>
+    <mergeCell ref="T88:V90"/>
+    <mergeCell ref="C70:E70"/>
+    <mergeCell ref="M64:N67"/>
+    <mergeCell ref="J60:J61"/>
+    <mergeCell ref="P60:Q63"/>
+    <mergeCell ref="I70:K70"/>
+    <mergeCell ref="O60:O63"/>
+    <mergeCell ref="T70:V70"/>
     <mergeCell ref="N71:P71"/>
     <mergeCell ref="Q71:S71"/>
     <mergeCell ref="T71:V71"/>
-    <mergeCell ref="C70:E70"/>
-[...13 lines deleted...]
-    <mergeCell ref="J77:L77"/>
+    <mergeCell ref="J66:J67"/>
+    <mergeCell ref="H64:I67"/>
+    <mergeCell ref="G79:I79"/>
     <mergeCell ref="D78:F78"/>
     <mergeCell ref="G78:I78"/>
     <mergeCell ref="J78:L78"/>
-    <mergeCell ref="R86:S86"/>
-[...33 lines deleted...]
-    <mergeCell ref="O91:P91"/>
+    <mergeCell ref="D80:F80"/>
+    <mergeCell ref="G80:I80"/>
     <mergeCell ref="R91:S91"/>
-    <mergeCell ref="T91:V91"/>
-    <mergeCell ref="F92:H92"/>
     <mergeCell ref="L92:M92"/>
     <mergeCell ref="O92:P92"/>
-    <mergeCell ref="R92:S92"/>
-[...5 lines deleted...]
-    <mergeCell ref="R94:S94"/>
+    <mergeCell ref="D103:F104"/>
+    <mergeCell ref="L95:M95"/>
+    <mergeCell ref="F92:H92"/>
+    <mergeCell ref="C113:E115"/>
     <mergeCell ref="F93:H93"/>
     <mergeCell ref="L93:M93"/>
     <mergeCell ref="O93:P93"/>
+    <mergeCell ref="R93:S93"/>
+    <mergeCell ref="C91:D94"/>
+    <mergeCell ref="F94:H94"/>
+    <mergeCell ref="L94:M94"/>
+    <mergeCell ref="O94:P94"/>
+    <mergeCell ref="R94:S94"/>
+    <mergeCell ref="T116:V116"/>
+    <mergeCell ref="G108:P108"/>
+    <mergeCell ref="Q118:S118"/>
+    <mergeCell ref="T104:V104"/>
+    <mergeCell ref="R95:S95"/>
+    <mergeCell ref="T95:V95"/>
+    <mergeCell ref="Q103:V103"/>
+    <mergeCell ref="Q105:S105"/>
+    <mergeCell ref="F116:I116"/>
+    <mergeCell ref="J116:L116"/>
+    <mergeCell ref="T108:V108"/>
+    <mergeCell ref="D106:F106"/>
+    <mergeCell ref="G106:P106"/>
+    <mergeCell ref="C117:E117"/>
+    <mergeCell ref="C118:E118"/>
+    <mergeCell ref="F95:H95"/>
+    <mergeCell ref="C103:C104"/>
+    <mergeCell ref="G103:P104"/>
+    <mergeCell ref="C95:D98"/>
+    <mergeCell ref="C138:E138"/>
+    <mergeCell ref="F138:L138"/>
+    <mergeCell ref="N138:P138"/>
+    <mergeCell ref="Q138:S138"/>
+    <mergeCell ref="T138:V138"/>
+    <mergeCell ref="Q135:S135"/>
+    <mergeCell ref="T135:V135"/>
+    <mergeCell ref="M134:P134"/>
+    <mergeCell ref="C128:E128"/>
+    <mergeCell ref="F128:P128"/>
+    <mergeCell ref="Q128:S128"/>
+    <mergeCell ref="T128:V128"/>
+    <mergeCell ref="C129:E129"/>
+    <mergeCell ref="F129:P129"/>
+    <mergeCell ref="Q129:S129"/>
+    <mergeCell ref="T129:V129"/>
     <mergeCell ref="T93:V93"/>
-    <mergeCell ref="M107:N109"/>
-[...70 lines deleted...]
-    <mergeCell ref="T118:V118"/>
+    <mergeCell ref="F139:L139"/>
+    <mergeCell ref="N139:P139"/>
+    <mergeCell ref="Q139:S139"/>
+    <mergeCell ref="T139:V139"/>
+    <mergeCell ref="F96:H96"/>
+    <mergeCell ref="L96:M96"/>
+    <mergeCell ref="O96:P96"/>
+    <mergeCell ref="R96:S96"/>
+    <mergeCell ref="T96:V96"/>
+    <mergeCell ref="T126:V126"/>
+    <mergeCell ref="F126:P126"/>
+    <mergeCell ref="M117:N117"/>
+    <mergeCell ref="O117:P117"/>
+    <mergeCell ref="Q117:S117"/>
+    <mergeCell ref="T117:V117"/>
+    <mergeCell ref="Q106:S106"/>
+    <mergeCell ref="T114:V115"/>
+    <mergeCell ref="T106:V106"/>
+    <mergeCell ref="D107:F107"/>
+    <mergeCell ref="G107:P107"/>
+    <mergeCell ref="Q107:S107"/>
+    <mergeCell ref="T107:V107"/>
+    <mergeCell ref="D108:F108"/>
+    <mergeCell ref="T94:V94"/>
+    <mergeCell ref="F97:H97"/>
+    <mergeCell ref="L97:M97"/>
+    <mergeCell ref="O97:P97"/>
+    <mergeCell ref="R97:S97"/>
+    <mergeCell ref="T97:V97"/>
+    <mergeCell ref="F98:H98"/>
+    <mergeCell ref="L98:M98"/>
+    <mergeCell ref="O98:P98"/>
+    <mergeCell ref="R98:S98"/>
+    <mergeCell ref="T98:V98"/>
   </mergeCells>
+  <phoneticPr fontId="7" type="noConversion"/>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Q99:Q100">
+      <formula1>$B$2:$B$9</formula1>
+    </dataValidation>
+  </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.39370078740157483" bottom="0.11811023622047245" header="0.11811023622047245" footer="0.11811023622047245"/>
-  <pageSetup paperSize="9" scale="65" fitToHeight="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="69" fitToHeight="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="4" manualBreakCount="4">
-    <brk id="26" max="23" man="1"/>
-[...2 lines deleted...]
-    <brk id="123" max="23" man="1"/>
+    <brk id="27" max="16383" man="1"/>
+    <brk id="55" max="16383" man="1"/>
+    <brk id="83" max="16383" man="1"/>
+    <brk id="131" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="15393" r:id="rId4" name="deleteBoxRow37">
-              <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!Sheet1.deleteRowBox37_Click">
+            <control shapeId="1052" r:id="rId4" name="addRowBox33">
+              <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!Sheet1.addRowBox33_Click">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
-                    <xdr:col>20</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>476250</xdr:rowOff>
+                    <xdr:col>8</xdr:col>
+                    <xdr:colOff>409575</xdr:colOff>
+                    <xdr:row>74</xdr:row>
+                    <xdr:rowOff>76200</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>21</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>333375</xdr:rowOff>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>600075</xdr:colOff>
+                    <xdr:row>75</xdr:row>
+                    <xdr:rowOff>161925</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="15381" r:id="rId5" name="addRowBox33">
-              <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!Sheet1.addRowBox33_Click">
+            <control shapeId="1053" r:id="rId5" name="deleteRowBox33">
+              <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!Sheet1.deleteRowBox33_Click">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
-                    <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>142875</xdr:rowOff>
+                    <xdr:col>10</xdr:col>
+                    <xdr:colOff>238125</xdr:colOff>
+                    <xdr:row>74</xdr:row>
+                    <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>10</xdr:col>
-[...1 lines deleted...]
-                    <xdr:row>73</xdr:row>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>523875</xdr:colOff>
+                    <xdr:row>75</xdr:row>
                     <xdr:rowOff>171450</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="15378" r:id="rId6" name="Box40_checkbox">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" macro="[0]!Sheet1.Box40_checkbox_Click">
+            <control shapeId="1054" r:id="rId6" name="addLongRowBox34">
+              <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!Sheet1.addLongRowBox34_Click">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>10</xdr:col>
+                    <xdr:colOff>133350</xdr:colOff>
+                    <xdr:row>86</xdr:row>
+                    <xdr:rowOff>57150</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>86</xdr:row>
+                    <xdr:rowOff>438150</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1055" r:id="rId7" name="deleteLongRowBox34">
+              <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!Sheet1.deleteLongRowBox34_Click">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>266700</xdr:colOff>
+                    <xdr:row>86</xdr:row>
+                    <xdr:rowOff>57150</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>16</xdr:col>
+                    <xdr:colOff>133350</xdr:colOff>
+                    <xdr:row>86</xdr:row>
+                    <xdr:rowOff>438150</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1056" r:id="rId8" name="addShortRowBox34">
+              <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!Sheet1.addShortRowBox34_Click">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>16</xdr:col>
+                    <xdr:colOff>419100</xdr:colOff>
+                    <xdr:row>86</xdr:row>
+                    <xdr:rowOff>76200</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>18</xdr:col>
+                    <xdr:colOff>409575</xdr:colOff>
+                    <xdr:row>86</xdr:row>
+                    <xdr:rowOff>438150</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1057" r:id="rId9" name="deleteShortRowBox34">
+              <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!Sheet1.deleteShortRowBox34_Click">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>19</xdr:col>
+                    <xdr:colOff>104775</xdr:colOff>
+                    <xdr:row>86</xdr:row>
+                    <xdr:rowOff>57150</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>21</xdr:col>
+                    <xdr:colOff>542925</xdr:colOff>
+                    <xdr:row>86</xdr:row>
+                    <xdr:rowOff>428625</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1058" r:id="rId10" name="addRowBox35">
+              <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!Sheet1.addRowBox35_Click">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>18</xdr:col>
+                    <xdr:colOff>104775</xdr:colOff>
+                    <xdr:row>101</xdr:row>
+                    <xdr:rowOff>104775</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>19</xdr:col>
+                    <xdr:colOff>419100</xdr:colOff>
+                    <xdr:row>101</xdr:row>
+                    <xdr:rowOff>466725</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1059" r:id="rId11" name="deleteRowBox35">
+              <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!Sheet1.deleteRowBox35_Click">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>20</xdr:col>
+                    <xdr:colOff>209550</xdr:colOff>
+                    <xdr:row>101</xdr:row>
+                    <xdr:rowOff>104775</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>21</xdr:col>
+                    <xdr:colOff>504825</xdr:colOff>
+                    <xdr:row>101</xdr:row>
+                    <xdr:rowOff>457200</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1060" r:id="rId12" name="addRowBox36">
+              <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!Sheet1.addRowBox36_Click">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>18</xdr:col>
+                    <xdr:colOff>133350</xdr:colOff>
+                    <xdr:row>111</xdr:row>
+                    <xdr:rowOff>123825</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>19</xdr:col>
+                    <xdr:colOff>428625</xdr:colOff>
+                    <xdr:row>111</xdr:row>
+                    <xdr:rowOff>466725</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1061" r:id="rId13" name="deleteRowBox36">
+              <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!Sheet1.deleteRowBox36_Click">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>20</xdr:col>
+                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:row>111</xdr:row>
+                    <xdr:rowOff>95250</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>21</xdr:col>
+                    <xdr:colOff>523875</xdr:colOff>
+                    <xdr:row>111</xdr:row>
+                    <xdr:rowOff>457200</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1062" r:id="rId14" name="addRowBox37">
+              <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!Sheet1.addRowBox37_Click">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>18</xdr:col>
+                    <xdr:colOff>190500</xdr:colOff>
+                    <xdr:row>122</xdr:row>
+                    <xdr:rowOff>123825</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>19</xdr:col>
+                    <xdr:colOff>495300</xdr:colOff>
+                    <xdr:row>122</xdr:row>
+                    <xdr:rowOff>457200</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1063" r:id="rId15" name="deleteRowBox37">
+              <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!Sheet1.deleteRowBox37_Click">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>20</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>122</xdr:row>
+                    <xdr:rowOff>104775</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>21</xdr:col>
+                    <xdr:colOff>571500</xdr:colOff>
+                    <xdr:row>122</xdr:row>
+                    <xdr:rowOff>457200</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1064" r:id="rId16" name="addRowBox38">
+              <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!Sheet1.addRowBox38_Click">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>18</xdr:col>
+                    <xdr:colOff>200025</xdr:colOff>
+                    <xdr:row>132</xdr:row>
+                    <xdr:rowOff>104775</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>19</xdr:col>
+                    <xdr:colOff>485775</xdr:colOff>
+                    <xdr:row>132</xdr:row>
+                    <xdr:rowOff>457200</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1065" r:id="rId17" name="deleteRowBox38">
+              <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!Sheet1.deleteRowBox38_Click">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>20</xdr:col>
+                    <xdr:colOff>266700</xdr:colOff>
+                    <xdr:row>132</xdr:row>
+                    <xdr:rowOff>85725</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>21</xdr:col>
+                    <xdr:colOff>561975</xdr:colOff>
+                    <xdr:row>132</xdr:row>
+                    <xdr:rowOff>457200</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1066" r:id="rId18" name="IndividualDirector">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" macro="[0]!Sheet1.IndividualDirector_Click">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>304800</xdr:rowOff>
+                    <xdr:col>1</xdr:col>
+                    <xdr:colOff>171450</xdr:colOff>
+                    <xdr:row>27</xdr:row>
+                    <xdr:rowOff>123825</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>466725</xdr:colOff>
-                    <xdr:row>139</xdr:row>
+                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:row>28</xdr:row>
+                    <xdr:rowOff>180975</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1067" r:id="rId19" name="CorporateDirector">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" macro="[0]!Sheet1.CorporateDirector_Click">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>1</xdr:col>
+                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:row>39</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>304800</xdr:colOff>
+                    <xdr:row>40</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="15379" r:id="rId7" name="IndividualDirector">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" macro="[0]!Sheet1.IndividualDirector_Click">
+            <control shapeId="1068" r:id="rId20" name="Box40_checkbox">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" macro="[0]!Sheet1.Box40_checkbox_Click">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-                    <xdr:row>26</xdr:row>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>247650</xdr:colOff>
+                    <xdr:row>146</xdr:row>
                     <xdr:rowOff>323850</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>2</xdr:col>
-[...131 lines deleted...]
-                    <xdr:col>22</xdr:col>
+                    <xdr:col>3</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>82</xdr:row>
-[...154 lines deleted...]
-                    <xdr:rowOff>323850</xdr:rowOff>
+                    <xdr:row>147</xdr:row>
+                    <xdr:rowOff>180975</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
           <x14:formula1>
             <xm:f>Dropdown_List!$K:$K</xm:f>
           </x14:formula1>
-          <xm:sqref>O59:O62 N87:N94 Q87:Q94 K87:K94</xm:sqref>
+          <xm:sqref>O60:O63 Q91:Q98 K91:K98 N91:N98</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+          <x14:formula1>
+            <xm:f>Dropdown_List!$D$1:$D$5</xm:f>
+          </x14:formula1>
+          <xm:sqref>C34:D34</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
           <x14:formula1>
             <xm:f>Dropdown_List!$G$1:$G$3</xm:f>
           </x14:formula1>
-          <xm:sqref>C100:C103</xm:sqref>
+          <xm:sqref>C105:C108</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
           <x14:formula1>
             <xm:f>Dropdown_List!$J$1:$J$3</xm:f>
           </x14:formula1>
-          <xm:sqref>O110:P113</xm:sqref>
-[...5 lines deleted...]
-          <xm:sqref>C33:D33</xm:sqref>
+          <xm:sqref>O116:P119</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet5"/>
   <dimension ref="A1:C53"/>
   <sheetViews>
-    <sheetView topLeftCell="A31" zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
-      <selection activeCell="B42" sqref="B42"/>
+    <sheetView zoomScale="118" zoomScaleNormal="118" workbookViewId="0">
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="67" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A1" s="8">
+      <c r="A1" s="9">
         <v>1101</v>
       </c>
-      <c r="B1" s="39" t="s">
-        <v>211</v>
+      <c r="B1" s="46" t="s">
+        <v>169</v>
       </c>
       <c r="C1" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A2" s="9">
+      <c r="A2" s="10">
         <v>1102</v>
       </c>
-      <c r="B2" s="38" t="s">
-        <v>212</v>
+      <c r="B2" s="47" t="s">
+        <v>170</v>
       </c>
       <c r="C2" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="24.75" thickBot="1">
-      <c r="A3" s="10">
+      <c r="A3" s="11">
         <v>1103</v>
       </c>
-      <c r="B3" s="40" t="s">
-        <v>213</v>
+      <c r="B3" s="48" t="s">
+        <v>171</v>
       </c>
       <c r="C3" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A4" s="9">
+      <c r="A4" s="10">
         <v>1104</v>
       </c>
-      <c r="B4" s="38" t="s">
-        <v>214</v>
+      <c r="B4" s="47" t="s">
+        <v>287</v>
       </c>
       <c r="C4" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A5" s="9">
+      <c r="A5" s="10">
         <v>1105</v>
       </c>
-      <c r="B5" s="38" t="s">
-        <v>215</v>
+      <c r="B5" s="47" t="s">
+        <v>288</v>
       </c>
       <c r="C5" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="6" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A6" s="9">
+      <c r="A6" s="10">
         <v>1106</v>
       </c>
-      <c r="B6" s="38" t="s">
-        <v>216</v>
+      <c r="B6" s="47" t="s">
+        <v>172</v>
       </c>
       <c r="C6" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A7" s="9">
+      <c r="A7" s="10">
         <v>1108</v>
       </c>
-      <c r="B7" s="38" t="s">
-        <v>217</v>
+      <c r="B7" s="47" t="s">
+        <v>173</v>
       </c>
       <c r="C7" s="1">
         <v>110</v>
       </c>
     </row>
-    <row r="8" spans="1:3" ht="24.75" thickBot="1">
-      <c r="A8" s="9">
+    <row r="8" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A8" s="10">
         <v>1109</v>
       </c>
-      <c r="B8" s="38" t="s">
-        <v>218</v>
+      <c r="B8" s="47" t="s">
+        <v>181</v>
       </c>
       <c r="C8" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A9" s="9">
+      <c r="A9" s="10">
         <v>1110</v>
       </c>
-      <c r="B9" s="38" t="s">
-        <v>219</v>
+      <c r="B9" s="47" t="s">
+        <v>289</v>
       </c>
       <c r="C9" s="1">
         <v>110</v>
       </c>
     </row>
-    <row r="10" spans="1:3" ht="24.75" thickBot="1">
-      <c r="A10" s="9">
+    <row r="10" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A10" s="10">
         <v>1111</v>
       </c>
-      <c r="B10" s="38" t="s">
-        <v>457</v>
+      <c r="B10" s="47" t="s">
+        <v>290</v>
       </c>
       <c r="C10" s="1">
         <v>110</v>
       </c>
     </row>
-    <row r="11" spans="1:3" s="36" customFormat="1" ht="24.75" thickBot="1">
-      <c r="A11" s="54">
+    <row r="11" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A11" s="49">
         <v>1113</v>
       </c>
-      <c r="B11" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="36">
+      <c r="B11" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="C11" s="45">
         <v>110</v>
       </c>
     </row>
     <row r="12" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A12" s="9">
+      <c r="A12" s="10">
         <v>1201</v>
       </c>
-      <c r="B12" s="38" t="s">
-        <v>220</v>
+      <c r="B12" s="47" t="s">
+        <v>175</v>
       </c>
       <c r="C12" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A13" s="9">
+      <c r="A13" s="10">
         <v>1202</v>
       </c>
-      <c r="B13" s="38" t="s">
-        <v>221</v>
+      <c r="B13" s="47" t="s">
+        <v>176</v>
       </c>
       <c r="C13" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A14" s="9">
+      <c r="A14" s="10">
         <v>1203</v>
       </c>
-      <c r="B14" s="38" t="s">
-        <v>222</v>
+      <c r="B14" s="47" t="s">
+        <v>177</v>
       </c>
       <c r="C14" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="15" spans="1:3" ht="24.75" thickBot="1">
-      <c r="A15" s="10">
+      <c r="A15" s="11">
         <v>1204</v>
       </c>
-      <c r="B15" s="40" t="s">
-        <v>223</v>
+      <c r="B15" s="48" t="s">
+        <v>178</v>
       </c>
       <c r="C15" s="1">
         <v>120</v>
       </c>
     </row>
-    <row r="16" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A16" s="9">
+    <row r="16" spans="1:3" ht="13.5" customHeight="1" thickBot="1">
+      <c r="A16" s="10">
         <v>1205</v>
       </c>
-      <c r="B16" s="38" t="s">
-        <v>224</v>
+      <c r="B16" s="47" t="s">
+        <v>291</v>
       </c>
       <c r="C16" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A17" s="9">
+      <c r="A17" s="10">
         <v>1206</v>
       </c>
-      <c r="B17" s="38" t="s">
-        <v>225</v>
+      <c r="B17" s="47" t="s">
+        <v>179</v>
       </c>
       <c r="C17" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A18" s="9">
+      <c r="A18" s="10">
         <v>1207</v>
       </c>
-      <c r="B18" s="38" t="s">
-        <v>226</v>
+      <c r="B18" s="47" t="s">
+        <v>180</v>
       </c>
       <c r="C18" s="1">
         <v>120</v>
       </c>
     </row>
-    <row r="19" spans="1:3" ht="24.75" thickBot="1">
-      <c r="A19" s="9">
+    <row r="19" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A19" s="10">
         <v>1208</v>
       </c>
-      <c r="B19" s="38" t="s">
-        <v>218</v>
+      <c r="B19" s="47" t="s">
+        <v>181</v>
       </c>
       <c r="C19" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="20" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A20" s="9">
+      <c r="A20" s="10">
         <v>1209</v>
       </c>
-      <c r="B20" s="38" t="s">
-        <v>264</v>
+      <c r="B20" s="47" t="s">
+        <v>292</v>
       </c>
       <c r="C20" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A21" s="9">
+      <c r="A21" s="10">
         <v>1210</v>
       </c>
-      <c r="B21" s="38" t="s">
-        <v>265</v>
+      <c r="B21" s="47" t="s">
+        <v>293</v>
       </c>
       <c r="C21" s="1">
         <v>120</v>
       </c>
     </row>
-    <row r="22" spans="1:3" s="36" customFormat="1" ht="24.75" thickBot="1">
-      <c r="A22" s="54">
+    <row r="22" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A22" s="49">
         <v>1213</v>
       </c>
-      <c r="B22" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="36">
+      <c r="B22" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="C22" s="45">
         <v>120</v>
       </c>
     </row>
-    <row r="23" spans="1:3" ht="31.5" thickBot="1">
-      <c r="A23" s="9">
+    <row r="23" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A23" s="10">
         <v>1301</v>
       </c>
-      <c r="B23" s="178" t="s">
-        <v>467</v>
+      <c r="B23" s="47" t="s">
+        <v>294</v>
       </c>
       <c r="C23" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A24" s="9">
+      <c r="A24" s="10">
         <v>1302</v>
       </c>
-      <c r="B24" s="38" t="s">
-        <v>227</v>
+      <c r="B24" s="47" t="s">
+        <v>182</v>
       </c>
       <c r="C24" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="25" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A25" s="9">
+      <c r="A25" s="10">
         <v>1303</v>
       </c>
-      <c r="B25" s="38" t="s">
-        <v>228</v>
+      <c r="B25" s="47" t="s">
+        <v>183</v>
       </c>
       <c r="C25" s="1">
         <v>130</v>
       </c>
     </row>
-    <row r="26" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A26" s="9">
+    <row r="26" spans="1:3" ht="24.75" customHeight="1" thickBot="1">
+      <c r="A26" s="10">
         <v>1304</v>
       </c>
-      <c r="B26" s="38" t="s">
-        <v>229</v>
+      <c r="B26" s="47" t="s">
+        <v>184</v>
       </c>
       <c r="C26" s="1">
         <v>130</v>
       </c>
     </row>
-    <row r="27" spans="1:3" ht="24.75" thickBot="1">
-      <c r="A27" s="9">
+    <row r="27" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A27" s="10">
         <v>1305</v>
       </c>
-      <c r="B27" s="38" t="s">
-        <v>230</v>
+      <c r="B27" s="47" t="s">
+        <v>185</v>
       </c>
       <c r="C27" s="1">
         <v>130</v>
       </c>
     </row>
-    <row r="28" spans="1:3" ht="24.75" thickBot="1">
-      <c r="A28" s="9">
+    <row r="28" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A28" s="10">
         <v>1306</v>
       </c>
-      <c r="B28" s="38" t="s">
-        <v>231</v>
+      <c r="B28" s="47" t="s">
+        <v>186</v>
       </c>
       <c r="C28" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="29" spans="1:3" ht="24.75" thickBot="1">
-      <c r="A29" s="9">
+      <c r="A29" s="10">
         <v>1307</v>
       </c>
-      <c r="B29" s="38" t="s">
-        <v>232</v>
+      <c r="B29" s="47" t="s">
+        <v>187</v>
       </c>
       <c r="C29" s="1">
         <v>130</v>
       </c>
     </row>
-    <row r="30" spans="1:3" ht="24.75" thickBot="1">
-      <c r="A30" s="9">
+    <row r="30" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A30" s="10">
         <v>1308</v>
       </c>
-      <c r="B30" s="38" t="s">
-        <v>233</v>
+      <c r="B30" s="47" t="s">
+        <v>188</v>
       </c>
       <c r="C30" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A31" s="9">
+      <c r="A31" s="10">
         <v>1309</v>
       </c>
-      <c r="B31" s="38" t="s">
-        <v>234</v>
+      <c r="B31" s="47" t="s">
+        <v>189</v>
       </c>
       <c r="C31" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A32" s="9">
+      <c r="A32" s="10">
         <v>1310</v>
       </c>
-      <c r="B32" s="38" t="s">
-        <v>235</v>
+      <c r="B32" s="47" t="s">
+        <v>190</v>
       </c>
       <c r="C32" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="33" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A33" s="9">
+      <c r="A33" s="10">
         <v>1311</v>
       </c>
-      <c r="B33" s="38" t="s">
-        <v>236</v>
+      <c r="B33" s="47" t="s">
+        <v>191</v>
       </c>
       <c r="C33" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="34" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A34" s="9">
+      <c r="A34" s="10">
         <v>1312</v>
       </c>
-      <c r="B34" s="38" t="s">
-        <v>237</v>
+      <c r="B34" s="47" t="s">
+        <v>192</v>
       </c>
       <c r="C34" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="35" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A35" s="9">
+      <c r="A35" s="10">
         <v>1313</v>
       </c>
-      <c r="B35" s="38" t="s">
-        <v>238</v>
+      <c r="B35" s="47" t="s">
+        <v>193</v>
       </c>
       <c r="C35" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="36" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A36" s="9">
+      <c r="A36" s="10">
         <v>1314</v>
       </c>
-      <c r="B36" s="38" t="s">
-        <v>239</v>
+      <c r="B36" s="47" t="s">
+        <v>194</v>
       </c>
       <c r="C36" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="37" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A37" s="9">
+      <c r="A37" s="10">
         <v>1315</v>
       </c>
-      <c r="B37" s="38" t="s">
-        <v>266</v>
+      <c r="B37" s="47" t="s">
+        <v>195</v>
       </c>
       <c r="C37" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="38" spans="1:3" ht="24.75" thickBot="1">
-      <c r="A38" s="10">
-[...3 lines deleted...]
-        <v>263</v>
+      <c r="A38" s="11">
+        <v>1401</v>
+      </c>
+      <c r="B38" s="48" t="s">
+        <v>171</v>
       </c>
       <c r="C38" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="39" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A39" s="9">
-[...3 lines deleted...]
-        <v>213</v>
+      <c r="A39" s="10">
+        <v>1402</v>
+      </c>
+      <c r="B39" s="47" t="s">
+        <v>196</v>
       </c>
       <c r="C39" s="1">
         <v>140</v>
       </c>
     </row>
-    <row r="40" spans="1:3" ht="30.75" customHeight="1" thickBot="1">
-[...4 lines deleted...]
-        <v>240</v>
+    <row r="40" spans="1:3" ht="24.75" thickBot="1">
+      <c r="A40" s="11">
+        <v>1501</v>
+      </c>
+      <c r="B40" s="48" t="s">
+        <v>178</v>
       </c>
       <c r="C40" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A41" s="10">
+        <v>1502</v>
+      </c>
+      <c r="B41" s="47" t="s">
+        <v>197</v>
+      </c>
+      <c r="C41" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A42" s="10">
+        <v>1701</v>
+      </c>
+      <c r="B42" s="47" t="s">
+        <v>198</v>
+      </c>
+      <c r="C42" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="24.75" thickBot="1">
+      <c r="A43" s="49">
+        <v>1702</v>
+      </c>
+      <c r="B43" s="50" t="s">
+        <v>199</v>
+      </c>
+      <c r="C43" s="45">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A44" s="10">
+        <v>1705</v>
+      </c>
+      <c r="B44" s="47" t="s">
+        <v>200</v>
+      </c>
+      <c r="C44" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A45" s="10">
+        <v>1706</v>
+      </c>
+      <c r="B45" s="47" t="s">
+        <v>201</v>
+      </c>
+      <c r="C45" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A46" s="10">
+        <v>1707</v>
+      </c>
+      <c r="B46" s="47" t="s">
+        <v>202</v>
+      </c>
+      <c r="C46" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A47" s="10">
+        <v>1708</v>
+      </c>
+      <c r="B47" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="C47" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A48" s="10">
+        <v>1709</v>
+      </c>
+      <c r="B48" s="47" t="s">
+        <v>415</v>
+      </c>
+      <c r="C48" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A49" s="49">
+        <v>1710</v>
+      </c>
+      <c r="B49" s="50" t="s">
+        <v>204</v>
+      </c>
+      <c r="C49" s="45">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A50" s="49">
+        <v>1711</v>
+      </c>
+      <c r="B50" s="50" t="s">
+        <v>205</v>
+      </c>
+      <c r="C50" s="45">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="15">
+      <c r="A51" s="51">
+        <v>1316</v>
+      </c>
+      <c r="B51" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="C51" s="45">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="15">
+      <c r="A52" s="51">
+        <v>1403</v>
+      </c>
+      <c r="B52" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="C52" s="45">
         <v>140</v>
       </c>
     </row>
-    <row r="41" spans="1:3" ht="24.75" thickBot="1">
-[...17 lines deleted...]
-      <c r="C42" s="1">
+    <row r="53" spans="1:3" ht="15">
+      <c r="A53" s="51">
+        <v>1503</v>
+      </c>
+      <c r="B53" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="C53" s="45">
         <v>150</v>
-      </c>
-[...119 lines deleted...]
-        <v>170</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet7"/>
   <dimension ref="A1:C20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="2"/>
     <col min="2" max="2" width="63.28515625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A1" s="9">
+      <c r="A1" s="10">
         <v>11031</v>
       </c>
-      <c r="B1" s="38" t="s">
-        <v>261</v>
+      <c r="B1" s="47" t="s">
+        <v>206</v>
       </c>
       <c r="C1" s="1">
         <v>1103</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A2" s="9">
+      <c r="A2" s="10">
         <v>11032</v>
       </c>
-      <c r="B2" s="38" t="s">
-        <v>199</v>
+      <c r="B2" s="47" t="s">
+        <v>207</v>
       </c>
       <c r="C2" s="1">
         <v>1103</v>
       </c>
     </row>
-    <row r="3" spans="1:3" ht="24.75" thickBot="1">
-      <c r="A3" s="9">
+    <row r="3" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A3" s="10">
         <v>11033</v>
       </c>
-      <c r="B3" s="38" t="s">
-        <v>200</v>
+      <c r="B3" s="47" t="s">
+        <v>208</v>
       </c>
       <c r="C3" s="1">
         <v>1103</v>
       </c>
     </row>
-    <row r="4" spans="1:3" ht="24.75" thickBot="1">
-      <c r="A4" s="9">
+    <row r="4" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A4" s="10">
         <v>11034</v>
       </c>
-      <c r="B4" s="38" t="s">
-        <v>201</v>
+      <c r="B4" s="47" t="s">
+        <v>209</v>
       </c>
       <c r="C4" s="1">
         <v>1103</v>
       </c>
     </row>
-    <row r="5" spans="1:3" ht="24.75" thickBot="1">
-      <c r="A5" s="9">
+    <row r="5" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A5" s="10">
         <v>11035</v>
       </c>
-      <c r="B5" s="38" t="s">
-        <v>202</v>
+      <c r="B5" s="47" t="s">
+        <v>295</v>
       </c>
       <c r="C5" s="1">
         <v>1103</v>
       </c>
     </row>
     <row r="6" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A6" s="9">
+      <c r="A6" s="10">
         <v>12041</v>
       </c>
-      <c r="B6" s="38" t="s">
-        <v>262</v>
+      <c r="B6" s="47" t="s">
+        <v>206</v>
       </c>
       <c r="C6" s="1">
         <v>1204</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="16.5" thickBot="1">
-      <c r="A7" s="9">
+      <c r="A7" s="10">
         <v>12042</v>
       </c>
-      <c r="B7" s="178" t="s">
-        <v>466</v>
+      <c r="B7" s="169" t="s">
+        <v>453</v>
       </c>
       <c r="C7" s="1">
         <v>1204</v>
       </c>
     </row>
-    <row r="8" spans="1:3" ht="24.75" thickBot="1">
-      <c r="A8" s="9">
+    <row r="8" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A8" s="10">
         <v>12043</v>
       </c>
-      <c r="B8" s="38" t="s">
-        <v>203</v>
+      <c r="B8" s="47" t="s">
+        <v>208</v>
       </c>
       <c r="C8" s="1">
         <v>1204</v>
       </c>
     </row>
-    <row r="9" spans="1:3" ht="24.75" thickBot="1">
-      <c r="A9" s="9">
+    <row r="9" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A9" s="10">
         <v>12044</v>
       </c>
-      <c r="B9" s="38" t="s">
-        <v>204</v>
+      <c r="B9" s="47" t="s">
+        <v>209</v>
       </c>
       <c r="C9" s="1">
         <v>1204</v>
       </c>
     </row>
-    <row r="10" spans="1:3" ht="24.75" thickBot="1">
-      <c r="A10" s="9">
+    <row r="10" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A10" s="10">
         <v>12045</v>
       </c>
-      <c r="B10" s="38" t="s">
-        <v>205</v>
+      <c r="B10" s="47" t="s">
+        <v>296</v>
       </c>
       <c r="C10" s="1">
         <v>1204</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A11" s="9">
+      <c r="A11" s="10">
         <v>14011</v>
       </c>
-      <c r="B11" s="38" t="s">
-        <v>461</v>
+      <c r="B11" s="47" t="s">
+        <v>297</v>
       </c>
       <c r="C11" s="1">
         <v>1401</v>
       </c>
     </row>
     <row r="12" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A12" s="9">
+      <c r="A12" s="10">
         <v>14012</v>
       </c>
-      <c r="B12" s="38" t="s">
-        <v>206</v>
+      <c r="B12" s="47" t="s">
+        <v>210</v>
       </c>
       <c r="C12" s="1">
         <v>1401</v>
       </c>
     </row>
-    <row r="13" spans="1:3" ht="24.75" thickBot="1">
-      <c r="A13" s="9">
+    <row r="13" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A13" s="10">
         <v>14013</v>
       </c>
-      <c r="B13" s="38" t="s">
-        <v>207</v>
+      <c r="B13" s="47" t="s">
+        <v>211</v>
       </c>
       <c r="C13" s="1">
         <v>1401</v>
       </c>
     </row>
-    <row r="14" spans="1:3" ht="24.75" thickBot="1">
-      <c r="A14" s="9">
+    <row r="14" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A14" s="10">
         <v>14014</v>
       </c>
-      <c r="B14" s="38" t="s">
-        <v>208</v>
+      <c r="B14" s="47" t="s">
+        <v>212</v>
       </c>
       <c r="C14" s="1">
         <v>1401</v>
       </c>
     </row>
-    <row r="15" spans="1:3" ht="24.75" thickBot="1">
-      <c r="A15" s="8">
+    <row r="15" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A15" s="9">
         <v>14015</v>
       </c>
-      <c r="B15" s="39" t="s">
-        <v>209</v>
+      <c r="B15" s="46" t="s">
+        <v>298</v>
       </c>
       <c r="C15" s="1">
         <v>1401</v>
       </c>
     </row>
     <row r="16" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A16" s="9">
+      <c r="A16" s="10">
         <v>15011</v>
       </c>
-      <c r="B16" s="38" t="s">
-        <v>461</v>
+      <c r="B16" s="47" t="s">
+        <v>297</v>
       </c>
       <c r="C16" s="1">
         <v>1501</v>
       </c>
     </row>
     <row r="17" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A17" s="9">
+      <c r="A17" s="10">
         <v>15012</v>
       </c>
-      <c r="B17" s="38" t="s">
-        <v>206</v>
+      <c r="B17" s="47" t="s">
+        <v>210</v>
       </c>
       <c r="C17" s="1">
         <v>1501</v>
       </c>
     </row>
-    <row r="18" spans="1:3" ht="24.75" thickBot="1">
-      <c r="A18" s="9">
+    <row r="18" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A18" s="10">
         <v>15013</v>
       </c>
-      <c r="B18" s="38" t="s">
-        <v>207</v>
+      <c r="B18" s="47" t="s">
+        <v>211</v>
       </c>
       <c r="C18" s="1">
         <v>1501</v>
       </c>
     </row>
-    <row r="19" spans="1:3" ht="24.75" thickBot="1">
-      <c r="A19" s="9">
+    <row r="19" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A19" s="10">
         <v>15014</v>
       </c>
-      <c r="B19" s="38" t="s">
-        <v>208</v>
+      <c r="B19" s="47" t="s">
+        <v>212</v>
       </c>
       <c r="C19" s="1">
         <v>1501</v>
       </c>
     </row>
-    <row r="20" spans="1:3" ht="24.75" thickBot="1">
-      <c r="A20" s="9">
+    <row r="20" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A20" s="10">
         <v>15015</v>
       </c>
-      <c r="B20" s="38" t="s">
-        <v>210</v>
+      <c r="B20" s="47" t="s">
+        <v>299</v>
       </c>
       <c r="C20" s="1">
         <v>1501</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet10"/>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+      <selection activeCell="E23" sqref="E23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="5.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36" style="2" customWidth="1"/>
     <col min="3" max="3" width="35.28515625" style="2" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15" thickBot="1">
-      <c r="A1" s="16">
+      <c r="A1" s="19">
         <v>5101</v>
       </c>
-      <c r="B1" s="17" t="s">
-        <v>198</v>
+      <c r="B1" s="20" t="s">
+        <v>163</v>
       </c>
       <c r="C1" s="3"/>
     </row>
     <row r="2" spans="1:3" ht="15" thickBot="1">
-      <c r="A2" s="14">
+      <c r="A2" s="17">
         <v>5102</v>
       </c>
-      <c r="B2" s="15" t="s">
-        <v>196</v>
+      <c r="B2" s="18" t="s">
+        <v>159</v>
       </c>
       <c r="C2" s="3"/>
     </row>
     <row r="3" spans="1:3" ht="15" thickBot="1">
-      <c r="A3" s="14">
+      <c r="A3" s="17">
         <v>5103</v>
       </c>
-      <c r="B3" s="15" t="s">
-        <v>197</v>
+      <c r="B3" s="18" t="s">
+        <v>161</v>
       </c>
       <c r="C3" s="3"/>
     </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:D104"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+    <sheetView topLeftCell="A16" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B51" sqref="B51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="45.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="105" customWidth="1"/>
+    <col min="1" max="1" width="32.42578125" customWidth="1"/>
+    <col min="2" max="2" width="109.28515625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="24.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="165" t="s">
+      <c r="A1" s="26" t="s">
+        <v>215</v>
+      </c>
+      <c r="B1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D1" s="150" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="26" t="s">
+        <v>397</v>
+      </c>
+      <c r="B2" s="166" t="s">
+        <v>417</v>
+      </c>
+      <c r="C2" s="166"/>
+      <c r="D2" s="150" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="26" t="s">
+        <v>398</v>
+      </c>
+      <c r="B3" s="166" t="s">
+        <v>419</v>
+      </c>
+      <c r="C3" s="167"/>
+      <c r="D3" s="150" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="26" t="s">
+        <v>304</v>
+      </c>
+      <c r="B4" t="s">
+        <v>418</v>
+      </c>
+      <c r="D4" s="150" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="26" t="s">
+        <v>216</v>
+      </c>
+      <c r="B5" s="166" t="s">
+        <v>420</v>
+      </c>
+      <c r="D5" s="150" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="26" t="s">
+        <v>217</v>
+      </c>
+      <c r="B6" s="168" t="s">
+        <v>421</v>
+      </c>
+      <c r="D6" s="150" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="26" t="s">
+        <v>218</v>
+      </c>
+      <c r="B7" t="s">
+        <v>422</v>
+      </c>
+      <c r="D7" s="150" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="26" t="s">
+        <v>219</v>
+      </c>
+      <c r="B8" t="s">
+        <v>423</v>
+      </c>
+      <c r="D8" s="150" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="26" t="s">
+        <v>220</v>
+      </c>
+      <c r="B9" t="s">
+        <v>424</v>
+      </c>
+      <c r="D9" s="150" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="26" t="s">
+        <v>221</v>
+      </c>
+      <c r="B10" t="s">
+        <v>425</v>
+      </c>
+      <c r="D10" s="150" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="26" t="s">
+        <v>222</v>
+      </c>
+      <c r="B11" t="s">
+        <v>426</v>
+      </c>
+      <c r="D11" s="150" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="26" t="s">
+        <v>223</v>
+      </c>
+      <c r="B12" t="s">
+        <v>427</v>
+      </c>
+      <c r="D12" s="150" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="26" t="s">
+        <v>224</v>
+      </c>
+      <c r="B13" t="s">
+        <v>428</v>
+      </c>
+      <c r="D13" s="150" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="26" t="s">
+        <v>225</v>
+      </c>
+      <c r="B14" t="s">
+        <v>429</v>
+      </c>
+      <c r="D14" s="150" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="26" t="s">
+        <v>226</v>
+      </c>
+      <c r="B15" t="s">
+        <v>451</v>
+      </c>
+      <c r="D15" s="150" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="26" t="s">
+        <v>227</v>
+      </c>
+      <c r="B16" t="s">
+        <v>430</v>
+      </c>
+      <c r="D16" s="150" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="B17" t="s">
+        <v>431</v>
+      </c>
+      <c r="D17" s="150" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="26" t="s">
+        <v>400</v>
+      </c>
+      <c r="B18" t="s">
+        <v>432</v>
+      </c>
+      <c r="D18" s="150" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="26" t="s">
+        <v>399</v>
+      </c>
+      <c r="B19" t="s">
+        <v>433</v>
+      </c>
+      <c r="D19" s="150" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="26" t="s">
+        <v>229</v>
+      </c>
+      <c r="B20" t="s">
+        <v>434</v>
+      </c>
+      <c r="D20" s="150" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="26" t="s">
+        <v>230</v>
+      </c>
+      <c r="B21" s="166" t="s">
+        <v>452</v>
+      </c>
+      <c r="D21" s="150" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="26" t="s">
+        <v>231</v>
+      </c>
+      <c r="B22" t="s">
+        <v>435</v>
+      </c>
+      <c r="D22" s="150" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="26" t="s">
+        <v>232</v>
+      </c>
+      <c r="B23" t="s">
+        <v>257</v>
+      </c>
+      <c r="D23" s="150" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="26" t="s">
+        <v>402</v>
+      </c>
+      <c r="B24" t="s">
+        <v>432</v>
+      </c>
+      <c r="D24" s="150" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="26" t="s">
+        <v>401</v>
+      </c>
+      <c r="B25" t="s">
+        <v>436</v>
+      </c>
+      <c r="D25" s="150" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="26" t="s">
+        <v>233</v>
+      </c>
+      <c r="B26" s="166" t="s">
+        <v>437</v>
+      </c>
+      <c r="D26" s="150" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="26" t="s">
+        <v>234</v>
+      </c>
+      <c r="B27" t="s">
+        <v>438</v>
+      </c>
+      <c r="D27" s="150" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="26" t="s">
+        <v>235</v>
+      </c>
+      <c r="B28" t="s">
+        <v>450</v>
+      </c>
+      <c r="D28" s="150" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="26" t="s">
+        <v>236</v>
+      </c>
+      <c r="B29" t="s">
+        <v>434</v>
+      </c>
+      <c r="D29" s="150" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" s="26" t="s">
+        <v>237</v>
+      </c>
+      <c r="B30" t="s">
+        <v>440</v>
+      </c>
+      <c r="D30" s="150" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" s="26" t="s">
+        <v>238</v>
+      </c>
+      <c r="B31" t="s">
+        <v>441</v>
+      </c>
+      <c r="D31" s="150" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" s="26" t="s">
+        <v>239</v>
+      </c>
+      <c r="B32" t="s">
+        <v>442</v>
+      </c>
+      <c r="D32" s="150" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="26" t="s">
+        <v>240</v>
+      </c>
+      <c r="B33" t="s">
+        <v>443</v>
+      </c>
+      <c r="D33" s="150" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" s="26" t="s">
+        <v>241</v>
+      </c>
+      <c r="B34" t="s">
+        <v>444</v>
+      </c>
+      <c r="D34" s="150" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" s="26" t="s">
+        <v>242</v>
+      </c>
+      <c r="B35" t="s">
+        <v>439</v>
+      </c>
+      <c r="D35" s="150" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" s="26" t="s">
+        <v>243</v>
+      </c>
+      <c r="B36" t="s">
+        <v>258</v>
+      </c>
+      <c r="D36" s="150" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" s="26" t="s">
+        <v>244</v>
+      </c>
+      <c r="B37" t="s">
+        <v>259</v>
+      </c>
+      <c r="D37" s="150" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" s="26" t="s">
+        <v>245</v>
+      </c>
+      <c r="B38" t="s">
+        <v>445</v>
+      </c>
+      <c r="D38" s="150" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" s="26" t="s">
+        <v>246</v>
+      </c>
+      <c r="B39" t="s">
+        <v>300</v>
+      </c>
+      <c r="D39" s="150" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="16.5">
+      <c r="A40" s="26" t="s">
+        <v>247</v>
+      </c>
+      <c r="B40" s="52" t="s">
+        <v>446</v>
+      </c>
+      <c r="D40" s="150" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" s="26" t="s">
+        <v>248</v>
+      </c>
+      <c r="B41" t="s">
+        <v>260</v>
+      </c>
+      <c r="D41" s="150" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42" s="26" t="s">
+        <v>249</v>
+      </c>
+      <c r="B42" t="s">
+        <v>261</v>
+      </c>
+      <c r="D42" s="150" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" s="26" t="s">
+        <v>250</v>
+      </c>
+      <c r="B43" t="s">
+        <v>262</v>
+      </c>
+      <c r="D43" s="150" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" s="26" t="s">
+        <v>251</v>
+      </c>
+      <c r="B44" t="s">
+        <v>263</v>
+      </c>
+      <c r="D44" s="150" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" s="26" t="s">
+        <v>252</v>
+      </c>
+      <c r="B45" t="s">
+        <v>264</v>
+      </c>
+      <c r="D45" s="150" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" s="26" t="s">
+        <v>253</v>
+      </c>
+      <c r="B46" t="s">
+        <v>447</v>
+      </c>
+      <c r="D46" s="150" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="B47" t="s">
+        <v>265</v>
+      </c>
+      <c r="D47" s="150" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="B48" t="s">
+        <v>266</v>
+      </c>
+      <c r="D48" s="150" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49" s="26" t="s">
+        <v>256</v>
+      </c>
+      <c r="B49" t="s">
+        <v>303</v>
+      </c>
+      <c r="D49" s="151" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50" s="26" t="s">
+        <v>284</v>
+      </c>
+      <c r="B50" t="s">
+        <v>448</v>
+      </c>
+      <c r="D50" s="150" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51" s="26" t="s">
+        <v>286</v>
+      </c>
+      <c r="B51" t="s">
+        <v>454</v>
+      </c>
+      <c r="D51" s="150" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" s="26" t="s">
         <v>301</v>
       </c>
-      <c r="D1" s="1" t="s">
-[...10 lines deleted...]
-      <c r="D2" s="1" t="s">
+      <c r="B52" t="s">
+        <v>449</v>
+      </c>
+      <c r="D52" s="150" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" s="26"/>
+      <c r="D53" s="151" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="D54" s="150" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="D55" s="150" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="D56" s="150" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="D57" s="150" t="s">
         <v>333</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="15.75">
-[...3 lines deleted...]
-      <c r="B3" s="172" t="s">
+    <row r="58" spans="1:4">
+      <c r="D58" s="152" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="D59" s="150" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="D60" s="150" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="D61" s="150" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="D62" s="153" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="D63" s="150" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="D64" s="150" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="65" spans="4:4">
+      <c r="D65" s="150" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="66" spans="4:4">
+      <c r="D66" s="150" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="67" spans="4:4">
+      <c r="D67" s="153" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="68" spans="4:4">
+      <c r="D68" s="153" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="69" spans="4:4">
+      <c r="D69" s="150" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="70" spans="4:4">
+      <c r="D70" s="150" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="71" spans="4:4">
+      <c r="D71" s="150" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="72" spans="4:4">
+      <c r="D72" s="150" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="73" spans="4:4">
+      <c r="D73" s="150" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="74" spans="4:4">
+      <c r="D74" s="150" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="75" spans="4:4">
+      <c r="D75" s="150" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="76" spans="4:4">
+      <c r="D76" s="150" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="77" spans="4:4">
+      <c r="D77" s="153" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="78" spans="4:4">
+      <c r="D78" s="153" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="79" spans="4:4">
+      <c r="D79" s="150" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="80" spans="4:4">
+      <c r="D80" s="153" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="81" spans="4:4">
+      <c r="D81" s="153" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="82" spans="4:4">
+      <c r="D82" s="153" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="83" spans="4:4">
+      <c r="D83" s="150" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="84" spans="4:4">
+      <c r="D84" s="150" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="85" spans="4:4">
+      <c r="D85" s="153" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="86" spans="4:4">
+      <c r="D86" s="153" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="87" spans="4:4">
+      <c r="D87" s="150" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="88" spans="4:4">
+      <c r="D88" s="153" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="89" spans="4:4">
+      <c r="D89" s="153" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="90" spans="4:4">
+      <c r="D90" s="150" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="91" spans="4:4">
+      <c r="D91" s="150" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="92" spans="4:4">
+      <c r="D92" s="150" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="93" spans="4:4">
+      <c r="D93" s="153" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="94" spans="4:4">
+      <c r="D94" s="153" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="95" spans="4:4">
+      <c r="D95" s="153" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="96" spans="4:4">
+      <c r="D96" s="153" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="97" spans="4:4">
+      <c r="D97" s="153" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="98" spans="4:4">
+      <c r="D98" s="150" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="99" spans="4:4">
+      <c r="D99" s="153" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="100" spans="4:4">
+      <c r="D100" s="153" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="101" spans="4:4">
+      <c r="D101" s="153" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="102" spans="4:4">
+      <c r="D102" s="150" t="s">
         <v>331</v>
       </c>
-      <c r="D3" s="1" t="s">
-[...599 lines deleted...]
-      <c r="D64" s="165" t="s">
+    </row>
+    <row r="103" spans="4:4">
+      <c r="D103" s="150" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="104" spans="4:4">
+      <c r="D104" s="150" t="s">
         <v>413</v>
       </c>
     </row>
-    <row r="65" spans="4:4">
-[...198 lines deleted...]
-    </row>
   </sheetData>
+  <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet11"/>
-  <dimension ref="A1:I1"/>
+  <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D2" sqref="D2"/>
+      <selection activeCell="J1" sqref="J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="98.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="53.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="4.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="3.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="21.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="1"/>
     <col min="9" max="9" width="23.140625" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="6" customFormat="1" ht="13.5" thickBot="1">
       <c r="A1" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7" t="s">
-        <v>469</v>
-[...2 lines deleted...]
-        <v>45951.617685185185</v>
+        <v>455</v>
+      </c>
+      <c r="I1" s="12">
+        <v>45951.623668981483</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="B12" s="1" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>434</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet13"/>
   <dimension ref="A1:A4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>470</v>
+        <v>456</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>128</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" t="s">
-        <v>275</v>
+        <v>285</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet14"/>
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Q108" sqref="Q108:S108"/>
+      <selection activeCell="G20" sqref="G20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="53">
+      <c r="A1" s="44">
         <v>1113</v>
       </c>
-      <c r="B1" s="53" t="s">
-        <v>14</v>
+      <c r="B1" s="44" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="36">
+      <c r="A2" s="45">
         <v>1213</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="36">
+      <c r="A3" s="45">
         <v>1316</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="36">
+      <c r="A4" s="45">
         <v>1403</v>
       </c>
       <c r="B4" s="1"/>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="36">
+      <c r="A5" s="45">
         <v>1503</v>
       </c>
       <c r="B5" s="1"/>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="36">
+      <c r="A6" s="45">
         <v>1702</v>
       </c>
       <c r="B6" s="1"/>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="36">
+      <c r="A7" s="45">
         <v>1710</v>
       </c>
       <c r="B7" s="1"/>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="36">
+      <c r="A8" s="45">
         <v>1711</v>
       </c>
       <c r="B8" s="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet12"/>
-  <dimension ref="A1:P32"/>
+  <dimension ref="A1:M32"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A9" sqref="A9"/>
+    <sheetView topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="K32" sqref="K32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="26.42578125" style="35" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="11" width="9.140625" style="27"/>
+    <col min="1" max="1" width="26.42578125" style="42" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="42"/>
+    <col min="3" max="3" width="9.140625" style="32"/>
+    <col min="4" max="4" width="17" style="30" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.28515625" style="30" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" style="31"/>
+    <col min="7" max="8" width="9.140625" style="30"/>
+    <col min="9" max="9" width="9.140625" style="32"/>
+    <col min="10" max="10" width="9.140625" style="33"/>
+    <col min="11" max="11" width="9.140625" style="34"/>
     <col min="12" max="12" width="9.140625" style="1"/>
-    <col min="13" max="13" width="38.28515625" style="20" customWidth="1"/>
+    <col min="13" max="13" width="38.28515625" style="27" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15.75" thickBot="1">
-[...8 lines deleted...]
-      <c r="B2" s="35">
+    <row r="1" spans="1:13" ht="15.75" thickBot="1">
+      <c r="A1" s="41"/>
+      <c r="D1" s="29"/>
+      <c r="G1" s="29"/>
+    </row>
+    <row r="2" spans="1:13" ht="15.75" thickBot="1">
+      <c r="A2" s="43" t="s">
+        <v>275</v>
+      </c>
+      <c r="B2" s="42">
         <v>1</v>
       </c>
-      <c r="D2" s="1" t="s">
-[...11 lines deleted...]
-      <c r="J2" s="26" t="s">
+      <c r="D2" s="35" t="s">
+        <v>130</v>
+      </c>
+      <c r="E2" s="36" t="s">
+        <v>267</v>
+      </c>
+      <c r="G2" s="30" t="s">
+        <v>133</v>
+      </c>
+      <c r="H2" s="30" t="s">
+        <v>268</v>
+      </c>
+      <c r="J2" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="K2" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="M2" s="27" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="15.75" thickBot="1">
+      <c r="A3" s="38" t="s">
+        <v>276</v>
+      </c>
+      <c r="B3" s="42">
+        <v>2</v>
+      </c>
+      <c r="D3" s="38" t="s">
+        <v>131</v>
+      </c>
+      <c r="E3" s="36" t="s">
+        <v>270</v>
+      </c>
+      <c r="G3" s="30" t="s">
+        <v>134</v>
+      </c>
+      <c r="H3" s="30" t="s">
+        <v>271</v>
+      </c>
+      <c r="J3" s="33" t="s">
+        <v>14</v>
+      </c>
+      <c r="K3" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="M3" s="27" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" ht="15.75" thickBot="1">
+      <c r="A4" s="38" t="s">
+        <v>277</v>
+      </c>
+      <c r="B4" s="42">
+        <v>3</v>
+      </c>
+      <c r="D4" s="38" t="s">
+        <v>132</v>
+      </c>
+      <c r="E4" s="36" t="s">
+        <v>272</v>
+      </c>
+      <c r="K4" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="K2" s="30" t="s">
+      <c r="M4" s="27" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" ht="15.75" thickBot="1">
+      <c r="A5" s="40" t="s">
+        <v>278</v>
+      </c>
+      <c r="B5" s="42">
         <v>4</v>
       </c>
-      <c r="M2" s="20" t="s">
-[...27 lines deleted...]
-      <c r="K3" s="32" t="s">
+      <c r="D5" s="40" t="s">
+        <v>129</v>
+      </c>
+      <c r="E5" s="36" t="s">
+        <v>274</v>
+      </c>
+      <c r="K5" s="39" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="29.25" thickBot="1">
+      <c r="A6" s="40" t="s">
+        <v>279</v>
+      </c>
+      <c r="B6" s="42">
+        <v>5</v>
+      </c>
+      <c r="K6" s="39" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="15.75" thickBot="1">
+      <c r="A7" s="40" t="s">
+        <v>280</v>
+      </c>
+      <c r="B7" s="42">
+        <v>6</v>
+      </c>
+      <c r="K7" s="39" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="15.75" thickBot="1">
+      <c r="A8" s="40" t="s">
+        <v>281</v>
+      </c>
+      <c r="B8" s="42">
+        <v>7</v>
+      </c>
+      <c r="K8" s="39" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="15.75" thickBot="1">
+      <c r="A9" s="40" t="s">
+        <v>282</v>
+      </c>
+      <c r="B9" s="42">
+        <v>8</v>
+      </c>
+      <c r="K9" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="M3" s="20" t="s">
-[...18 lines deleted...]
-      <c r="K4" s="32" t="s">
+    </row>
+    <row r="10" spans="1:13" ht="15.75" thickBot="1">
+      <c r="A10" s="40" t="s">
+        <v>283</v>
+      </c>
+      <c r="B10" s="42">
+        <v>9</v>
+      </c>
+      <c r="K10" s="39" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="15.75" thickBot="1">
+      <c r="A11" s="40" t="s">
+        <v>129</v>
+      </c>
+      <c r="B11" s="42">
+        <v>99</v>
+      </c>
+      <c r="K11" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="M4" s="20" t="s">
-[...86 lines deleted...]
-      <c r="K11" s="32" t="s">
+    </row>
+    <row r="12" spans="1:13" ht="15.75" thickBot="1">
+      <c r="K12" s="39" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="12" spans="1:16" ht="15.75" thickBot="1">
-      <c r="K12" s="32" t="s">
+    <row r="13" spans="1:13" ht="15.75" thickBot="1">
+      <c r="K13" s="39" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="13" spans="1:16" ht="15.75" thickBot="1">
-      <c r="K13" s="32" t="s">
+    <row r="14" spans="1:13" ht="15.75" thickBot="1">
+      <c r="K14" s="39" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="14" spans="1:16" ht="15.75" thickBot="1">
-      <c r="K14" s="32" t="s">
+    <row r="15" spans="1:13" ht="15.75" thickBot="1">
+      <c r="K15" s="39" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="15" spans="1:16" ht="15.75" thickBot="1">
-      <c r="K15" s="32" t="s">
+    <row r="16" spans="1:13" ht="15.75" thickBot="1">
+      <c r="K16" s="39" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="16" spans="1:16" ht="15.75" thickBot="1">
-      <c r="K16" s="32" t="s">
+    <row r="17" spans="11:11" ht="15.75" thickBot="1">
+      <c r="K17" s="39" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="17" spans="11:11" ht="15.75" thickBot="1">
-      <c r="K17" s="32" t="s">
+    <row r="18" spans="11:11" ht="15.75" thickBot="1">
+      <c r="K18" s="39" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="18" spans="11:11" ht="15.75" thickBot="1">
-      <c r="K18" s="32" t="s">
+    <row r="19" spans="11:11" ht="15.75" thickBot="1">
+      <c r="K19" s="39" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="19" spans="11:11" ht="15.75" thickBot="1">
-      <c r="K19" s="32" t="s">
+    <row r="20" spans="11:11" ht="15.75" thickBot="1">
+      <c r="K20" s="39" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="20" spans="11:11" ht="15.75" thickBot="1">
-      <c r="K20" s="32" t="s">
+    <row r="21" spans="11:11" ht="15.75" thickBot="1">
+      <c r="K21" s="39" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="21" spans="11:11" ht="15.75" thickBot="1">
-      <c r="K21" s="32" t="s">
+    <row r="22" spans="11:11" ht="15.75" thickBot="1">
+      <c r="K22" s="39" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="22" spans="11:11" ht="15.75" thickBot="1">
-      <c r="K22" s="32" t="s">
+    <row r="23" spans="11:11" ht="15.75" thickBot="1">
+      <c r="K23" s="39" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="23" spans="11:11" ht="15.75" thickBot="1">
-      <c r="K23" s="32" t="s">
+    <row r="24" spans="11:11" ht="15.75" thickBot="1">
+      <c r="K24" s="39" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="24" spans="11:11" ht="15.75" thickBot="1">
-      <c r="K24" s="32" t="s">
+    <row r="25" spans="11:11" ht="15.75" thickBot="1">
+      <c r="K25" s="39" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="25" spans="11:11" ht="15.75" thickBot="1">
-      <c r="K25" s="32" t="s">
+    <row r="26" spans="11:11" ht="15.75" thickBot="1">
+      <c r="K26" s="39" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="26" spans="11:11" ht="15.75" thickBot="1">
-      <c r="K26" s="32" t="s">
+    <row r="27" spans="11:11" ht="15.75" thickBot="1">
+      <c r="K27" s="39" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="27" spans="11:11" ht="15.75" thickBot="1">
-      <c r="K27" s="32" t="s">
+    <row r="28" spans="11:11" ht="15.75" thickBot="1">
+      <c r="K28" s="39" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="28" spans="11:11" ht="15.75" thickBot="1">
-      <c r="K28" s="32" t="s">
+    <row r="29" spans="11:11" ht="15.75" thickBot="1">
+      <c r="K29" s="39" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="29" spans="11:11" ht="15.75" thickBot="1">
-      <c r="K29" s="32" t="s">
+    <row r="30" spans="11:11" ht="15.75" thickBot="1">
+      <c r="K30" s="39" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="30" spans="11:11" ht="15.75" thickBot="1">
-      <c r="K30" s="32" t="s">
+    <row r="31" spans="11:11" ht="15.75" thickBot="1">
+      <c r="K31" s="39" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="31" spans="11:11" ht="15.75" thickBot="1">
-[...3 lines deleted...]
-    </row>
     <row r="32" spans="11:11">
-      <c r="K32" s="27" t="s">
-        <v>3</v>
+      <c r="K32" s="34" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet9"/>
   <dimension ref="A1:C8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+      <selection sqref="A1:B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.7109375" style="2" customWidth="1"/>
-    <col min="2" max="3" width="84" style="2" customWidth="1"/>
+    <col min="2" max="2" width="25.140625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="31.140625" style="2" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="14.25">
-      <c r="A1" s="3">
+    <row r="1" spans="1:3" ht="15" thickBot="1">
+      <c r="A1" s="17">
         <v>4101</v>
       </c>
-      <c r="B1" s="3" t="s">
-        <v>186</v>
+      <c r="B1" s="18" t="s">
+        <v>135</v>
       </c>
       <c r="C1" s="3"/>
     </row>
-    <row r="2" spans="1:3" ht="14.25">
-      <c r="A2" s="3">
+    <row r="2" spans="1:3" ht="15" thickBot="1">
+      <c r="A2" s="17">
         <v>4102</v>
       </c>
-      <c r="B2" s="3" t="s">
-        <v>187</v>
+      <c r="B2" s="18" t="s">
+        <v>136</v>
       </c>
       <c r="C2" s="3"/>
     </row>
-    <row r="3" spans="1:3" ht="14.25">
-      <c r="A3" s="3">
+    <row r="3" spans="1:3" ht="15" thickBot="1">
+      <c r="A3" s="17">
         <v>4103</v>
       </c>
-      <c r="B3" s="3" t="s">
-        <v>188</v>
+      <c r="B3" s="18" t="s">
+        <v>137</v>
       </c>
       <c r="C3" s="3"/>
     </row>
-    <row r="4" spans="1:3" ht="28.5">
-      <c r="A4" s="3">
+    <row r="4" spans="1:3" ht="15" thickBot="1">
+      <c r="A4" s="17">
         <v>4104</v>
       </c>
-      <c r="B4" s="3" t="s">
-        <v>459</v>
+      <c r="B4" s="18" t="s">
+        <v>138</v>
       </c>
       <c r="C4" s="3"/>
     </row>
-    <row r="5" spans="1:3" ht="14.25">
-      <c r="A5" s="3">
+    <row r="5" spans="1:3" ht="15" thickBot="1">
+      <c r="A5" s="17">
         <v>4105</v>
       </c>
-      <c r="B5" s="3" t="s">
-        <v>189</v>
+      <c r="B5" s="18" t="s">
+        <v>139</v>
       </c>
       <c r="C5" s="3"/>
     </row>
-    <row r="6" spans="1:3" ht="14.25">
-      <c r="A6" s="3">
+    <row r="6" spans="1:3" ht="15" thickBot="1">
+      <c r="A6" s="17">
         <v>4106</v>
       </c>
-      <c r="B6" s="3" t="s">
-        <v>190</v>
+      <c r="B6" s="18" t="s">
+        <v>140</v>
       </c>
       <c r="C6" s="3"/>
     </row>
-    <row r="7" spans="1:3" ht="14.25">
-      <c r="A7" s="3">
+    <row r="7" spans="1:3" ht="15" thickBot="1">
+      <c r="A7" s="17">
         <v>4107</v>
       </c>
-      <c r="B7" s="3" t="s">
-        <v>191</v>
+      <c r="B7" s="18" t="s">
+        <v>141</v>
       </c>
       <c r="C7" s="3"/>
     </row>
-    <row r="8" spans="1:3" ht="28.5">
-      <c r="A8" s="3">
+    <row r="8" spans="1:3" ht="15" thickBot="1">
+      <c r="A8" s="17">
         <v>4108</v>
       </c>
-      <c r="B8" s="3" t="s">
-        <v>460</v>
+      <c r="B8" s="18" t="s">
+        <v>142</v>
       </c>
       <c r="C8" s="3"/>
     </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet8"/>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="2"/>
     <col min="2" max="2" width="22.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="24.7109375" style="2" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="14.25">
-      <c r="A1" s="3">
+    <row r="1" spans="1:3" ht="15" thickBot="1">
+      <c r="A1" s="19">
         <v>3101</v>
       </c>
-      <c r="B1" s="3" t="s">
-        <v>192</v>
+      <c r="B1" s="20" t="s">
+        <v>143</v>
       </c>
       <c r="C1" s="3"/>
     </row>
-    <row r="2" spans="1:3" ht="28.5">
-      <c r="A2" s="3">
+    <row r="2" spans="1:3" ht="15" thickBot="1">
+      <c r="A2" s="17">
         <v>3102</v>
       </c>
-      <c r="B2" s="3" t="s">
-        <v>193</v>
+      <c r="B2" s="18" t="s">
+        <v>144</v>
       </c>
       <c r="C2" s="3"/>
     </row>
-    <row r="3" spans="1:3" ht="28.5">
-      <c r="A3" s="3">
+    <row r="3" spans="1:3" ht="15" thickBot="1">
+      <c r="A3" s="17">
         <v>3103</v>
       </c>
-      <c r="B3" s="3" t="s">
-        <v>194</v>
+      <c r="B3" s="18" t="s">
+        <v>145</v>
       </c>
       <c r="C3" s="3"/>
     </row>
-    <row r="4" spans="1:3" ht="14.25">
-      <c r="A4" s="3">
+    <row r="4" spans="1:3" ht="15" thickBot="1">
+      <c r="A4" s="17">
         <v>3104</v>
       </c>
-      <c r="B4" s="3" t="s">
-        <v>195</v>
+      <c r="B4" s="18" t="s">
+        <v>146</v>
       </c>
       <c r="C4" s="3"/>
     </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet6"/>
-  <dimension ref="A1:C16"/>
+  <dimension ref="A1:C18"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="2"/>
-    <col min="2" max="2" width="29.28515625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="46" style="2" customWidth="1"/>
     <col min="3" max="3" width="23" style="2" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="14.25">
-      <c r="A1" s="3">
+    <row r="1" spans="1:3" ht="15" thickBot="1">
+      <c r="A1" s="19">
         <v>2101</v>
       </c>
-      <c r="B1" s="3" t="s">
-        <v>277</v>
+      <c r="B1" s="20" t="s">
+        <v>147</v>
       </c>
       <c r="C1" s="3"/>
     </row>
-    <row r="2" spans="1:3" ht="28.5">
-      <c r="A2" s="3">
+    <row r="2" spans="1:3" ht="15" thickBot="1">
+      <c r="A2" s="17">
         <v>2103</v>
       </c>
-      <c r="B2" s="3" t="s">
-        <v>278</v>
+      <c r="B2" s="18" t="s">
+        <v>148</v>
       </c>
       <c r="C2" s="3"/>
     </row>
-    <row r="3" spans="1:3" ht="14.25">
-      <c r="A3" s="3">
+    <row r="3" spans="1:3" ht="15" thickBot="1">
+      <c r="A3" s="17">
         <v>2104</v>
       </c>
-      <c r="B3" s="3" t="s">
-        <v>279</v>
+      <c r="B3" s="18" t="s">
+        <v>149</v>
       </c>
       <c r="C3" s="3"/>
     </row>
-    <row r="4" spans="1:3" ht="14.25">
-      <c r="A4" s="3">
+    <row r="4" spans="1:3" ht="15" thickBot="1">
+      <c r="A4" s="17">
         <v>2105</v>
       </c>
-      <c r="B4" s="3" t="s">
-        <v>280</v>
+      <c r="B4" s="18" t="s">
+        <v>150</v>
       </c>
       <c r="C4" s="3"/>
     </row>
-    <row r="5" spans="1:3" ht="28.5">
-      <c r="A5" s="3">
+    <row r="5" spans="1:3" ht="15" thickBot="1">
+      <c r="A5" s="17">
         <v>2106</v>
       </c>
-      <c r="B5" s="3" t="s">
-        <v>281</v>
+      <c r="B5" s="18" t="s">
+        <v>151</v>
       </c>
       <c r="C5" s="3"/>
     </row>
-    <row r="6" spans="1:3" ht="28.5">
-      <c r="A6" s="3">
+    <row r="6" spans="1:3" ht="15" thickBot="1">
+      <c r="A6" s="17">
         <v>2201</v>
       </c>
-      <c r="B6" s="3" t="s">
-        <v>282</v>
+      <c r="B6" s="18" t="s">
+        <v>152</v>
       </c>
       <c r="C6" s="3"/>
     </row>
-    <row r="7" spans="1:3" ht="14.25">
-      <c r="A7" s="3">
+    <row r="7" spans="1:3" ht="15" thickBot="1">
+      <c r="A7" s="17">
         <v>2202</v>
       </c>
-      <c r="B7" s="3" t="s">
-        <v>283</v>
+      <c r="B7" s="18" t="s">
+        <v>153</v>
       </c>
       <c r="C7" s="3"/>
     </row>
-    <row r="8" spans="1:3" ht="28.5">
-      <c r="A8" s="3">
+    <row r="8" spans="1:3" ht="15" thickBot="1">
+      <c r="A8" s="17">
         <v>2203</v>
       </c>
-      <c r="B8" s="3" t="s">
-        <v>284</v>
+      <c r="B8" s="18" t="s">
+        <v>154</v>
       </c>
       <c r="C8" s="3"/>
     </row>
-    <row r="9" spans="1:3" ht="14.25">
-      <c r="A9" s="3">
+    <row r="9" spans="1:3" ht="15" thickBot="1">
+      <c r="A9" s="17">
         <v>2301</v>
       </c>
-      <c r="B9" s="3" t="s">
-        <v>285</v>
+      <c r="B9" s="18" t="s">
+        <v>155</v>
       </c>
       <c r="C9" s="3"/>
     </row>
-    <row r="10" spans="1:3" ht="28.5">
-      <c r="A10" s="3">
+    <row r="10" spans="1:3" ht="15" thickBot="1">
+      <c r="A10" s="17">
         <v>2302</v>
       </c>
-      <c r="B10" s="3" t="s">
-        <v>286</v>
+      <c r="B10" s="18" t="s">
+        <v>156</v>
       </c>
       <c r="C10" s="3"/>
     </row>
-    <row r="11" spans="1:3" ht="14.25">
-      <c r="A11" s="3">
+    <row r="11" spans="1:3" ht="15" thickBot="1">
+      <c r="A11" s="17">
         <v>2303</v>
       </c>
-      <c r="B11" s="3" t="s">
-        <v>287</v>
+      <c r="B11" s="18" t="s">
+        <v>157</v>
       </c>
       <c r="C11" s="3"/>
     </row>
-    <row r="12" spans="1:3" ht="14.25">
-      <c r="A12" s="3">
+    <row r="12" spans="1:3" ht="15" thickBot="1">
+      <c r="A12" s="17">
         <v>2304</v>
       </c>
-      <c r="B12" s="3" t="s">
-        <v>288</v>
+      <c r="B12" s="18" t="s">
+        <v>158</v>
       </c>
       <c r="C12" s="4"/>
     </row>
-    <row r="13" spans="1:3" ht="28.5">
-      <c r="A13" s="3">
+    <row r="13" spans="1:3" ht="15" thickBot="1">
+      <c r="A13" s="17">
         <v>2305</v>
       </c>
-      <c r="B13" s="3" t="s">
-        <v>289</v>
+      <c r="B13" s="18" t="s">
+        <v>159</v>
       </c>
       <c r="C13" s="4"/>
     </row>
-    <row r="14" spans="1:3" ht="57.75" customHeight="1">
-      <c r="A14" s="3">
+    <row r="14" spans="1:3" ht="57.75" customHeight="1" thickBot="1">
+      <c r="A14" s="17">
         <v>2306</v>
       </c>
-      <c r="B14" s="3" t="s">
-        <v>290</v>
+      <c r="B14" s="18" t="s">
+        <v>160</v>
       </c>
       <c r="C14" s="3"/>
     </row>
-    <row r="15" spans="1:3" ht="57">
-      <c r="A15" s="3">
+    <row r="15" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A15" s="17">
         <v>2307</v>
       </c>
-      <c r="B15" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="3">
+      <c r="B15" s="18" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="13.5" thickBot="1">
+      <c r="A16" s="17">
         <v>2501</v>
       </c>
-      <c r="B16" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B16" s="18" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="15">
+      <c r="A17" s="21"/>
+      <c r="B17"/>
+    </row>
+    <row r="18" spans="1:2" ht="15">
+      <c r="A18" s="21"/>
+      <c r="B18"/>
     </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet4"/>
-  <dimension ref="A1:G6"/>
+  <dimension ref="A1:B6"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+    <sheetView zoomScale="136" zoomScaleNormal="136" workbookViewId="0">
+      <selection activeCell="I71" sqref="I71:K71"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="2"/>
     <col min="2" max="2" width="50.85546875" style="2" customWidth="1"/>
-    <col min="3" max="3" width="9.140625" style="1"/>
-    <col min="8" max="16384" width="9.140625" style="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="24.75" thickBot="1">
+    <row r="1" spans="1:2" ht="15" thickBot="1">
       <c r="A1" s="5">
         <v>110</v>
       </c>
-      <c r="B1" s="56" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:2" ht="24.75" thickBot="1">
+      <c r="B1" s="22" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="15" thickBot="1">
       <c r="A2" s="5">
         <v>120</v>
       </c>
-      <c r="B2" s="57" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:2" ht="24.75" thickBot="1">
+      <c r="B2" s="23" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="15" thickBot="1">
       <c r="A3" s="5">
         <v>130</v>
       </c>
-      <c r="B3" s="57" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:2" ht="24.75" thickBot="1">
+      <c r="B3" s="23" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="23.25" thickBot="1">
       <c r="A4" s="5">
         <v>140</v>
       </c>
-      <c r="B4" s="57" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:2" ht="24.75" thickBot="1">
+      <c r="B4" s="23" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="23.25" thickBot="1">
       <c r="A5" s="5">
         <v>150</v>
       </c>
-      <c r="B5" s="57" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:2" ht="15.75" thickBot="1">
+      <c r="B5" s="23" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="15" thickBot="1">
       <c r="A6" s="5">
         <v>170</v>
       </c>
-      <c r="B6" s="57" t="s">
-        <v>274</v>
+      <c r="B6" s="23" t="s">
+        <v>162</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>352</vt:i4>
+        <vt:i4>359</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="353" baseType="lpstr">
+    <vt:vector size="361" baseType="lpstr">
       <vt:lpstr>Form3B</vt:lpstr>
-      <vt:lpstr>Form3B!Box1_D</vt:lpstr>
-[...61 lines deleted...]
-      <vt:lpstr>Form3B!Box32_short_shares</vt:lpstr>
+      <vt:lpstr>Version</vt:lpstr>
+      <vt:lpstr>Box1_D</vt:lpstr>
+      <vt:lpstr>Box1_date</vt:lpstr>
+      <vt:lpstr>Box1_M</vt:lpstr>
+      <vt:lpstr>Box1_Y</vt:lpstr>
+      <vt:lpstr>Box10_reg_number</vt:lpstr>
+      <vt:lpstr>Box11_number</vt:lpstr>
+      <vt:lpstr>Box11_place</vt:lpstr>
+      <vt:lpstr>Box12_exchange</vt:lpstr>
+      <vt:lpstr>Box13_othername</vt:lpstr>
+      <vt:lpstr>Box13_surname</vt:lpstr>
+      <vt:lpstr>Box14_HKID</vt:lpstr>
+      <vt:lpstr>Box14_issue_country</vt:lpstr>
+      <vt:lpstr>Box14_type</vt:lpstr>
+      <vt:lpstr>Box14_type_selection</vt:lpstr>
+      <vt:lpstr>Box15_address</vt:lpstr>
+      <vt:lpstr>Box16_chinese</vt:lpstr>
+      <vt:lpstr>Box17_chinese_character_code</vt:lpstr>
+      <vt:lpstr>Box18_long_position</vt:lpstr>
+      <vt:lpstr>Box18_short_position</vt:lpstr>
+      <vt:lpstr>Box18_tel_no</vt:lpstr>
+      <vt:lpstr>Box19_email</vt:lpstr>
+      <vt:lpstr>Box2_D</vt:lpstr>
+      <vt:lpstr>Box2_date</vt:lpstr>
+      <vt:lpstr>Box2_M</vt:lpstr>
+      <vt:lpstr>Box2_Y</vt:lpstr>
+      <vt:lpstr>Box20_name</vt:lpstr>
+      <vt:lpstr>Box21_office</vt:lpstr>
+      <vt:lpstr>Box22_principal_place</vt:lpstr>
+      <vt:lpstr>Box23_reg_number</vt:lpstr>
+      <vt:lpstr>Box24_number</vt:lpstr>
+      <vt:lpstr>Box24_place</vt:lpstr>
+      <vt:lpstr>Box25_person</vt:lpstr>
+      <vt:lpstr>Box26_tel_no</vt:lpstr>
+      <vt:lpstr>Box27_email</vt:lpstr>
+      <vt:lpstr>Box28_exchange</vt:lpstr>
+      <vt:lpstr>Box29_name</vt:lpstr>
+      <vt:lpstr>Box3_stock_code</vt:lpstr>
+      <vt:lpstr>Box30_average_consideration</vt:lpstr>
+      <vt:lpstr>Box30_average_price</vt:lpstr>
+      <vt:lpstr>Box30_consideration_nature</vt:lpstr>
+      <vt:lpstr>Box30_consideration_nature_code</vt:lpstr>
+      <vt:lpstr>Box30_currency</vt:lpstr>
+      <vt:lpstr>Box30_highest_price</vt:lpstr>
+      <vt:lpstr>Box30_long_after_cap</vt:lpstr>
+      <vt:lpstr>Box30_long_after_code</vt:lpstr>
+      <vt:lpstr>Box30_long_before_cap</vt:lpstr>
+      <vt:lpstr>Box30_long_before_code</vt:lpstr>
+      <vt:lpstr>Box30_long_event_code</vt:lpstr>
+      <vt:lpstr>Box30_long_event_desc</vt:lpstr>
+      <vt:lpstr>Box30_long_no_share</vt:lpstr>
+      <vt:lpstr>Box30_short_after_cap</vt:lpstr>
+      <vt:lpstr>Box30_short_after_code</vt:lpstr>
+      <vt:lpstr>Box30_short_before_cap</vt:lpstr>
+      <vt:lpstr>Box30_short_before_code</vt:lpstr>
+      <vt:lpstr>Box30_short_event_code</vt:lpstr>
+      <vt:lpstr>Box30_short_event_desc</vt:lpstr>
+      <vt:lpstr>Box30_short_no_share</vt:lpstr>
+      <vt:lpstr>Box31_long_percentage</vt:lpstr>
+      <vt:lpstr>Box31_long_shares</vt:lpstr>
+      <vt:lpstr>Box31_short_percentage</vt:lpstr>
+      <vt:lpstr>Box31_short_shares</vt:lpstr>
+      <vt:lpstr>Box32_long_percentage</vt:lpstr>
+      <vt:lpstr>Box32_long_shares</vt:lpstr>
+      <vt:lpstr>Box32_short_percentage</vt:lpstr>
+      <vt:lpstr>Box32_short_shares</vt:lpstr>
       <vt:lpstr>Box33_capacity_code</vt:lpstr>
-      <vt:lpstr>Form3B!Box33_code_1</vt:lpstr>
+      <vt:lpstr>Box33_code_1</vt:lpstr>
       <vt:lpstr>Box33_code_2</vt:lpstr>
       <vt:lpstr>Box33_code_3</vt:lpstr>
+      <vt:lpstr>Box33_code_4</vt:lpstr>
       <vt:lpstr>Box33_desc</vt:lpstr>
-      <vt:lpstr>Form3B!Box33_desc_1</vt:lpstr>
+      <vt:lpstr>Box33_desc_1</vt:lpstr>
       <vt:lpstr>Box33_desc_2</vt:lpstr>
       <vt:lpstr>Box33_desc_3</vt:lpstr>
-      <vt:lpstr>Form3B!Box33_firstrow</vt:lpstr>
+      <vt:lpstr>Box33_desc_4</vt:lpstr>
+      <vt:lpstr>Box33_firstrow</vt:lpstr>
       <vt:lpstr>Box33_lastrow</vt:lpstr>
-      <vt:lpstr>Form3B!Box33_long_1</vt:lpstr>
+      <vt:lpstr>Box33_long_1</vt:lpstr>
       <vt:lpstr>Box33_long_2</vt:lpstr>
       <vt:lpstr>Box33_long_3</vt:lpstr>
+      <vt:lpstr>Box33_long_4</vt:lpstr>
       <vt:lpstr>Box33_long_position</vt:lpstr>
-      <vt:lpstr>Form3B!Box33_row_1</vt:lpstr>
+      <vt:lpstr>Box33_row_1</vt:lpstr>
       <vt:lpstr>Box33_row_2</vt:lpstr>
       <vt:lpstr>Box33_row_3</vt:lpstr>
-      <vt:lpstr>Form3B!Box33_short_1</vt:lpstr>
+      <vt:lpstr>Box33_row_4</vt:lpstr>
+      <vt:lpstr>Box33_short_1</vt:lpstr>
       <vt:lpstr>Box33_short_2</vt:lpstr>
       <vt:lpstr>Box33_short_3</vt:lpstr>
+      <vt:lpstr>Box33_short_4</vt:lpstr>
       <vt:lpstr>Box33_short_position</vt:lpstr>
       <vt:lpstr>Box34_long_assign_currency</vt:lpstr>
-      <vt:lpstr>Form3B!Box34_long_assign_currency_1</vt:lpstr>
+      <vt:lpstr>Box34_long_assign_currency_1</vt:lpstr>
       <vt:lpstr>Box34_long_assign_currency_2</vt:lpstr>
       <vt:lpstr>Box34_long_assign_currency_3</vt:lpstr>
       <vt:lpstr>Box34_long_assign_currency_4</vt:lpstr>
       <vt:lpstr>Box34_long_assign_price</vt:lpstr>
-      <vt:lpstr>Form3B!Box34_long_assign_price_1</vt:lpstr>
+      <vt:lpstr>Box34_long_assign_price_1</vt:lpstr>
       <vt:lpstr>Box34_long_assign_price_2</vt:lpstr>
       <vt:lpstr>Box34_long_assign_price_3</vt:lpstr>
       <vt:lpstr>Box34_long_assign_price_4</vt:lpstr>
       <vt:lpstr>Box34_long_begins</vt:lpstr>
-      <vt:lpstr>Form3B!Box34_long_begins_1</vt:lpstr>
+      <vt:lpstr>Box34_long_begins_1</vt:lpstr>
       <vt:lpstr>Box34_long_begins_2</vt:lpstr>
       <vt:lpstr>Box34_long_begins_3</vt:lpstr>
       <vt:lpstr>Box34_long_begins_4</vt:lpstr>
       <vt:lpstr>Box34_long_code</vt:lpstr>
-      <vt:lpstr>Form3B!Box34_long_code_1</vt:lpstr>
+      <vt:lpstr>Box34_long_code_1</vt:lpstr>
       <vt:lpstr>Box34_long_code_2</vt:lpstr>
       <vt:lpstr>Box34_long_code_3</vt:lpstr>
       <vt:lpstr>Box34_long_code_4</vt:lpstr>
       <vt:lpstr>Box34_long_desc</vt:lpstr>
-      <vt:lpstr>Form3B!Box34_long_desc_1</vt:lpstr>
+      <vt:lpstr>Box34_long_desc_1</vt:lpstr>
       <vt:lpstr>Box34_long_desc_2</vt:lpstr>
       <vt:lpstr>Box34_long_desc_3</vt:lpstr>
       <vt:lpstr>Box34_long_desc_4</vt:lpstr>
       <vt:lpstr>Box34_long_ends</vt:lpstr>
-      <vt:lpstr>Form3B!Box34_long_ends_1</vt:lpstr>
+      <vt:lpstr>Box34_long_ends_1</vt:lpstr>
       <vt:lpstr>Box34_long_ends_2</vt:lpstr>
       <vt:lpstr>Box34_long_ends_3</vt:lpstr>
       <vt:lpstr>Box34_long_ends_4</vt:lpstr>
       <vt:lpstr>Box34_long_ex_currency</vt:lpstr>
-      <vt:lpstr>Form3B!Box34_long_ex_currency_1</vt:lpstr>
+      <vt:lpstr>Box34_long_ex_currency_1</vt:lpstr>
       <vt:lpstr>Box34_long_ex_currency_2</vt:lpstr>
       <vt:lpstr>Box34_long_ex_currency_3</vt:lpstr>
       <vt:lpstr>Box34_long_ex_currency_4</vt:lpstr>
       <vt:lpstr>Box34_long_ex_price</vt:lpstr>
-      <vt:lpstr>Form3B!Box34_long_ex_price_1</vt:lpstr>
+      <vt:lpstr>Box34_long_ex_price_1</vt:lpstr>
       <vt:lpstr>Box34_long_ex_price_2</vt:lpstr>
       <vt:lpstr>Box34_long_ex_price_3</vt:lpstr>
       <vt:lpstr>Box34_long_ex_price_4</vt:lpstr>
-      <vt:lpstr>Form3B!Box34_long_firstrow</vt:lpstr>
+      <vt:lpstr>Box34_long_firstrow</vt:lpstr>
       <vt:lpstr>Box34_long_grant_currency</vt:lpstr>
-      <vt:lpstr>Form3B!Box34_long_grant_currency_1</vt:lpstr>
+      <vt:lpstr>Box34_long_grant_currency_1</vt:lpstr>
       <vt:lpstr>Box34_long_grant_currency_2</vt:lpstr>
       <vt:lpstr>Box34_long_grant_currency_3</vt:lpstr>
       <vt:lpstr>Box34_long_grant_currency_4</vt:lpstr>
       <vt:lpstr>Box34_long_lastrow</vt:lpstr>
       <vt:lpstr>Box34_long_price_grant</vt:lpstr>
-      <vt:lpstr>Form3B!Box34_long_price_grant_1</vt:lpstr>
+      <vt:lpstr>Box34_long_price_grant_1</vt:lpstr>
       <vt:lpstr>Box34_long_price_grant_2</vt:lpstr>
       <vt:lpstr>Box34_long_price_grant_3</vt:lpstr>
       <vt:lpstr>Box34_long_price_grant_4</vt:lpstr>
-      <vt:lpstr>Form3B!Box34_long_row_1</vt:lpstr>
+      <vt:lpstr>Box34_long_row_1</vt:lpstr>
       <vt:lpstr>Box34_long_row_2</vt:lpstr>
       <vt:lpstr>Box34_long_row_3</vt:lpstr>
       <vt:lpstr>Box34_long_row_4</vt:lpstr>
       <vt:lpstr>Box34_long_shares</vt:lpstr>
-      <vt:lpstr>Form3B!Box34_long_shares_1</vt:lpstr>
+      <vt:lpstr>Box34_long_shares_1</vt:lpstr>
       <vt:lpstr>Box34_long_shares_2</vt:lpstr>
       <vt:lpstr>Box34_long_shares_3</vt:lpstr>
       <vt:lpstr>Box34_long_shares_4</vt:lpstr>
       <vt:lpstr>Box34_short_assign_currency</vt:lpstr>
-      <vt:lpstr>Form3B!Box34_short_assign_currency_1</vt:lpstr>
+      <vt:lpstr>Box34_short_assign_currency_1</vt:lpstr>
       <vt:lpstr>Box34_short_assign_currency_2</vt:lpstr>
       <vt:lpstr>Box34_short_assign_currency_3</vt:lpstr>
       <vt:lpstr>Box34_short_assign_currency_4</vt:lpstr>
       <vt:lpstr>Box34_short_assign_price</vt:lpstr>
-      <vt:lpstr>Form3B!Box34_short_assign_price_1</vt:lpstr>
+      <vt:lpstr>Box34_short_assign_price_1</vt:lpstr>
       <vt:lpstr>Box34_short_assign_price_2</vt:lpstr>
       <vt:lpstr>Box34_short_assign_price_3</vt:lpstr>
       <vt:lpstr>Box34_short_assign_price_4</vt:lpstr>
       <vt:lpstr>Box34_short_begins</vt:lpstr>
-      <vt:lpstr>Form3B!Box34_short_begins_1</vt:lpstr>
+      <vt:lpstr>Box34_short_begins_1</vt:lpstr>
       <vt:lpstr>Box34_short_begins_2</vt:lpstr>
       <vt:lpstr>Box34_short_begins_3</vt:lpstr>
       <vt:lpstr>Box34_short_begins_4</vt:lpstr>
       <vt:lpstr>Box34_short_code</vt:lpstr>
-      <vt:lpstr>Form3B!Box34_short_code_1</vt:lpstr>
+      <vt:lpstr>Box34_short_code_1</vt:lpstr>
       <vt:lpstr>Box34_short_code_2</vt:lpstr>
       <vt:lpstr>Box34_short_code_3</vt:lpstr>
       <vt:lpstr>Box34_short_code_4</vt:lpstr>
       <vt:lpstr>Box34_short_desc</vt:lpstr>
-      <vt:lpstr>Form3B!Box34_short_desc_1</vt:lpstr>
+      <vt:lpstr>Box34_short_desc_1</vt:lpstr>
       <vt:lpstr>Box34_short_desc_2</vt:lpstr>
       <vt:lpstr>Box34_short_desc_3</vt:lpstr>
       <vt:lpstr>Box34_short_desc_4</vt:lpstr>
       <vt:lpstr>Box34_short_ends</vt:lpstr>
-      <vt:lpstr>Form3B!Box34_short_ends_1</vt:lpstr>
+      <vt:lpstr>Box34_short_ends_1</vt:lpstr>
       <vt:lpstr>Box34_short_ends_2</vt:lpstr>
       <vt:lpstr>Box34_short_ends_3</vt:lpstr>
       <vt:lpstr>Box34_short_ends_4</vt:lpstr>
       <vt:lpstr>Box34_short_ex_currency</vt:lpstr>
-      <vt:lpstr>Form3B!Box34_short_ex_currency_1</vt:lpstr>
+      <vt:lpstr>Box34_short_ex_currency_1</vt:lpstr>
       <vt:lpstr>Box34_short_ex_currency_2</vt:lpstr>
       <vt:lpstr>Box34_short_ex_currency_3</vt:lpstr>
       <vt:lpstr>Box34_short_ex_currency_4</vt:lpstr>
       <vt:lpstr>Box34_short_ex_price</vt:lpstr>
-      <vt:lpstr>Form3B!Box34_short_ex_price_1</vt:lpstr>
+      <vt:lpstr>Box34_short_ex_price_1</vt:lpstr>
       <vt:lpstr>Box34_short_ex_price_2</vt:lpstr>
       <vt:lpstr>Box34_short_ex_price_3</vt:lpstr>
       <vt:lpstr>Box34_short_ex_price_4</vt:lpstr>
-      <vt:lpstr>Form3B!Box34_short_firstrow</vt:lpstr>
+      <vt:lpstr>Box34_short_firstrow</vt:lpstr>
       <vt:lpstr>Box34_short_grant_currency</vt:lpstr>
-      <vt:lpstr>Form3B!Box34_short_grant_currency_1</vt:lpstr>
+      <vt:lpstr>Box34_short_grant_currency_1</vt:lpstr>
       <vt:lpstr>Box34_short_grant_currency_2</vt:lpstr>
       <vt:lpstr>Box34_short_grant_currency_3</vt:lpstr>
       <vt:lpstr>Box34_short_grant_currency_4</vt:lpstr>
       <vt:lpstr>Box34_short_lastrow</vt:lpstr>
       <vt:lpstr>Box34_short_price_grant</vt:lpstr>
-      <vt:lpstr>Form3B!Box34_short_price_grant_1</vt:lpstr>
+      <vt:lpstr>Box34_short_price_grant_1</vt:lpstr>
       <vt:lpstr>Box34_short_price_grant_2</vt:lpstr>
       <vt:lpstr>Box34_short_price_grant_3</vt:lpstr>
       <vt:lpstr>Box34_short_price_grant_4</vt:lpstr>
-      <vt:lpstr>Form3B!Box34_short_row_1</vt:lpstr>
+      <vt:lpstr>Box34_short_row_1</vt:lpstr>
       <vt:lpstr>Box34_short_row_2</vt:lpstr>
       <vt:lpstr>Box34_short_row_3</vt:lpstr>
       <vt:lpstr>Box34_short_row_4</vt:lpstr>
       <vt:lpstr>Box34_short_shares</vt:lpstr>
-      <vt:lpstr>Form3B!Box34_short_shares_1</vt:lpstr>
+      <vt:lpstr>Box34_short_shares_1</vt:lpstr>
       <vt:lpstr>Box34_short_shares_2</vt:lpstr>
       <vt:lpstr>Box34_short_shares_3</vt:lpstr>
       <vt:lpstr>Box34_short_shares_4</vt:lpstr>
       <vt:lpstr>Box35_address</vt:lpstr>
-      <vt:lpstr>Form3B!Box35_address_1</vt:lpstr>
+      <vt:lpstr>Box35_address_1</vt:lpstr>
       <vt:lpstr>Box35_address_2</vt:lpstr>
       <vt:lpstr>Box35_address_3</vt:lpstr>
       <vt:lpstr>Box35_address_4</vt:lpstr>
       <vt:lpstr>Box35_child_spouse</vt:lpstr>
-      <vt:lpstr>Form3B!Box35_child_spouse_1</vt:lpstr>
+      <vt:lpstr>Box35_child_spouse_1</vt:lpstr>
       <vt:lpstr>Box35_child_spouse_2</vt:lpstr>
       <vt:lpstr>Box35_child_spouse_3</vt:lpstr>
       <vt:lpstr>Box35_child_spouse_4</vt:lpstr>
-      <vt:lpstr>Form3B!Box35_firstrow</vt:lpstr>
+      <vt:lpstr>Box35_firstrow</vt:lpstr>
       <vt:lpstr>Box35_lastrow</vt:lpstr>
-      <vt:lpstr>Form3B!Box35_long_1</vt:lpstr>
+      <vt:lpstr>Box35_long_1</vt:lpstr>
       <vt:lpstr>Box35_long_2</vt:lpstr>
       <vt:lpstr>Box35_long_3</vt:lpstr>
       <vt:lpstr>Box35_long_4</vt:lpstr>
       <vt:lpstr>Box35_long_position</vt:lpstr>
       <vt:lpstr>Box35_name</vt:lpstr>
-      <vt:lpstr>Form3B!Box35_name_1</vt:lpstr>
+      <vt:lpstr>Box35_name_1</vt:lpstr>
       <vt:lpstr>Box35_name_2</vt:lpstr>
       <vt:lpstr>Box35_name_3</vt:lpstr>
       <vt:lpstr>Box35_name_4</vt:lpstr>
-      <vt:lpstr>Form3B!Box35_row_1</vt:lpstr>
+      <vt:lpstr>Box35_row_1</vt:lpstr>
       <vt:lpstr>Box35_row_2</vt:lpstr>
       <vt:lpstr>Box35_row_3</vt:lpstr>
       <vt:lpstr>Box35_row_4</vt:lpstr>
-      <vt:lpstr>Form3B!Box35_short_1</vt:lpstr>
+      <vt:lpstr>Box35_short_1</vt:lpstr>
       <vt:lpstr>Box35_short_2</vt:lpstr>
       <vt:lpstr>Box35_short_3</vt:lpstr>
       <vt:lpstr>Box35_short_4</vt:lpstr>
       <vt:lpstr>Box35_short_position</vt:lpstr>
       <vt:lpstr>Box36_address</vt:lpstr>
-      <vt:lpstr>Form3B!Box36_address_1</vt:lpstr>
+      <vt:lpstr>Box36_address_1</vt:lpstr>
       <vt:lpstr>Box36_address_2</vt:lpstr>
       <vt:lpstr>Box36_address_3</vt:lpstr>
       <vt:lpstr>Box36_address_4</vt:lpstr>
       <vt:lpstr>Box36_control</vt:lpstr>
-      <vt:lpstr>Form3B!Box36_control_1</vt:lpstr>
+      <vt:lpstr>Box36_control_1</vt:lpstr>
       <vt:lpstr>Box36_control_2</vt:lpstr>
       <vt:lpstr>Box36_control_3</vt:lpstr>
       <vt:lpstr>Box36_control_4</vt:lpstr>
       <vt:lpstr>Box36_corporation</vt:lpstr>
-      <vt:lpstr>Form3B!Box36_corporation_1</vt:lpstr>
+      <vt:lpstr>Box36_corporation_1</vt:lpstr>
       <vt:lpstr>Box36_corporation_2</vt:lpstr>
       <vt:lpstr>Box36_corporation_3</vt:lpstr>
       <vt:lpstr>Box36_corporation_4</vt:lpstr>
-      <vt:lpstr>Form3B!Box36_firstrow</vt:lpstr>
+      <vt:lpstr>Box36_firstrow</vt:lpstr>
       <vt:lpstr>Box36_interest</vt:lpstr>
-      <vt:lpstr>Form3B!Box36_interest_1</vt:lpstr>
+      <vt:lpstr>Box36_interest_1</vt:lpstr>
       <vt:lpstr>Box36_interest_2</vt:lpstr>
       <vt:lpstr>Box36_interest_3</vt:lpstr>
       <vt:lpstr>Box36_interest_4</vt:lpstr>
       <vt:lpstr>Box36_lastrow</vt:lpstr>
-      <vt:lpstr>Form3B!Box36_long_1</vt:lpstr>
+      <vt:lpstr>Box36_long_1</vt:lpstr>
       <vt:lpstr>Box36_long_2</vt:lpstr>
       <vt:lpstr>Box36_long_3</vt:lpstr>
       <vt:lpstr>Box36_long_4</vt:lpstr>
       <vt:lpstr>Box36_long_position</vt:lpstr>
       <vt:lpstr>Box36_person</vt:lpstr>
-      <vt:lpstr>Form3B!Box36_person_1</vt:lpstr>
+      <vt:lpstr>Box36_person_1</vt:lpstr>
       <vt:lpstr>Box36_person_2</vt:lpstr>
       <vt:lpstr>Box36_person_3</vt:lpstr>
       <vt:lpstr>Box36_person_4</vt:lpstr>
-      <vt:lpstr>Form3B!Box36_row_1</vt:lpstr>
+      <vt:lpstr>Box36_row_1</vt:lpstr>
       <vt:lpstr>Box36_row_2</vt:lpstr>
       <vt:lpstr>Box36_row_3</vt:lpstr>
       <vt:lpstr>Box36_row_4</vt:lpstr>
-      <vt:lpstr>Form3B!Box36_short_1</vt:lpstr>
+      <vt:lpstr>Box36_short_1</vt:lpstr>
       <vt:lpstr>Box36_short_2</vt:lpstr>
       <vt:lpstr>Box36_short_3</vt:lpstr>
       <vt:lpstr>Box36_short_4</vt:lpstr>
       <vt:lpstr>Box36_short_position</vt:lpstr>
       <vt:lpstr>Box37_address</vt:lpstr>
-      <vt:lpstr>Form3B!Box37_address_1</vt:lpstr>
+      <vt:lpstr>Box37_address_1</vt:lpstr>
       <vt:lpstr>Box37_address_2</vt:lpstr>
       <vt:lpstr>Box37_address_3</vt:lpstr>
       <vt:lpstr>Box37_address_4</vt:lpstr>
-      <vt:lpstr>Form3B!Box37_firstrow</vt:lpstr>
+      <vt:lpstr>Box37_firstrow</vt:lpstr>
       <vt:lpstr>Box37_lastrow</vt:lpstr>
-      <vt:lpstr>Form3B!Box37_long_1</vt:lpstr>
+      <vt:lpstr>Box37_long_1</vt:lpstr>
       <vt:lpstr>Box37_long_2</vt:lpstr>
       <vt:lpstr>Box37_long_3</vt:lpstr>
       <vt:lpstr>Box37_long_4</vt:lpstr>
       <vt:lpstr>Box37_long_position</vt:lpstr>
       <vt:lpstr>Box37_name</vt:lpstr>
-      <vt:lpstr>Form3B!Box37_name_1</vt:lpstr>
+      <vt:lpstr>Box37_name_1</vt:lpstr>
       <vt:lpstr>Box37_name_2</vt:lpstr>
       <vt:lpstr>Box37_name_3</vt:lpstr>
       <vt:lpstr>Box37_name_4</vt:lpstr>
-      <vt:lpstr>Form3B!Box37_row_1</vt:lpstr>
+      <vt:lpstr>Box37_row_1</vt:lpstr>
       <vt:lpstr>Box37_row_2</vt:lpstr>
       <vt:lpstr>Box37_row_3</vt:lpstr>
       <vt:lpstr>Box37_row_4</vt:lpstr>
-      <vt:lpstr>Form3B!Box37_short_1</vt:lpstr>
+      <vt:lpstr>Box37_short_1</vt:lpstr>
       <vt:lpstr>Box37_short_2</vt:lpstr>
       <vt:lpstr>Box37_short_3</vt:lpstr>
       <vt:lpstr>Box37_short_4</vt:lpstr>
       <vt:lpstr>Box37_short_position</vt:lpstr>
       <vt:lpstr>Box38_address</vt:lpstr>
-      <vt:lpstr>Form3B!Box38_address_1</vt:lpstr>
+      <vt:lpstr>Box38_address_1</vt:lpstr>
       <vt:lpstr>Box38_address_2</vt:lpstr>
       <vt:lpstr>Box38_address_3</vt:lpstr>
       <vt:lpstr>Box38_address_4</vt:lpstr>
       <vt:lpstr>Box38_desc</vt:lpstr>
-      <vt:lpstr>Form3B!Box38_desc_1</vt:lpstr>
+      <vt:lpstr>Box38_desc_1</vt:lpstr>
       <vt:lpstr>Box38_desc_2</vt:lpstr>
       <vt:lpstr>Box38_desc_3</vt:lpstr>
       <vt:lpstr>Box38_desc_4</vt:lpstr>
-      <vt:lpstr>Form3B!Box38_firstrow</vt:lpstr>
+      <vt:lpstr>Box38_firstrow</vt:lpstr>
       <vt:lpstr>Box38_lastrow</vt:lpstr>
-      <vt:lpstr>Form3B!Box38_long_1</vt:lpstr>
+      <vt:lpstr>Box38_long_1</vt:lpstr>
       <vt:lpstr>Box38_long_2</vt:lpstr>
       <vt:lpstr>Box38_long_3</vt:lpstr>
       <vt:lpstr>Box38_long_4</vt:lpstr>
       <vt:lpstr>Box38_long_position</vt:lpstr>
       <vt:lpstr>Box38_name</vt:lpstr>
-      <vt:lpstr>Form3B!Box38_name_1</vt:lpstr>
+      <vt:lpstr>Box38_name_1</vt:lpstr>
       <vt:lpstr>Box38_name_2</vt:lpstr>
       <vt:lpstr>Box38_name_3</vt:lpstr>
       <vt:lpstr>Box38_name_4</vt:lpstr>
-      <vt:lpstr>Form3B!Box38_row_1</vt:lpstr>
+      <vt:lpstr>Box38_row_1</vt:lpstr>
       <vt:lpstr>Box38_row_2</vt:lpstr>
       <vt:lpstr>Box38_row_3</vt:lpstr>
       <vt:lpstr>Box38_row_4</vt:lpstr>
-      <vt:lpstr>Form3B!Box38_short_1</vt:lpstr>
+      <vt:lpstr>Box38_short_1</vt:lpstr>
       <vt:lpstr>Box38_short_2</vt:lpstr>
       <vt:lpstr>Box38_short_3</vt:lpstr>
       <vt:lpstr>Box38_short_4</vt:lpstr>
       <vt:lpstr>Box38_short_position</vt:lpstr>
-      <vt:lpstr>Form3B!Box38_status_1</vt:lpstr>
+      <vt:lpstr>Box38_status_1</vt:lpstr>
       <vt:lpstr>Box38_status_2</vt:lpstr>
       <vt:lpstr>Box38_status_3</vt:lpstr>
       <vt:lpstr>Box38_status_4</vt:lpstr>
       <vt:lpstr>Box38_status_code</vt:lpstr>
-      <vt:lpstr>Form3B!Box39_supplementary_information</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>Form3B!Box40_number</vt:lpstr>
+      <vt:lpstr>Box39_supplementary_information</vt:lpstr>
+      <vt:lpstr>Box4_corporation_name</vt:lpstr>
+      <vt:lpstr>Box40_log_serial</vt:lpstr>
+      <vt:lpstr>Box40_number</vt:lpstr>
       <vt:lpstr>Box40_revised_ind</vt:lpstr>
-      <vt:lpstr>Form3B!Box5_name</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>Form3B!Box9_issued_share_class</vt:lpstr>
+      <vt:lpstr>Box5_name</vt:lpstr>
+      <vt:lpstr>Box6_office</vt:lpstr>
+      <vt:lpstr>Box7_principal_place</vt:lpstr>
+      <vt:lpstr>Box8_shares</vt:lpstr>
+      <vt:lpstr>Box9_issued_share_class</vt:lpstr>
       <vt:lpstr>Form3B!Print_Area</vt:lpstr>
-      <vt:lpstr>Form3B!RadioButton_Selection</vt:lpstr>
+      <vt:lpstr>RadioButton_Selection</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Deloitte Touche Tohmatsu Services, Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>HKEX</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>