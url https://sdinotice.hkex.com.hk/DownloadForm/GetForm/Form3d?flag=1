--- v0 (2026-05-26)
+++ v1 (2026-07-27)
@@ -1,416 +1,820 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.ms-excel.sheet.macroEnabled.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp14.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp15.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/vbaProject.bin" ContentType="application/vnd.ms-office.vbaProject"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr codeName="Form1_workbook" defaultThemeVersion="153222"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932" codeName="{372AB895-14C1-FC20-EB20-F1B4BCFD95AE}"/>
+  <workbookPr codeName="Form1_workbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\DI\ws_ip_integration\HKEXDI\DIForms\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\excel\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DB7FF757-3841-44A7-83D9-8C5A88BC7411}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1170" yWindow="1170" windowWidth="21435" windowHeight="17955" tabRatio="500"/>
+    <workbookView xWindow="3810" yWindow="120" windowWidth="22710" windowHeight="19635" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Form3D" sheetId="1" r:id="rId1"/>
-    <sheet name="Message" sheetId="12" state="veryHidden" r:id="rId2"/>
-[...10 lines deleted...]
-    <sheet name="variables" sheetId="23" state="veryHidden" r:id="rId13"/>
+    <sheet name="variables" sheetId="22" state="veryHidden" r:id="rId2"/>
+    <sheet name="Message" sheetId="12" state="veryHidden" r:id="rId3"/>
+    <sheet name="Supplementary(Box38)" sheetId="21" state="veryHidden" r:id="rId4"/>
+    <sheet name="Version" sheetId="14" state="veryHidden" r:id="rId5"/>
+    <sheet name="Dropdown_list" sheetId="13" state="veryHidden" r:id="rId6"/>
+    <sheet name="Debentures(Box8)" sheetId="18" state="veryHidden" r:id="rId7"/>
+    <sheet name="level1(Box30)" sheetId="4" state="veryHidden" r:id="rId8"/>
+    <sheet name="level2(Box30)" sheetId="5" state="veryHidden" r:id="rId9"/>
+    <sheet name="level3(Box30)" sheetId="20" state="veryHidden" r:id="rId10"/>
+    <sheet name="Consideration(Box30)" sheetId="9" state="veryHidden" r:id="rId11"/>
+    <sheet name="CapacityCode(Box30_32)" sheetId="8" state="veryHidden" r:id="rId12"/>
+    <sheet name="StatusCode(Box37)" sheetId="11" state="veryHidden" r:id="rId13"/>
   </sheets>
-  <functionGroups builtInGroupCount="18"/>
+  <functionGroups builtInGroupCount="19"/>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="12" hidden="1">variables!#REF!</definedName>
-[...249 lines deleted...]
-    <definedName name="RadioButton_Selection">Form3D!$A$31</definedName>
+    <definedName name="Box1_D">Form3D!$C$11</definedName>
+    <definedName name="Box1_date">Form3D!$C$11:$K$12</definedName>
+    <definedName name="Box1_M">Form3D!$F$11</definedName>
+    <definedName name="Box1_Y">Form3D!$I$11</definedName>
+    <definedName name="Box10_reg_number">Form3D!$M$21</definedName>
+    <definedName name="Box11_number">Form3D!$R$23</definedName>
+    <definedName name="Box11_place">Form3D!$M$23</definedName>
+    <definedName name="Box12_exchange">Form3D!$M$25</definedName>
+    <definedName name="Box13_othername">Form3D!$G$31</definedName>
+    <definedName name="Box13_surname">Form3D!$C$31</definedName>
+    <definedName name="Box14_HKID">Form3D!$E$34</definedName>
+    <definedName name="Box14_issue_country">Form3D!$I$34</definedName>
+    <definedName name="Box14_type">Form3D!$C$34</definedName>
+    <definedName name="Box14_type_selection">Form3D!$A$34</definedName>
+    <definedName name="Box15_address">Form3D!$C$36</definedName>
+    <definedName name="Box16_chinese">Form3D!$M$31</definedName>
+    <definedName name="Box17_chinese_character_code">Form3D!$M$34</definedName>
+    <definedName name="Box18_tel_no">Form3D!$M$36</definedName>
+    <definedName name="Box19_email">Form3D!$M$38</definedName>
+    <definedName name="Box2_D">Form3D!$N$11</definedName>
+    <definedName name="Box2_date">Form3D!$N$11:$V$12</definedName>
+    <definedName name="Box2_M">Form3D!$Q$11</definedName>
+    <definedName name="Box2_Y">Form3D!$T$11</definedName>
+    <definedName name="Box20_name">Form3D!$C$46</definedName>
+    <definedName name="Box21_office">Form3D!$C$50</definedName>
+    <definedName name="Box22_principal_place">Form3D!$C$54</definedName>
+    <definedName name="Box23_reg_number">Form3D!$M$46</definedName>
+    <definedName name="Box24_number">Form3D!$R$48</definedName>
+    <definedName name="Box24_place">Form3D!$M$48</definedName>
+    <definedName name="Box25_person">Form3D!$M$50</definedName>
+    <definedName name="Box26_tel_no">Form3D!$M$52</definedName>
+    <definedName name="Box27_email">Form3D!$R$52</definedName>
+    <definedName name="Box28_exchange">Form3D!$M$54</definedName>
+    <definedName name="Box29_name">Form3D!$M$56</definedName>
+    <definedName name="Box3_stock_code">Form3D!$G$14</definedName>
+    <definedName name="Box30_amount">Form3D!$O$63</definedName>
+    <definedName name="Box30_average_consideration">Form3D!$S$63</definedName>
+    <definedName name="Box30_average_price">Form3D!$R$63</definedName>
+    <definedName name="Box30_consideration_nature">Form3D!$V$63</definedName>
+    <definedName name="Box30_consideration_nature_code">Form3D!$U$65</definedName>
+    <definedName name="Box30_currency">Form3D!$L$63</definedName>
+    <definedName name="Box30_highest_price">Form3D!$Q$63</definedName>
+    <definedName name="Box30_long_after_cap">Form3D!$J$63</definedName>
+    <definedName name="Box30_long_after_code">Form3D!$I$65</definedName>
+    <definedName name="Box30_long_before_cap">Form3D!$G$63</definedName>
+    <definedName name="Box30_long_before_code">Form3D!$F$65</definedName>
+    <definedName name="Box30_long_event_code">Form3D!$C$65</definedName>
+    <definedName name="Box30_long_event_desc">Form3D!$D$63</definedName>
+    <definedName name="Box30_size">Form3D!$M$63</definedName>
+    <definedName name="Box31_after_amount">Form3D!$I$72</definedName>
+    <definedName name="Box31_before_amount">Form3D!$F$72</definedName>
+    <definedName name="Box32_amount">Form3D!$S$73:$V$76</definedName>
+    <definedName name="Box32_amount_1">Form3D!$S$73</definedName>
+    <definedName name="Box32_amount_2">Form3D!$S$74</definedName>
+    <definedName name="Box32_amount_3">Form3D!$S$75</definedName>
+    <definedName name="Box32_amount_4">Form3D!$S$76</definedName>
+    <definedName name="Box32_capacity_code">Form3D!$M$73:$M$76</definedName>
+    <definedName name="Box32_code_1">Form3D!$M$73</definedName>
+    <definedName name="Box32_code_2">Form3D!$M$74</definedName>
+    <definedName name="Box32_code_3">Form3D!$M$75</definedName>
+    <definedName name="Box32_code_4">Form3D!$M$76</definedName>
+    <definedName name="Box32_desc">Form3D!$N$73:$R$76</definedName>
+    <definedName name="Box32_desc_1">Form3D!$N$73</definedName>
+    <definedName name="Box32_desc_2">Form3D!$N$74</definedName>
+    <definedName name="Box32_desc_3">Form3D!$N$75</definedName>
+    <definedName name="Box32_desc_4">Form3D!$N$76</definedName>
+    <definedName name="Box32_firstrow">Form3D!$M$73</definedName>
+    <definedName name="Box32_lastrow">Form3D!$M$76</definedName>
+    <definedName name="Box32_row_1">Form3D!$L$73</definedName>
+    <definedName name="Box32_row_2">Form3D!$L$74</definedName>
+    <definedName name="Box32_row_3">Form3D!$L$75</definedName>
+    <definedName name="Box32_row_4">Form3D!$L$76</definedName>
+    <definedName name="Box33_amount">Form3D!$S$84:$V$87</definedName>
+    <definedName name="Box33_amount_1">Form3D!$S$84</definedName>
+    <definedName name="Box33_amount_2">Form3D!$S$85</definedName>
+    <definedName name="Box33_amount_3">Form3D!$S$86</definedName>
+    <definedName name="Box33_amount_4">Form3D!$S$87</definedName>
+    <definedName name="Box33_firstrow">Form3D!$C$84</definedName>
+    <definedName name="Box33_lastrow">Form3D!$C$87:$D$87</definedName>
+    <definedName name="Box33_long_assign_currency">Form3D!$O$84:$O$87</definedName>
+    <definedName name="Box33_long_assign_currency_1">Form3D!$O$84</definedName>
+    <definedName name="Box33_long_assign_currency_2">Form3D!$O$85</definedName>
+    <definedName name="Box33_long_assign_currency_3">Form3D!$O$86</definedName>
+    <definedName name="Box33_long_assign_currency_4">Form3D!$O$87</definedName>
+    <definedName name="Box33_long_assign_price">Form3D!$P$84:$R$87</definedName>
+    <definedName name="Box33_long_assign_price_1">Form3D!$P$84</definedName>
+    <definedName name="Box33_long_assign_price_2">Form3D!$P$85</definedName>
+    <definedName name="Box33_long_assign_price_3">Form3D!$P$86</definedName>
+    <definedName name="Box33_long_assign_price_4">Form3D!$P$87</definedName>
+    <definedName name="Box33_long_begins">Form3D!$C$84:$D$87</definedName>
+    <definedName name="Box33_long_begins_1">Form3D!$C$84</definedName>
+    <definedName name="Box33_long_begins_2">Form3D!$C$85</definedName>
+    <definedName name="Box33_long_begins_3">Form3D!$C$86</definedName>
+    <definedName name="Box33_long_begins_4">Form3D!$C$87</definedName>
+    <definedName name="Box33_long_ends">Form3D!$E$84:$F$87</definedName>
+    <definedName name="Box33_long_ends_1">Form3D!$E$84</definedName>
+    <definedName name="Box33_long_ends_2">Form3D!$E$85</definedName>
+    <definedName name="Box33_long_ends_3">Form3D!$E$86</definedName>
+    <definedName name="Box33_long_ends_4">Form3D!$E$87</definedName>
+    <definedName name="Box33_long_ex_currency">Form3D!$K$84:$K$87</definedName>
+    <definedName name="Box33_long_ex_currency_1">Form3D!$K$84</definedName>
+    <definedName name="Box33_long_ex_currency_2">Form3D!$K$85</definedName>
+    <definedName name="Box33_long_ex_currency_3">Form3D!$K$86</definedName>
+    <definedName name="Box33_long_ex_currency_4">Form3D!$K$87</definedName>
+    <definedName name="Box33_long_ex_price">Form3D!$L$84:$N$87</definedName>
+    <definedName name="Box33_long_ex_price_1">Form3D!$L$84</definedName>
+    <definedName name="Box33_long_ex_price_2">Form3D!$L$85</definedName>
+    <definedName name="Box33_long_ex_price_3">Form3D!$L$86</definedName>
+    <definedName name="Box33_long_ex_price_4">Form3D!$L$87</definedName>
+    <definedName name="Box33_long_grant_currency">Form3D!$G$84:$G$87</definedName>
+    <definedName name="Box33_long_grant_currency_1">Form3D!$G$84</definedName>
+    <definedName name="Box33_long_grant_currency_2">Form3D!$G$85</definedName>
+    <definedName name="Box33_long_grant_currency_3">Form3D!$G$86</definedName>
+    <definedName name="Box33_long_grant_currency_4">Form3D!$G$87</definedName>
+    <definedName name="Box33_long_price_grant">Form3D!$H$84:$J$87</definedName>
+    <definedName name="Box33_long_price_grant_1">Form3D!$H$84</definedName>
+    <definedName name="Box33_long_price_grant_2">Form3D!$H$85</definedName>
+    <definedName name="Box33_long_price_grant_3">Form3D!$H$86</definedName>
+    <definedName name="Box33_long_price_grant_4">Form3D!$H$87</definedName>
+    <definedName name="Box33_row_1">Form3D!$A$84</definedName>
+    <definedName name="Box33_row_2">Form3D!$A$85</definedName>
+    <definedName name="Box33_row_3">Form3D!$A$86</definedName>
+    <definedName name="Box33_row_4">Form3D!$A$87</definedName>
+    <definedName name="Box34_address">Form3D!$G$92:$P$95</definedName>
+    <definedName name="Box34_address_1">Form3D!$G$92</definedName>
+    <definedName name="Box34_address_2">Form3D!$G$93</definedName>
+    <definedName name="Box34_address_3">Form3D!$G$94</definedName>
+    <definedName name="Box34_address_4">Form3D!$G$95</definedName>
+    <definedName name="Box34_amount">Form3D!$Q$92:$V$95</definedName>
+    <definedName name="Box34_amount_1">Form3D!$Q$92</definedName>
+    <definedName name="Box34_amount_2">Form3D!$Q$93</definedName>
+    <definedName name="Box34_amount_3">Form3D!$Q$94</definedName>
+    <definedName name="Box34_amount_4">Form3D!$Q$95</definedName>
+    <definedName name="Box34_child_spouse">Form3D!$C$92:$C$95</definedName>
+    <definedName name="Box34_child_spouse_1">Form3D!$C$92</definedName>
+    <definedName name="Box34_child_spouse_2">Form3D!$C$93</definedName>
+    <definedName name="Box34_child_spouse_3">Form3D!$C$94</definedName>
+    <definedName name="Box34_child_spouse_4">Form3D!$C$95</definedName>
+    <definedName name="Box34_firstrow">Form3D!$C$92</definedName>
+    <definedName name="Box34_lastrow">Form3D!$C$95</definedName>
+    <definedName name="Box34_name">Form3D!$D$92:$F$95</definedName>
+    <definedName name="Box34_name_1">Form3D!$D$92</definedName>
+    <definedName name="Box34_name_2">Form3D!$D$93</definedName>
+    <definedName name="Box34_name_3">Form3D!$D$94</definedName>
+    <definedName name="Box34_name_4">Form3D!$D$95</definedName>
+    <definedName name="Box34_row_1">Form3D!$A$92</definedName>
+    <definedName name="Box34_row_2">Form3D!$A$93</definedName>
+    <definedName name="Box34_row_3">Form3D!$A$94</definedName>
+    <definedName name="Box34_row_4">Form3D!$A$95</definedName>
+    <definedName name="Box35_address">Form3D!$F$100:$I$103</definedName>
+    <definedName name="Box35_address_1">Form3D!$F$100</definedName>
+    <definedName name="Box35_address_2">Form3D!$F$101</definedName>
+    <definedName name="Box35_address_3">Form3D!$F$102</definedName>
+    <definedName name="Box35_address_4">Form3D!$F$103</definedName>
+    <definedName name="Box35_amount">Form3D!$Q$100:$V$103</definedName>
+    <definedName name="Box35_amount_1">Form3D!$Q$100</definedName>
+    <definedName name="Box35_amount_2">Form3D!$Q$101</definedName>
+    <definedName name="Box35_amount_3">Form3D!$Q$102</definedName>
+    <definedName name="Box35_amount_4">Form3D!$Q$103</definedName>
+    <definedName name="Box35_control">Form3D!$M$100:$N$103</definedName>
+    <definedName name="Box35_control_1">Form3D!$M$100</definedName>
+    <definedName name="Box35_control_2">Form3D!$M$101</definedName>
+    <definedName name="Box35_control_3">Form3D!$M$102</definedName>
+    <definedName name="Box35_control_4">Form3D!$M$103</definedName>
+    <definedName name="Box35_corporation">Form3D!$C$100:$E$103</definedName>
+    <definedName name="Box35_corporation_1">Form3D!$C$100</definedName>
+    <definedName name="Box35_corporation_2">Form3D!$C$101</definedName>
+    <definedName name="Box35_corporation_3">Form3D!$C$102</definedName>
+    <definedName name="Box35_corporation_4">Form3D!$C$103</definedName>
+    <definedName name="Box35_firstrow">Form3D!$C$100</definedName>
+    <definedName name="Box35_interest">Form3D!$O$100:$P$103</definedName>
+    <definedName name="Box35_interest_1">Form3D!$O$100</definedName>
+    <definedName name="Box35_interest_2">Form3D!$O$101</definedName>
+    <definedName name="Box35_interest_3">Form3D!$O$102</definedName>
+    <definedName name="Box35_interest_4">Form3D!$O$103</definedName>
+    <definedName name="Box35_lastrow">Form3D!$C$103</definedName>
+    <definedName name="Box35_person">Form3D!$J$100:$L$103</definedName>
+    <definedName name="Box35_person_1">Form3D!$J$100</definedName>
+    <definedName name="Box35_person_2">Form3D!$J$101</definedName>
+    <definedName name="Box35_person_3">Form3D!$J$102</definedName>
+    <definedName name="Box35_person_4">Form3D!$J$103</definedName>
+    <definedName name="Box35_row_1">Form3D!$A$100</definedName>
+    <definedName name="Box35_row_2">Form3D!$A$101</definedName>
+    <definedName name="Box35_row_3">Form3D!$A$102</definedName>
+    <definedName name="Box35_row_4">Form3D!$A$103</definedName>
+    <definedName name="Box36_address">Form3D!$F$108:$P$111</definedName>
+    <definedName name="Box36_address_1">Form3D!$F$108</definedName>
+    <definedName name="Box36_address_2">Form3D!$F$109</definedName>
+    <definedName name="Box36_address_3">Form3D!$F$110</definedName>
+    <definedName name="Box36_address_4">Form3D!$F$111</definedName>
+    <definedName name="Box36_amount">Form3D!$Q$108:$V$111</definedName>
+    <definedName name="Box36_amount_1">Form3D!$Q$108</definedName>
+    <definedName name="Box36_amount_2">Form3D!$Q$109</definedName>
+    <definedName name="Box36_amount_3">Form3D!$Q$110</definedName>
+    <definedName name="Box36_amount_4">Form3D!$Q$111</definedName>
+    <definedName name="Box36_firstrow">Form3D!$C$108</definedName>
+    <definedName name="Box36_lastrow">Form3D!$C$111</definedName>
+    <definedName name="Box36_name">Form3D!$C$108:$E$111</definedName>
+    <definedName name="Box36_name_1">Form3D!$C$108</definedName>
+    <definedName name="Box36_name_2">Form3D!$C$109</definedName>
+    <definedName name="Box36_name_3">Form3D!$C$110</definedName>
+    <definedName name="Box36_name_4">Form3D!$C$111</definedName>
+    <definedName name="Box36_row_1">Form3D!$A$108</definedName>
+    <definedName name="Box36_row_2">Form3D!$A$109</definedName>
+    <definedName name="Box36_row_3">Form3D!$A$110</definedName>
+    <definedName name="Box36_row_4">Form3D!$A$111</definedName>
+    <definedName name="Box37_address">Form3D!$F$117:$L$120</definedName>
+    <definedName name="Box37_address_1">Form3D!$F$117</definedName>
+    <definedName name="Box37_address_2">Form3D!$F$118</definedName>
+    <definedName name="Box37_address_3">Form3D!$F$119</definedName>
+    <definedName name="Box37_address_4">Form3D!$F$120</definedName>
+    <definedName name="Box37_amount">Form3D!$S$117:$V$120</definedName>
+    <definedName name="Box37_amount_1">Form3D!$S$117</definedName>
+    <definedName name="Box37_amount_2">Form3D!$S$118</definedName>
+    <definedName name="Box37_amount_3">Form3D!$S$119</definedName>
+    <definedName name="Box37_amount_4">Form3D!$S$120</definedName>
+    <definedName name="Box37_desc">Form3D!$N$117:$R$120</definedName>
+    <definedName name="Box37_desc_1">Form3D!$N$117</definedName>
+    <definedName name="Box37_desc_2">Form3D!$N$118</definedName>
+    <definedName name="Box37_desc_3">Form3D!$N$119</definedName>
+    <definedName name="Box37_desc_4">Form3D!$N$120</definedName>
+    <definedName name="Box37_firstrow">Form3D!$C$117</definedName>
+    <definedName name="Box37_lastrow">Form3D!$C$120</definedName>
+    <definedName name="Box37_name">Form3D!$C$117:$E$120</definedName>
+    <definedName name="Box37_name_1">Form3D!$C$117</definedName>
+    <definedName name="Box37_name_2">Form3D!$C$118</definedName>
+    <definedName name="Box37_name_3">Form3D!$C$119</definedName>
+    <definedName name="Box37_name_4">Form3D!$C$120</definedName>
+    <definedName name="Box37_row_1">Form3D!$A$117</definedName>
+    <definedName name="Box37_row_2">Form3D!$A$118</definedName>
+    <definedName name="Box37_row_3">Form3D!$A$119</definedName>
+    <definedName name="Box37_row_4">Form3D!$A$120</definedName>
+    <definedName name="Box37_status_1">Form3D!$M$117</definedName>
+    <definedName name="Box37_status_2">Form3D!$M$118</definedName>
+    <definedName name="Box37_status_3">Form3D!$M$119</definedName>
+    <definedName name="Box37_status_4">Form3D!$M$120</definedName>
+    <definedName name="Box37_status_code">Form3D!$M$117:$M$120</definedName>
+    <definedName name="Box38_supplementary_information">Form3D!$C$123</definedName>
+    <definedName name="Box39_log_serial">Form3D!$A$128</definedName>
+    <definedName name="Box39_number">Form3D!$L$128</definedName>
+    <definedName name="Box39_revised_ind">Form3D!$A$129</definedName>
+    <definedName name="Box4_corporation_name">Form3D!$C$16</definedName>
+    <definedName name="Box5_name">Form3D!$C$19</definedName>
+    <definedName name="Box6_office">Form3D!$C$21</definedName>
+    <definedName name="Box7_principal_place">Form3D!$C$23</definedName>
+    <definedName name="Box8_code">Form3D!$C$26</definedName>
+    <definedName name="Box8_debenture_desc">Form3D!$E$25</definedName>
+    <definedName name="Box9_numbers">Form3D!$M$19</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Form3D!$A$1:$X$133</definedName>
+    <definedName name="RadioButton_Selection">Form3D!$A$29</definedName>
   </definedNames>
   <calcPr calcId="145621" calcOnSave="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="600" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="611" uniqueCount="409">
+  <si>
+    <t>1. Date of relevant event</t>
+  </si>
+  <si>
+    <t>(day)</t>
+  </si>
+  <si>
+    <t>(month)</t>
+  </si>
+  <si>
+    <t>(year)</t>
+  </si>
+  <si>
+    <t>3. Stock code</t>
+  </si>
+  <si>
+    <t>Country of issue of Passport</t>
+  </si>
+  <si>
+    <t>(Surname)</t>
+  </si>
+  <si>
+    <t>Name of child/spouse</t>
+  </si>
+  <si>
+    <t>Address</t>
+  </si>
+  <si>
+    <t>4. Name of listed corporation</t>
+  </si>
+  <si>
+    <t>Before relevant event</t>
+  </si>
+  <si>
+    <t>After relevant event</t>
+  </si>
+  <si>
+    <t>On Exchange</t>
+  </si>
+  <si>
+    <t>Off Exchange</t>
+  </si>
+  <si>
+    <t>Nature of consideration</t>
+  </si>
+  <si>
+    <t>Address and place of incorporation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beneficiary of a trust (other than a discretionary interest) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Founder of a discretionary trust who can influence how the trustee exercises his discretion </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cash </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assets other than cash </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Surrender of rights to shares/debentures </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Services </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Trustee of a trust </t>
+  </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Validation Checked. Please find below error for your handling (If any)</t>
   </si>
   <si>
     <t>Validation</t>
   </si>
   <si>
+    <t>Ordinary Shares</t>
+  </si>
+  <si>
+    <t>H Shares</t>
+  </si>
+  <si>
+    <t>A Shares</t>
+  </si>
+  <si>
+    <t>Domestic Shares</t>
+  </si>
+  <si>
+    <t>Ordinary Shares and Preference Shares (as Share Stapled Units)</t>
+  </si>
+  <si>
+    <t>Preference Shares</t>
+  </si>
+  <si>
+    <t>Units / Unit Trusts</t>
+  </si>
+  <si>
+    <t>Hong Kong Depositary Receipts (HDRs)</t>
+  </si>
+  <si>
+    <t>Others</t>
+  </si>
+  <si>
     <t>HKD</t>
   </si>
   <si>
     <t>AUD</t>
   </si>
   <si>
     <t>BND</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>CNY</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
+    <t>Certificate of Incorporation number</t>
+  </si>
+  <si>
+    <t>Brief description of relevant event</t>
+  </si>
+  <si>
+    <t>Enter code or double click below</t>
+  </si>
+  <si>
+    <t>Capacity code</t>
+  </si>
+  <si>
+    <t>Begins</t>
+  </si>
+  <si>
+    <t>Ends</t>
+  </si>
+  <si>
+    <t>Currency</t>
+  </si>
+  <si>
+    <t>Price for grant</t>
+  </si>
+  <si>
+    <t>Exercise price</t>
+  </si>
+  <si>
+    <t>Price on assignment</t>
+  </si>
+  <si>
+    <t>Name of controlled corporation</t>
+  </si>
+  <si>
+    <t>Name of controlling person</t>
+  </si>
+  <si>
+    <t>% control</t>
+  </si>
+  <si>
+    <t>Direct Interest (Y/N)</t>
+  </si>
+  <si>
+    <t>Name of trust</t>
+  </si>
+  <si>
+    <t>Status code</t>
+  </si>
+  <si>
+    <t>Child</t>
+  </si>
+  <si>
+    <t>Notice pursuant to s.347 of Part XV of the Securities and Futures Ordinance (Cap.571)</t>
+  </si>
+  <si>
+    <t>5. Name of associated corporation of the listed corporation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10. Business registration number </t>
+  </si>
+  <si>
+    <t xml:space="preserve">7. Principal place of business </t>
+  </si>
+  <si>
+    <t>11. Place of incorporation</t>
+  </si>
+  <si>
+    <t>12. Exchange on which listed</t>
+  </si>
+  <si>
+    <t>13. Name of director (English) as printed on HKID Card/Passport</t>
+  </si>
+  <si>
+    <t>15. Address of director</t>
+  </si>
+  <si>
+    <t>19. Email address</t>
+  </si>
+  <si>
+    <t>17. Chinese Character Code as printed on HKID card</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.  Name of director (Chinese) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">20. Name of director </t>
+  </si>
+  <si>
+    <t>21. Registered office</t>
+  </si>
+  <si>
+    <t>22. Principal place of business in Hong Kong</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23. Business registration number </t>
+  </si>
+  <si>
+    <t xml:space="preserve">24. Place of incorporation </t>
+  </si>
+  <si>
+    <t>25. Contact person</t>
+  </si>
+  <si>
+    <t>26. Daytime telephone number</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27. Email address </t>
+  </si>
+  <si>
+    <t xml:space="preserve">28. Exchange on which listed </t>
+  </si>
+  <si>
+    <t xml:space="preserve">29. Name of listed parent and exchange on which parent is listed </t>
+  </si>
+  <si>
+    <t>30. Details of relevant event</t>
+  </si>
+  <si>
+    <t>Passport</t>
+  </si>
+  <si>
+    <t>Spouse</t>
+  </si>
+  <si>
+    <t>FORM 3D</t>
+  </si>
+  <si>
+    <t>DIRECTOR/CHIEF EXECUTIVE NOTICE - INTERESTS IN DEBENTURES OF ASSOCIATED CORPORATION</t>
+  </si>
+  <si>
+    <t>9. Amount of debentures in same class in issue</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8. Class of debentures in which interested </t>
+  </si>
+  <si>
+    <t>Not freely transferable and not convertible into shares of a corporation</t>
+  </si>
+  <si>
+    <t>Currency of debentures</t>
+  </si>
+  <si>
+    <t>Denomination or unit size of the debentures</t>
+  </si>
+  <si>
+    <t>Amount of debentures bought/sold or involved</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31.  Total amount of debentures of associated corporation in which director is interested </t>
+  </si>
+  <si>
+    <t>Amount of debentures</t>
+  </si>
+  <si>
+    <t>32. Capacity in which interests disclosed in Box 31 are held</t>
+  </si>
+  <si>
+    <t>Exercise period
+(dd/mm/yyyy)</t>
+  </si>
+  <si>
+    <t>Amount of debentures involved</t>
+  </si>
+  <si>
+    <t>33.  Further information in respect of rights under debentures described in Box 30 granted to director by the associated corporation</t>
+  </si>
+  <si>
+    <t>Child/
+Spouse</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34.  Further information in relation to interests of children under 18 and/or spouse </t>
+  </si>
+  <si>
+    <t>35. Further information in relation to interests of corporations controlled by director</t>
+  </si>
+  <si>
+    <t>36. Further information in relation to interests held by director jointly with another person</t>
+  </si>
+  <si>
     <t>form3D</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
+    <t>HKID Card</t>
+  </si>
+  <si>
     <t>N</t>
   </si>
   <si>
+    <t>EN</t>
+  </si>
+  <si>
     <t>2501 </t>
   </si>
   <si>
+    <t>14. HKID Card/Passport/PRC Resident Card number</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Capacity in which debentures were/are held </t>
+  </si>
+  <si>
+    <t>Highest price
+ (per unit)</t>
+  </si>
+  <si>
+    <t>Average price
+(per unit)</t>
+  </si>
+  <si>
+    <t>Average consideration 
+(per unit)</t>
+  </si>
+  <si>
+    <t>Consideration paid or received for debentures or rights to subscribe for debentures</t>
+  </si>
+  <si>
+    <t>Name of joint debenture holder</t>
+  </si>
+  <si>
+    <t>The number of debentures in which you are interested has increased because:</t>
+  </si>
+  <si>
+    <t>The number of debentures in which you are interested has reduced because:</t>
+  </si>
+  <si>
+    <t>There has been a change in nature of your interest in the debentures because:</t>
+  </si>
+  <si>
+    <t>Miscellaneous</t>
+  </si>
+  <si>
+    <t>you purchased the debentures</t>
+  </si>
+  <si>
+    <t>you were given the debentures</t>
+  </si>
+  <si>
+    <t xml:space="preserve">you acquired a security interest in the debentures </t>
+  </si>
+  <si>
+    <t xml:space="preserve">you inherited the debentures </t>
+  </si>
+  <si>
+    <t>you became a beneficiary under a trust interested in the debentures</t>
+  </si>
+  <si>
+    <t>you completed a sale of the debentures</t>
+  </si>
+  <si>
+    <t>you made a gift of the debentures</t>
+  </si>
+  <si>
+    <t xml:space="preserve">you ceased to have a security interest in the debentures </t>
+  </si>
+  <si>
+    <t>cancellation of debentures upon repayment</t>
+  </si>
+  <si>
+    <t>the debentures are delivered to you and you have not previously notified the purchase of the debentures</t>
+  </si>
+  <si>
+    <t>you have entered into an agreement for the sale of debentures in which you are interested</t>
+  </si>
+  <si>
+    <t xml:space="preserve">you have exercised rights under an agreement including derivatives by a person deriving from the debentures </t>
+  </si>
+  <si>
+    <t xml:space="preserve">rights under an agreement including derivatives deriving from the debentures have been exercised against you </t>
+  </si>
+  <si>
+    <t>you have provided an interest in the debentures as security to a person other than a qualified lender</t>
+  </si>
+  <si>
+    <t>an interest in the debentures, that you provided as security to a person other than a qualified lender, has been released</t>
+  </si>
+  <si>
+    <t>steps have been taken to enforce a security interest in the debentures, or rights to such debentures held as security, against you</t>
+  </si>
+  <si>
+    <t>you are a beneficiary under a will and the debentures have been transferred to you by an executor</t>
+  </si>
+  <si>
+    <t>you are a beneficiary under a trust and the debentures have been transferred to you by a trustee</t>
+  </si>
+  <si>
+    <t>you have delivered the debentures to a person who had agreed to borrow them</t>
+  </si>
+  <si>
+    <t>the debentures lent by you have been returned to you</t>
+  </si>
+  <si>
+    <t>you have lent the debentures under a securities borrowing and lending agreement</t>
+  </si>
+  <si>
+    <t>you have recalled the debentures under a securities borrowing and lending agreement</t>
+  </si>
+  <si>
+    <t>On listing of the corporation or a class of debentures of the listed corporation</t>
+  </si>
+  <si>
+    <t>Notice filed because you became a director or chief executive of the listed corporation</t>
+  </si>
+  <si>
+    <t>Notice filed because you ceased to be a director or chief executive of the listed corporation</t>
+  </si>
+  <si>
+    <t>Notice filed because the corporation became an associated corporation of the listed corporation</t>
+  </si>
+  <si>
+    <t>Notice filed because the corporation ceased to be an associated corporation of the listed corporation</t>
+  </si>
+  <si>
+    <t>Voluntary disclosure (you must briefly describe the relevant event in the Supplementary Information box)</t>
+  </si>
+  <si>
+    <t>Other (you must briefly describe the relevant event in the Supplementary Information box)</t>
+  </si>
+  <si>
     <t>Y</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>JOD</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
     <t>KHR</t>
   </si>
   <si>
     <t>KRW</t>
@@ -436,1285 +840,866 @@
   <si>
     <t>PHP</t>
   </si>
   <si>
     <t>PKR</t>
   </si>
   <si>
     <t>RUR</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>SGD</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
     <t>TWD</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
-    <t>1. 有關事件的日期</t>
-[...266 lines deleted...]
-    <t>普通股</t>
+    <t>Message</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Invalid Entry</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Warning</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> System Message</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Reminder</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Menu</t>
+  </si>
+  <si>
+    <t>P</t>
+  </si>
+  <si>
+    <t>H</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>S</t>
+  </si>
+  <si>
+    <t>[插入過往的表格的編號／序號]</t>
+  </si>
+  <si>
+    <t>PRC Resident card</t>
+  </si>
+  <si>
+    <t>R</t>
+  </si>
+  <si>
+    <t>[插入过往的表格的编号／序号]</t>
+  </si>
+  <si>
+    <t>O</t>
+  </si>
+  <si>
+    <t>6. Registered office</t>
+  </si>
+  <si>
+    <t>any other event (you must briefly describe the relevant event in the Supplementary Information box)</t>
+  </si>
+  <si>
+    <t>you have declared a trust over debentures that you continue to hold</t>
+  </si>
+  <si>
+    <t>Notice filed to remove outdated information (if you select this Code you must state the outdated information in the Supplementary Information box and identify the box which contains the updated information)</t>
+  </si>
+  <si>
+    <t>your spouse ceased to be a director or chief executive of the listed corporation</t>
+  </si>
+  <si>
+    <t>your spouse became a director or chief executive of the listed corporation</t>
+  </si>
+  <si>
+    <t>DD</t>
+  </si>
+  <si>
+    <t>Beneficial owner</t>
+  </si>
+  <si>
+    <t>Investment manager</t>
+  </si>
+  <si>
+    <t>Interests held jointly with another person</t>
+  </si>
+  <si>
+    <t>Agent</t>
+  </si>
+  <si>
+    <t>Underwriter</t>
+  </si>
+  <si>
+    <t>Person having a security interest in debentures</t>
+  </si>
+  <si>
+    <t>Interest of corporation controlled by you</t>
+  </si>
+  <si>
+    <t>Interest of your spouse</t>
+  </si>
+  <si>
+    <t>Interest of your child under 18 years of age</t>
+  </si>
+  <si>
+    <t>Trustee</t>
+  </si>
+  <si>
+    <t>Custodian (other than an exempt custodian interest)</t>
+  </si>
+  <si>
+    <t>Beneficiary of a trust (other than a discretionary interest)</t>
+  </si>
+  <si>
+    <t>Nominee for another person (other than a bare trustee)</t>
+  </si>
+  <si>
+    <t>Founder of a discretionary trust who can influence how the trustee exercises his discretion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37. Further information from director who is a trustee, a beneficiary of a trust, or a person who has set up a discretionary trust  </t>
+  </si>
+  <si>
+    <t>Other (you must describe the class of debentures in the Supplementary Information box)</t>
+  </si>
+  <si>
+    <t>18. Daytime telephone number</t>
+  </si>
+  <si>
+    <t>strNotReadySubmit</t>
+  </si>
+  <si>
+    <t>strNoCorpName</t>
+  </si>
+  <si>
+    <t>strNotHigher</t>
+  </si>
+  <si>
+    <t>strEndDate</t>
+  </si>
+  <si>
+    <t>strEvtLongOrShort</t>
+  </si>
+  <si>
+    <t>strFutureDate</t>
+  </si>
+  <si>
+    <t>strNoServer</t>
+  </si>
+  <si>
+    <t>strBothName</t>
+  </si>
+  <si>
+    <t>strCountryMandatory</t>
+  </si>
+  <si>
+    <t>strValidHKID</t>
+  </si>
+  <si>
+    <t>strInvalidEmail</t>
+  </si>
+  <si>
+    <t>strInvalidTel</t>
+  </si>
+  <si>
+    <t>strInvalidDate</t>
+  </si>
+  <si>
+    <t>strNoValue</t>
+  </si>
+  <si>
+    <t>strDeleteWarn</t>
+  </si>
+  <si>
+    <t>strLastRow</t>
+  </si>
+  <si>
+    <t>strCurrentRow</t>
+  </si>
+  <si>
+    <t>strNoCodeMatch</t>
+  </si>
+  <si>
+    <t>strNoChinese</t>
+  </si>
+  <si>
+    <t>strNoLater</t>
+  </si>
+  <si>
+    <t>strCheckbox</t>
+  </si>
+  <si>
+    <t>strNoValueBox317</t>
+  </si>
+  <si>
+    <t>strNoValue1701</t>
+  </si>
+  <si>
+    <t>strNoDebenture7106</t>
+  </si>
+  <si>
+    <t>strNoName</t>
+  </si>
+  <si>
+    <t>str4104and4108</t>
+  </si>
+  <si>
+    <t>strEventCode</t>
+  </si>
+  <si>
+    <t>strCapCode</t>
+  </si>
+  <si>
+    <t>strOthersInCurrency</t>
+  </si>
+  <si>
+    <t>strNoCurOrPrice</t>
+  </si>
+  <si>
+    <t>strNoCurrency</t>
+  </si>
+  <si>
+    <t>strMod4</t>
+  </si>
+  <si>
+    <t>strRadioButton</t>
+  </si>
+  <si>
+    <t>strNoReturn</t>
+  </si>
+  <si>
+    <t>strMsgboxTitle</t>
+  </si>
+  <si>
+    <t>strWarnTitle</t>
+  </si>
+  <si>
+    <t>strSystemMsg</t>
+  </si>
+  <si>
+    <t>strReminder</t>
+  </si>
+  <si>
+    <t>strPopUpWindowTitle</t>
+  </si>
+  <si>
+    <t>strSelectCode</t>
+  </si>
+  <si>
+    <t>strSelectLevel3</t>
+  </si>
+  <si>
+    <t>strSelectLevel2</t>
+  </si>
+  <si>
+    <t>strSelectLevel1</t>
+  </si>
+  <si>
+    <t>strLogNumber</t>
+  </si>
+  <si>
+    <t>strNotEarlyDate</t>
+  </si>
+  <si>
+    <t>strEnd</t>
   </si>
   <si>
     <r>
-      <t>H</t>
+      <t>Freely transferable and convertible into shares</t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-[...1 lines deleted...]
-        <rFont val="PMingLiU"/>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>股</t>
-[...4 lines deleted...]
-      <t>A</t>
+      <t xml:space="preserve"> of the associated corporation</t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-[...16 lines deleted...]
-        <sz val="10"/>
+        <sz val="11"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> (</t>
+      <t xml:space="preserve"> of the listed corporation</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Freely transferable and convertible into shares of a corporation other than </t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-[...1 lines deleted...]
-        <rFont val="PMingLiU"/>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>股份合訂單位</t>
+      <t>the associated corporation of</t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
+        <sz val="11"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>)</t>
+      <t xml:space="preserve"> the listed corporation</t>
     </r>
   </si>
   <si>
-    <t>優先股</t>
-[...1 lines deleted...]
-  <si>
     <r>
-      <t>單位</t>
+      <t xml:space="preserve">Not freely transferable but convertible into shares </t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>of the associated corporation</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>/</t>
+      <t xml:space="preserve"> of the listed corporation</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Not freely transferable but convertible into shares of a corporation other than </t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-[...1 lines deleted...]
-        <rFont val="PMingLiU"/>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>單位信託</t>
-[...19 lines deleted...]
-      <t>投資經理</t>
+      <t>the associated corporation of</t>
     </r>
     <r>
       <rPr>
-        <sz val="9"/>
+        <sz val="11"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  </t>
+      <t xml:space="preserve"> the listed corporation</t>
     </r>
   </si>
   <si>
-    <t>與另一人共同持有權益</t>
-[...14 lines deleted...]
-    <t>你的配偶的權益</t>
+    <t>You are using an outdated form.  Please download the latest version from the DION System</t>
+  </si>
+  <si>
+    <t>The "Average price (per unit)" should not be larger than the "Highest price (per unit)"</t>
+  </si>
+  <si>
+    <t>There is no connection to the server.  You may still continue to complete the form in an off-line mode</t>
+  </si>
+  <si>
+    <t>Please fill in both "Surname" and "Other names"</t>
+  </si>
+  <si>
+    <t>Please fill in the "Country of Issue of Passport" as you have selected Passport</t>
+  </si>
+  <si>
+    <t>Please fill in a valid HKID card number in the format of A123456(7)</t>
+  </si>
+  <si>
+    <t>Please fill in a valid email address</t>
+  </si>
+  <si>
+    <t>Please fill in the date in (dd/mm/yyyy) format</t>
+  </si>
+  <si>
+    <t>The box is left empty. Please complete this box</t>
+  </si>
+  <si>
+    <t>Warning: You are trying to delete a row from a table. Do you want to continue?</t>
+  </si>
+  <si>
+    <t>This box must contain at least one row</t>
+  </si>
+  <si>
+    <t>Please complete the current row</t>
+  </si>
+  <si>
+    <t>The code you entered is invalid</t>
+  </si>
+  <si>
+    <t>Please complete in English and number only</t>
+  </si>
+  <si>
+    <t>Please fill in the "Amount of debentures" box "Immediate before the relevant event" and "Immediately after the relevant event"</t>
+  </si>
+  <si>
+    <t>Please fill in either Box 13 or Box 16 or both</t>
+  </si>
+  <si>
+    <t>You should provide more details in Box 38 as you have selected codes 1113,1213,1316,1702,1710,1711 in Box 30</t>
+  </si>
+  <si>
+    <t>You should provide more details in Box 38 as you have selected code 2501 in Box 30 or Box 32</t>
+  </si>
+  <si>
+    <t>You should provide more details in Box 38 as you have selected "Others" in Box 30 or Box 33</t>
+  </si>
+  <si>
+    <t>Please fill in both Currency and Price</t>
+  </si>
+  <si>
+    <t>Please select Currency</t>
+  </si>
+  <si>
+    <t>Each Chinese Character Code is made up of 4 digits. No space is allowed between the codes</t>
+  </si>
+  <si>
+    <t>For individual director, please fill in boxes 13 to 19. For corporate director, please fill in boxes 20 to 29</t>
+  </si>
+  <si>
+    <t>Invalid data is found in the form.  Please note that "Tab", "Enter" and "Return" keys are not allowed for input</t>
+  </si>
+  <si>
+    <t>Please select code from the list</t>
+  </si>
+  <si>
+    <t>Please select code in Level 3</t>
+  </si>
+  <si>
+    <t>Please select code in Level 2</t>
+  </si>
+  <si>
+    <t>Please select code in Level 1</t>
+  </si>
+  <si>
+    <t>You have entered an invalid log/serial number.  Please correct</t>
+  </si>
+  <si>
+    <t>.</t>
+  </si>
+  <si>
+    <t>Do you still want to save this form?</t>
+  </si>
+  <si>
+    <t>strConfirmSave2</t>
+  </si>
+  <si>
+    <t>The following error(s) is/are found in this form:</t>
+  </si>
+  <si>
+    <t>The following error(s) is/are found in this form, please correct them before submission:</t>
+  </si>
+  <si>
+    <t>Depositary</t>
+  </si>
+  <si>
+    <t>Executor or administrator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 1: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 3: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 4: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 5: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 6: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 7: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 8: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 9: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 10: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 15: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 16: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 17: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 18: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 19: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 20: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 21: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 22: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 23: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 25: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 26: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 27: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 28: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 29: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 38: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 39: </t>
+  </si>
+  <si>
+    <t>strVersion</t>
+  </si>
+  <si>
+    <t>strConfirmSave1</t>
+  </si>
+  <si>
+    <t>strMaxDec</t>
+  </si>
+  <si>
+    <t>Please fill in a positive number (with up to {1} digits and {2} decimal places)</t>
+  </si>
+  <si>
+    <t>Please fill in a positive number (with up to {1} digits)</t>
+  </si>
+  <si>
+    <t>strMaxDigit</t>
+  </si>
+  <si>
+    <t>strMaxChar</t>
+  </si>
+  <si>
+    <t>Please fill in up to {1} characters. Special characters are not allowed</t>
+  </si>
+  <si>
+    <t>Please fill in up to {1} Chinese characters</t>
+  </si>
+  <si>
+    <t>strMaxChinese</t>
+  </si>
+  <si>
+    <t>The telephone number should only contain numbers, and signs of "(", ")", "+" , "-" and ";". Space and other characters are not allowed</t>
+  </si>
+  <si>
+    <t>The date should not be later than today</t>
+  </si>
+  <si>
+    <t>The date should not be earlier than the date in Box 1 (date of relevant event)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(Not Used) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 11 - Place of incorporation: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 11 - Certificate of Incorporation number: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 12: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 13 - Surname: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 13 - Other names: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 14 - Certificate Type: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 14 - HKID/Passport/PRC Resident Card No.: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 14 - Country of issue of Passport: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 30 - Brief description of relevant event: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 30 - Before relevant event: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 30 - After relevant event: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 30 - Denomination or unit size of the debentures: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 30 - Amount of debentures bought/sold or involved: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 30 - Highest price per share: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 30 - Average price (per share): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 30 - Average consideration (per share): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 30: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 30 - Nature of consideration: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 31 - Immediately before the relevant event: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 31 - Immediately after the relevant event: </t>
+  </si>
+  <si>
+    <t>You should provide more details in Box 38 as you have checked Box 39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 32 - Capacity Code (Row  {0} ): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 32 - Amount of debentures (Row  {0} ): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 32 - (Row  {0} ): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 33 - Begins (Row  {0} ): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 33 - Ends (Row  {0} ): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 33 - Price for grant (Row  {0} ): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 33 - Exercise price (Row  {0} ): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 33 - Price on assignment (Row  {0} ): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 34 - Name of child/spouse (Row  {0} ): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 34 - Address (Row  {0} ): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 34 - Amount of debentures (Row  {0} ): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 34 - (Row  {0} ): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 35 - Name of controlled corporation (Row  {0} ): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 35 - Address and place of incorporation (Row  {0} ): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 35 - Name of controlling person (Row  {0} ): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 35 - % control (Row  {0} ): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 35 - Direct Interest (Y/N) (Row  {0} ): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 35 - Amount of debentures (Row  {0} ): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 35 - (Row  {0} ): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 36 - Address (Row  {0} ): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 36 - Amount of debentures (Row  {0} ): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 36 - (Row  {0} ): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 37 - Name of trust (Row  {0} ): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 37 - Address (Row  {0} ): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 37 - Status Code (Row  {0} ): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 37 - Amount of debentures (Row  {0} ): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 37 - (Row  {0} ): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 33 - Amount of debentures involved (Row  {0} ): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 36 - Name of joint debenture holder (Row  {0} ): </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 24 - Place of Incorporation: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 24 - Cerificate of Incorporation number: </t>
+  </si>
+  <si>
+    <t>The date in the "Ends" column should not be earlier than today</t>
+  </si>
+  <si>
+    <t>The date in the "Ends" column should not be earlier than the date in the "Begins" column</t>
+  </si>
+  <si>
+    <t>[insert log/serial number of the previous filing]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Box 30 - Currency of debentures:  </t>
+  </si>
+  <si>
+    <t>2. Date when director becomes aware of the relevant event/interest in the debentures (if later)</t>
+  </si>
+  <si>
+    <t>(Other names)</t>
+  </si>
+  <si>
+    <t>For corporate director, please fill in boxes 20 to 29:</t>
+  </si>
+  <si>
+    <t>Immediately before 
+the relevant event</t>
+  </si>
+  <si>
+    <t>Immediately after 
+the relevant event</t>
+  </si>
+  <si>
+    <t>38. Supplementary information</t>
+  </si>
+  <si>
+    <t>Notice filed because the corporation changed its name</t>
+  </si>
+  <si>
+    <t>39.            Check this box if this is a revision of a previously submitted form</t>
+  </si>
+  <si>
+    <t>Other (you must describe the capacity in the Supplementary Information box)</t>
+  </si>
+  <si>
+    <t>You should provide more details in Box 38 as you have selected 7106 in Box 8</t>
+  </si>
+  <si>
+    <t>Box 3: No matching results are found for the inputted stock code</t>
+  </si>
+  <si>
+    <t>For individual director, please fill in boxes 13 to 19 :</t>
+  </si>
+  <si>
+    <t>American Depository Receipts (ADRs)</t>
   </si>
   <si>
     <r>
-      <t>你未滿</t>
-[...797 lines deleted...]
-      <t>你已採取步驟以執行債權證的保證權益或持有作為保證的有關債權證的權利</t>
+      <t>you have taken steps to enforce a security interest in the debentures, or rights to such debentures held as security</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>，及你不是合資格借出人</t>
+      <t>, and you are not a qualified lender</t>
     </r>
   </si>
   <si>
-    <t>"結束"中的日期應晚於今日</t>
-[...1 lines deleted...]
-  <si>
     <t>1.2.0</t>
   </si>
   <si>
-    <t>你使用的表格為舊版本。請在此系統下載新版本表格</t>
-[...2 lines deleted...]
-    <t>31 Oct 2025, 10:5:25</t>
+    <t>I</t>
+  </si>
+  <si>
+    <t>10 Oct 2025, 12:40:48</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="42">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -1846,208 +1831,213 @@
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-[...16 lines deleted...]
-    <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Verdana"/>
       <family val="2"/>
-    </font>
-[...20 lines deleted...]
-      <charset val="136"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
       <i/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="細明體"/>
-      <family val="3"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Unicode MS"/>
+      <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="10">
+  <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF7F3F3"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.59999389629810485"/>
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="116">
+  <borders count="112">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
@@ -2538,50 +2528,65 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -3205,167 +3210,106 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...74 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
@@ -3429,1585 +3373,1489 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="474">
+  <cellXfs count="453">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="15" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
-    </xf>
-[...37 lines deleted...]
-      <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="1" quotePrefix="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="5" borderId="101" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="5" borderId="103" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="5" borderId="102" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="5" borderId="104" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...30 lines deleted...]
-    <xf numFmtId="14" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="85" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="85" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="top"/>
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="87" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...4 lines deleted...]
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="87" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="85" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="95" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="94" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="94" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="97" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="3" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="94" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="10" borderId="0" xfId="3" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="97" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="3" borderId="106" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="3" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="94" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="93" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="19" fillId="3" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="109" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="3" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="3" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="3" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="3" borderId="106" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="4" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="3" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="3" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="96" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="5" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="5" borderId="98" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="100" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="3" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="3" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="3" borderId="110" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="106" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="92" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="3" borderId="93" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="3" borderId="96" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="81" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="79" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="82" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="90" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="89" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="3" borderId="109" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...9 lines deleted...]
-    <xf numFmtId="49" fontId="19" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="25" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="25" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    <xf numFmtId="3" fontId="19" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="3" borderId="108" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="3" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="96" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="3" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="101" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="3" borderId="106" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="3" borderId="107" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="3" borderId="97" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="3" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="3" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="3" borderId="110" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="80" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="3" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="3" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="3" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="83" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="3" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="3" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="3" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="3" borderId="100" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="108" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="109" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="3" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="3" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="3" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="3" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="3" borderId="102" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="3" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="3" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="111" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="3" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="83" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="88" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="3" borderId="105" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="25" fillId="3" borderId="106" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...137 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="3" borderId="108" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...322 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="19" fillId="3" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...93 lines deleted...]
-    <xf numFmtId="49" fontId="19" fillId="3" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="3" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="3" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
-      <protection locked="0"/>
-[...123 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="3" borderId="91" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="3" borderId="92" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="0" borderId="81" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...15 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="49" fontId="25" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="23" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...60 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="25" fillId="3" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...114 lines deleted...]
-    <xf numFmtId="49" fontId="19" fillId="3" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="97" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="3" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="49" fontId="25" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="4" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...15 lines deleted...]
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="19" fillId="3" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="49" fontId="19" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...60 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1"/>
-    <cellStyle name="一般 2" xfId="3"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="一般 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFF7F3F3"/>
       <color rgb="FFFFD5D5"/>
       <color rgb="FFFFF7F7"/>
       <color rgb="FFFF7979"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFCCFF99"/>
       <color rgb="FFFFF1C9"/>
       <color rgb="FFFFF8E5"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -5019,292 +4867,1079 @@
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" firstButton="1" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp10.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp11.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp12.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp13.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp14.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp15.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdinotice.hkex.com.hk/DownloadForm/GetForm/Form3D?flag=2&amp;lan=TC" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdinotice.hkex.com.hk/DownloadForm/GetForm/Form3D?flag=2&amp;lan=EN" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>17</xdr:col>
+          <xdr:colOff>590550</xdr:colOff>
+          <xdr:row>113</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>19</xdr:col>
+          <xdr:colOff>495300</xdr:colOff>
+          <xdr:row>113</xdr:row>
+          <xdr:rowOff>361950</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1065" name="addRowBox37" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1065"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000029040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="27432" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-HK" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                </a:rPr>
+                <a:t>Add Row</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>20</xdr:col>
+          <xdr:colOff>19050</xdr:colOff>
+          <xdr:row>113</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>21</xdr:col>
+          <xdr:colOff>552450</xdr:colOff>
+          <xdr:row>113</xdr:row>
+          <xdr:rowOff>361950</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1066" name="deleteRowBox37" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1066"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002A040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="27432" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-HK" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                </a:rPr>
+                <a:t>Delete Row</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>17</xdr:col>
+          <xdr:colOff>561975</xdr:colOff>
+          <xdr:row>104</xdr:row>
+          <xdr:rowOff>457200</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>19</xdr:col>
+          <xdr:colOff>466725</xdr:colOff>
+          <xdr:row>105</xdr:row>
+          <xdr:rowOff>323850</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1063" name="addRowBox36" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1063"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000027040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="27432" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-HK" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                </a:rPr>
+                <a:t>Add Row</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>19</xdr:col>
+          <xdr:colOff>581025</xdr:colOff>
+          <xdr:row>104</xdr:row>
+          <xdr:rowOff>457200</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>21</xdr:col>
+          <xdr:colOff>523875</xdr:colOff>
+          <xdr:row>105</xdr:row>
+          <xdr:rowOff>323850</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1064" name="deleteRowBox36" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1064"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000028040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="27432" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-HK" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                </a:rPr>
+                <a:t>Delete Row</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>17</xdr:col>
+          <xdr:colOff>581025</xdr:colOff>
+          <xdr:row>97</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>19</xdr:col>
+          <xdr:colOff>485775</xdr:colOff>
+          <xdr:row>97</xdr:row>
+          <xdr:rowOff>361950</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1061" name="addRowBox35" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1061"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000025040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="27432" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-HK" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                </a:rPr>
+                <a:t>Add Row</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>20</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>97</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>21</xdr:col>
+          <xdr:colOff>542925</xdr:colOff>
+          <xdr:row>97</xdr:row>
+          <xdr:rowOff>361950</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1062" name="deleteRowBox35" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1062"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000026040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="27432" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-HK" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                </a:rPr>
+                <a:t>Delete Row</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>17</xdr:col>
+          <xdr:colOff>600075</xdr:colOff>
+          <xdr:row>89</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>19</xdr:col>
+          <xdr:colOff>504825</xdr:colOff>
+          <xdr:row>89</xdr:row>
+          <xdr:rowOff>352425</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1059" name="addRowBox34" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1059"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000023040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="27432" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-HK" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                </a:rPr>
+                <a:t>Add Row</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>20</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>89</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>21</xdr:col>
+          <xdr:colOff>561975</xdr:colOff>
+          <xdr:row>89</xdr:row>
+          <xdr:rowOff>352425</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1060" name="deleteRowBox34" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1060"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000024040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="27432" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-HK" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                </a:rPr>
+                <a:t>Delete Row</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>20</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>79</xdr:row>
+          <xdr:rowOff>47625</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>21</xdr:col>
+          <xdr:colOff>561975</xdr:colOff>
+          <xdr:row>79</xdr:row>
+          <xdr:rowOff>400050</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1058" name="deleteRowBox33" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1058"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000022040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="27432" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-HK" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                </a:rPr>
+                <a:t>Delete Row</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>17</xdr:col>
+          <xdr:colOff>609600</xdr:colOff>
+          <xdr:row>79</xdr:row>
+          <xdr:rowOff>38100</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>19</xdr:col>
+          <xdr:colOff>514350</xdr:colOff>
+          <xdr:row>79</xdr:row>
+          <xdr:rowOff>390525</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1057" name="addRowBox33" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1057"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000021040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="27432" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-HK" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                </a:rPr>
+                <a:t>Add Row</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>17</xdr:col>
+          <xdr:colOff>571500</xdr:colOff>
+          <xdr:row>67</xdr:row>
+          <xdr:rowOff>152400</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>19</xdr:col>
+          <xdr:colOff>476250</xdr:colOff>
+          <xdr:row>69</xdr:row>
+          <xdr:rowOff>47625</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1055" name="addRowBox32" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1055"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001F040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="27432" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-HK" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                </a:rPr>
+                <a:t>Add Row</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>20</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>67</xdr:row>
+          <xdr:rowOff>152400</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>21</xdr:col>
+          <xdr:colOff>533400</xdr:colOff>
+          <xdr:row>69</xdr:row>
+          <xdr:rowOff>47625</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1056" name="deleteRowBox32" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1056"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000020040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="27432" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-HK" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                </a:rPr>
+                <a:t>Delete Row</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>8</xdr:col>
-      <xdr:colOff>30728</xdr:colOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>390524</xdr:colOff>
       <xdr:row>5</xdr:row>
-      <xdr:rowOff>93815</xdr:rowOff>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>14</xdr:col>
-      <xdr:colOff>92178</xdr:colOff>
+      <xdr:col>17</xdr:col>
+      <xdr:colOff>523875</xdr:colOff>
       <xdr:row>6</xdr:row>
-      <xdr:rowOff>121905</xdr:rowOff>
+      <xdr:rowOff>94291</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="21" name="TextBox 20">
+        <xdr:cNvPr id="22" name="TextBox 17">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000015000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000016000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3963631" y="1220428"/>
-          <a:ext cx="3625644" cy="253412"/>
+          <a:off x="1866899" y="1200150"/>
+          <a:ext cx="7981951" cy="265741"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="overflow" horzOverflow="overflow" wrap="square" rtlCol="0" anchor="t">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="1">
+            <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>本表格必須根據</a:t>
-[...11 lines deleted...]
-            <a:t>表格</a:t>
+            <a:t>This Form must be completed in accordance with the directions and instructions in the </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" u="sng">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>3D</a:t>
+            <a:t>Notes</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="zh-CN" altLang="en-US" sz="1200" b="1" u="sng">
+            <a:rPr lang="en-US" sz="1200" b="1" u="sng" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>註釋</a:t>
+            <a:t> to Form 3D.</a:t>
           </a:r>
-          <a:r>
-[...11 lines deleted...]
-          <a:endParaRPr lang="en-US" sz="1200">
+          <a:endParaRPr lang="en-US" sz="1200" u="sng">
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="1200">
             <a:effectLst/>
           </a:endParaRPr>
         </a:p>
-        <a:p>
-[...18 lines deleted...]
-        </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>161925</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>152400</xdr:rowOff>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>28</xdr:row>
+          <xdr:rowOff>85725</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>304800</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>200025</xdr:rowOff>
+          <xdr:colOff>295275</xdr:colOff>
+          <xdr:row>28</xdr:row>
+          <xdr:rowOff>304800</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1052" name="IndividualDirector" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1052"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5319,59 +5954,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>161925</xdr:colOff>
+          <xdr:colOff>85725</xdr:colOff>
           <xdr:row>43</xdr:row>
-          <xdr:rowOff>209550</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>200025</xdr:rowOff>
+          <xdr:colOff>295275</xdr:colOff>
+          <xdr:row>43</xdr:row>
+          <xdr:rowOff>323850</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1053" name="CorporateDirector" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1053"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5383,900 +6018,72 @@
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
-      <xdr:twoCellAnchor>
+      <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>18</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>190500</xdr:rowOff>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>314325</xdr:colOff>
+          <xdr:row>126</xdr:row>
+          <xdr:rowOff>561975</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>19</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>123825</xdr:rowOff>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>127</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1054" name="addRowBox32" hidden="1">
+            <xdr:cNvPr id="1054" name="Box39_checkbox" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1054"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001E040000}"/>
-                </a:ext>
-[...826 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -6322,86 +6129,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6544,10389 +6351,10337 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AN636"/>
+  <dimension ref="A1:Y630"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C12" sqref="C12:E12"/>
+      <selection activeCell="C11" sqref="C11:E11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.6" customHeight="1"/>
   <cols>
-    <col min="1" max="2" width="2.7109375" style="54" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="54"/>
+    <col min="1" max="1" width="2.7109375" style="122" customWidth="1"/>
+    <col min="2" max="2" width="1.7109375" style="47" customWidth="1"/>
+    <col min="3" max="11" width="8.85546875" style="48" customWidth="1"/>
+    <col min="12" max="12" width="11.42578125" style="48" customWidth="1"/>
+    <col min="13" max="17" width="8.85546875" style="48" customWidth="1"/>
+    <col min="18" max="18" width="9.42578125" style="48" customWidth="1"/>
+    <col min="19" max="22" width="8.85546875" style="48" customWidth="1"/>
+    <col min="23" max="23" width="2" style="47" customWidth="1"/>
+    <col min="24" max="24" width="16" style="47" customWidth="1"/>
+    <col min="25" max="25" width="10.5703125" style="47" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="47"/>
   </cols>
   <sheetData>
-    <row r="1" spans="3:24" ht="18" customHeight="1"/>
-[...175 lines deleted...]
-      <c r="O11" s="355"/>
+    <row r="1" spans="1:24" ht="18" customHeight="1"/>
+    <row r="2" spans="1:24" ht="18" customHeight="1" thickBot="1"/>
+    <row r="3" spans="1:24" ht="18" customHeight="1" thickBot="1">
+      <c r="C3" s="338" t="s">
+        <v>84</v>
+      </c>
+      <c r="D3" s="339"/>
+      <c r="H3" s="340"/>
+      <c r="I3" s="340"/>
+      <c r="J3" s="340"/>
+      <c r="K3" s="340"/>
+      <c r="L3" s="340"/>
+      <c r="M3" s="340"/>
+      <c r="N3" s="340"/>
+      <c r="O3" s="340"/>
+      <c r="P3" s="340"/>
+      <c r="Q3" s="340"/>
+    </row>
+    <row r="4" spans="1:24" s="49" customFormat="1" ht="18" customHeight="1">
+      <c r="A4" s="123"/>
+      <c r="C4" s="352" t="s">
+        <v>85</v>
+      </c>
+      <c r="D4" s="352"/>
+      <c r="E4" s="352"/>
+      <c r="F4" s="352"/>
+      <c r="G4" s="352"/>
+      <c r="H4" s="352"/>
+      <c r="I4" s="352"/>
+      <c r="J4" s="352"/>
+      <c r="K4" s="352"/>
+      <c r="L4" s="352"/>
+      <c r="M4" s="352"/>
+      <c r="N4" s="352"/>
+      <c r="O4" s="352"/>
+      <c r="P4" s="352"/>
+      <c r="Q4" s="352"/>
+      <c r="R4" s="352"/>
+      <c r="S4" s="352"/>
+      <c r="T4" s="352"/>
+    </row>
+    <row r="5" spans="1:24" s="49" customFormat="1" ht="18" customHeight="1">
+      <c r="A5" s="123"/>
+      <c r="C5" s="356" t="s">
+        <v>60</v>
+      </c>
+      <c r="D5" s="356"/>
+      <c r="E5" s="356"/>
+      <c r="F5" s="356"/>
+      <c r="G5" s="356"/>
+      <c r="H5" s="356"/>
+      <c r="I5" s="356"/>
+      <c r="J5" s="356"/>
+      <c r="K5" s="356"/>
+      <c r="L5" s="356"/>
+      <c r="M5" s="356"/>
+      <c r="N5" s="356"/>
+      <c r="O5" s="356"/>
+      <c r="P5" s="356"/>
+      <c r="Q5" s="356"/>
+      <c r="R5" s="356"/>
+      <c r="S5" s="356"/>
+      <c r="T5" s="356"/>
+      <c r="V5" s="50"/>
+    </row>
+    <row r="6" spans="1:24" s="51" customFormat="1" ht="18" customHeight="1">
+      <c r="A6" s="124"/>
+      <c r="C6" s="358"/>
+      <c r="D6" s="358"/>
+      <c r="E6" s="358"/>
+      <c r="F6" s="358"/>
+      <c r="G6" s="358"/>
+      <c r="H6" s="358"/>
+      <c r="I6" s="358"/>
+      <c r="J6" s="358"/>
+      <c r="K6" s="358"/>
+      <c r="L6" s="358"/>
+      <c r="M6" s="358"/>
+      <c r="N6" s="358"/>
+      <c r="O6" s="358"/>
+      <c r="P6" s="358"/>
+      <c r="Q6" s="358"/>
+      <c r="R6" s="358"/>
+      <c r="S6" s="358"/>
+      <c r="T6" s="358"/>
+      <c r="U6" s="358"/>
+      <c r="V6" s="52"/>
+      <c r="W6" s="53"/>
+      <c r="X6" s="53"/>
+    </row>
+    <row r="7" spans="1:24" s="51" customFormat="1" ht="18" customHeight="1">
+      <c r="A7" s="124"/>
+      <c r="C7" s="357"/>
+      <c r="D7" s="357"/>
+      <c r="E7" s="357"/>
+      <c r="F7" s="357"/>
+      <c r="G7" s="357"/>
+      <c r="H7" s="357"/>
+      <c r="I7" s="357"/>
+      <c r="J7" s="357"/>
+      <c r="K7" s="357"/>
+      <c r="L7" s="357"/>
+      <c r="M7" s="357"/>
+      <c r="N7" s="357"/>
+      <c r="O7" s="357"/>
+      <c r="P7" s="357"/>
+      <c r="Q7" s="357"/>
+      <c r="R7" s="357"/>
+      <c r="S7" s="357"/>
+      <c r="T7" s="357"/>
+      <c r="U7" s="53"/>
+      <c r="V7" s="53"/>
+      <c r="W7" s="53"/>
+      <c r="X7" s="53"/>
+    </row>
+    <row r="8" spans="1:24" s="54" customFormat="1" ht="18" customHeight="1">
+      <c r="A8" s="125"/>
+      <c r="C8" s="55"/>
+      <c r="D8" s="55"/>
+      <c r="E8" s="55"/>
+      <c r="F8" s="55"/>
+      <c r="G8" s="56"/>
+      <c r="H8" s="57"/>
+      <c r="I8" s="57"/>
+      <c r="J8" s="57"/>
+      <c r="K8" s="57"/>
+      <c r="L8" s="57"/>
+      <c r="M8" s="57"/>
+      <c r="N8" s="57"/>
+      <c r="O8" s="57"/>
+      <c r="P8" s="57"/>
+      <c r="Q8" s="57"/>
+      <c r="R8" s="57"/>
+      <c r="S8" s="57"/>
+      <c r="T8" s="57"/>
+      <c r="U8" s="58"/>
+      <c r="V8" s="58"/>
+      <c r="W8" s="59"/>
+      <c r="X8" s="59"/>
+    </row>
+    <row r="9" spans="1:24" ht="18" customHeight="1"/>
+    <row r="10" spans="1:24" ht="36.75" customHeight="1" thickBot="1">
+      <c r="C10" s="359" t="s">
+        <v>0</v>
+      </c>
+      <c r="D10" s="359"/>
+      <c r="E10" s="359"/>
+      <c r="F10" s="359"/>
+      <c r="G10" s="359"/>
+      <c r="H10" s="359"/>
+      <c r="I10" s="359"/>
+      <c r="J10" s="359"/>
+      <c r="K10" s="359"/>
+      <c r="L10" s="60"/>
+      <c r="M10" s="60"/>
+      <c r="N10" s="360" t="s">
+        <v>392</v>
+      </c>
+      <c r="O10" s="360"/>
+      <c r="P10" s="360"/>
+      <c r="Q10" s="360"/>
+      <c r="R10" s="360"/>
+      <c r="S10" s="360"/>
+      <c r="T10" s="360"/>
+      <c r="U10" s="360"/>
+      <c r="V10" s="360"/>
+    </row>
+    <row r="11" spans="1:24" ht="18" customHeight="1">
+      <c r="C11" s="435"/>
+      <c r="D11" s="349"/>
+      <c r="E11" s="350"/>
+      <c r="F11" s="436"/>
+      <c r="G11" s="349"/>
+      <c r="H11" s="350"/>
+      <c r="I11" s="437"/>
+      <c r="J11" s="349"/>
+      <c r="K11" s="351"/>
+      <c r="L11" s="61"/>
+      <c r="M11" s="61"/>
+      <c r="N11" s="353"/>
+      <c r="O11" s="354"/>
       <c r="P11" s="355"/>
-      <c r="Q11" s="355"/>
-[...167 lines deleted...]
-      <c r="C18" s="68"/>
+      <c r="Q11" s="341"/>
+      <c r="R11" s="342"/>
+      <c r="S11" s="343"/>
+      <c r="T11" s="344"/>
+      <c r="U11" s="342"/>
+      <c r="V11" s="345"/>
+    </row>
+    <row r="12" spans="1:24" s="62" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="A12" s="126"/>
+      <c r="C12" s="346" t="s">
+        <v>1</v>
+      </c>
+      <c r="D12" s="347"/>
+      <c r="E12" s="348"/>
+      <c r="F12" s="361" t="s">
+        <v>2</v>
+      </c>
+      <c r="G12" s="347"/>
+      <c r="H12" s="348"/>
+      <c r="I12" s="361" t="s">
+        <v>3</v>
+      </c>
+      <c r="J12" s="347"/>
+      <c r="K12" s="362"/>
+      <c r="L12" s="61"/>
+      <c r="M12" s="63"/>
+      <c r="N12" s="365" t="s">
+        <v>1</v>
+      </c>
+      <c r="O12" s="284"/>
+      <c r="P12" s="366"/>
+      <c r="Q12" s="283" t="s">
+        <v>2</v>
+      </c>
+      <c r="R12" s="284"/>
+      <c r="S12" s="284"/>
+      <c r="T12" s="283" t="s">
+        <v>3</v>
+      </c>
+      <c r="U12" s="284"/>
+      <c r="V12" s="285"/>
+      <c r="X12" s="64"/>
+    </row>
+    <row r="13" spans="1:24" ht="18" customHeight="1" thickBot="1">
+      <c r="C13" s="63"/>
+      <c r="D13" s="63"/>
+      <c r="E13" s="63"/>
+      <c r="F13" s="63"/>
+      <c r="G13" s="63"/>
+      <c r="H13" s="63"/>
+      <c r="I13" s="63"/>
+      <c r="J13" s="63"/>
+      <c r="K13" s="63"/>
+      <c r="L13" s="63"/>
+      <c r="M13" s="63"/>
+      <c r="N13" s="63"/>
+      <c r="O13" s="63"/>
+      <c r="P13" s="63" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q13" s="63"/>
+      <c r="R13" s="63"/>
+      <c r="S13" s="63"/>
+      <c r="T13" s="63"/>
+      <c r="U13" s="63"/>
+      <c r="V13" s="63"/>
+    </row>
+    <row r="14" spans="1:24" s="62" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="A14" s="126"/>
+      <c r="C14" s="381" t="s">
+        <v>4</v>
+      </c>
+      <c r="D14" s="382"/>
+      <c r="E14" s="382"/>
+      <c r="F14" s="382"/>
+      <c r="G14" s="438"/>
+      <c r="H14" s="281"/>
+      <c r="I14" s="281"/>
+      <c r="J14" s="281"/>
+      <c r="K14" s="281"/>
+      <c r="L14" s="281"/>
+      <c r="M14" s="281"/>
+      <c r="N14" s="281"/>
+      <c r="O14" s="281"/>
+      <c r="P14" s="281"/>
+      <c r="Q14" s="281"/>
+      <c r="R14" s="281"/>
+      <c r="S14" s="281"/>
+      <c r="T14" s="281"/>
+      <c r="U14" s="281"/>
+      <c r="V14" s="282"/>
+    </row>
+    <row r="15" spans="1:24" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="A15" s="126"/>
+      <c r="C15" s="378" t="s">
+        <v>9</v>
+      </c>
+      <c r="D15" s="379"/>
+      <c r="E15" s="379"/>
+      <c r="F15" s="379"/>
+      <c r="G15" s="379"/>
+      <c r="H15" s="379"/>
+      <c r="I15" s="379"/>
+      <c r="J15" s="379"/>
+      <c r="K15" s="379"/>
+      <c r="L15" s="379"/>
+      <c r="M15" s="379"/>
+      <c r="N15" s="379"/>
+      <c r="O15" s="379"/>
+      <c r="P15" s="379"/>
+      <c r="Q15" s="379"/>
+      <c r="R15" s="379"/>
+      <c r="S15" s="379"/>
+      <c r="T15" s="379"/>
+      <c r="U15" s="379"/>
+      <c r="V15" s="380"/>
+    </row>
+    <row r="16" spans="1:24" s="62" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="A16" s="126"/>
+      <c r="B16" s="65"/>
+      <c r="C16" s="439" t="s">
+        <v>103</v>
+      </c>
+      <c r="D16" s="308"/>
+      <c r="E16" s="308"/>
+      <c r="F16" s="308"/>
+      <c r="G16" s="308"/>
+      <c r="H16" s="308"/>
+      <c r="I16" s="308"/>
+      <c r="J16" s="308"/>
+      <c r="K16" s="308"/>
+      <c r="L16" s="308"/>
+      <c r="M16" s="308"/>
+      <c r="N16" s="308"/>
+      <c r="O16" s="308"/>
+      <c r="P16" s="308"/>
+      <c r="Q16" s="308"/>
+      <c r="R16" s="308"/>
+      <c r="S16" s="308"/>
+      <c r="T16" s="308"/>
+      <c r="U16" s="308"/>
+      <c r="V16" s="309"/>
+    </row>
+    <row r="17" spans="1:23" s="62" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="A17" s="126"/>
+      <c r="B17" s="65"/>
+      <c r="C17" s="63"/>
+      <c r="D17" s="63"/>
+      <c r="E17" s="63"/>
+      <c r="F17" s="63"/>
+      <c r="G17" s="63"/>
+      <c r="H17" s="63"/>
+      <c r="I17" s="63"/>
+      <c r="J17" s="63"/>
+      <c r="K17" s="63"/>
+      <c r="L17" s="63"/>
+      <c r="M17" s="66"/>
+      <c r="N17" s="66"/>
+      <c r="O17" s="66"/>
+      <c r="P17" s="63"/>
+      <c r="Q17" s="63"/>
+      <c r="R17" s="63"/>
+      <c r="S17" s="63"/>
+      <c r="T17" s="63"/>
+      <c r="U17" s="63"/>
+      <c r="V17" s="63"/>
+    </row>
+    <row r="18" spans="1:23" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="A18" s="126"/>
+      <c r="B18" s="65"/>
+      <c r="C18" s="67" t="s">
+        <v>61</v>
+      </c>
       <c r="D18" s="68"/>
       <c r="E18" s="68"/>
       <c r="F18" s="68"/>
-      <c r="G18" s="68"/>
+      <c r="G18" s="69"/>
       <c r="H18" s="68"/>
-      <c r="I18" s="68"/>
-[...29 lines deleted...]
-      <c r="M19" s="363" t="s">
+      <c r="I18" s="66"/>
+      <c r="J18" s="66"/>
+      <c r="K18" s="66"/>
+      <c r="L18" s="70"/>
+      <c r="M18" s="363" t="s">
+        <v>86</v>
+      </c>
+      <c r="N18" s="363"/>
+      <c r="O18" s="363"/>
+      <c r="P18" s="363"/>
+      <c r="Q18" s="363"/>
+      <c r="R18" s="363"/>
+      <c r="S18" s="363"/>
+      <c r="T18" s="363"/>
+      <c r="U18" s="363"/>
+      <c r="V18" s="364"/>
+    </row>
+    <row r="19" spans="1:23" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="A19" s="126"/>
+      <c r="B19" s="65"/>
+      <c r="C19" s="440" t="s">
+        <v>103</v>
+      </c>
+      <c r="D19" s="302"/>
+      <c r="E19" s="302"/>
+      <c r="F19" s="302"/>
+      <c r="G19" s="302"/>
+      <c r="H19" s="302"/>
+      <c r="I19" s="302"/>
+      <c r="J19" s="302"/>
+      <c r="K19" s="302"/>
+      <c r="L19" s="383"/>
+      <c r="M19" s="302" t="s">
+        <v>103</v>
+      </c>
+      <c r="N19" s="302"/>
+      <c r="O19" s="302"/>
+      <c r="P19" s="302"/>
+      <c r="Q19" s="302"/>
+      <c r="R19" s="302"/>
+      <c r="S19" s="302"/>
+      <c r="T19" s="302"/>
+      <c r="U19" s="302"/>
+      <c r="V19" s="303"/>
+    </row>
+    <row r="20" spans="1:23" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="A20" s="126"/>
+      <c r="B20" s="65"/>
+      <c r="C20" s="71" t="s">
+        <v>186</v>
+      </c>
+      <c r="D20" s="72"/>
+      <c r="E20" s="72"/>
+      <c r="F20" s="72"/>
+      <c r="G20" s="137"/>
+      <c r="H20" s="72"/>
+      <c r="I20" s="73"/>
+      <c r="J20" s="73"/>
+      <c r="K20" s="73"/>
+      <c r="L20" s="74"/>
+      <c r="M20" s="334" t="s">
+        <v>62</v>
+      </c>
+      <c r="N20" s="334"/>
+      <c r="O20" s="334"/>
+      <c r="P20" s="334"/>
+      <c r="Q20" s="334"/>
+      <c r="R20" s="334"/>
+      <c r="S20" s="334"/>
+      <c r="T20" s="334"/>
+      <c r="U20" s="334"/>
+      <c r="V20" s="335"/>
+    </row>
+    <row r="21" spans="1:23" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="A21" s="126"/>
+      <c r="B21" s="65"/>
+      <c r="C21" s="441" t="s">
+        <v>103</v>
+      </c>
+      <c r="D21" s="300"/>
+      <c r="E21" s="300"/>
+      <c r="F21" s="300"/>
+      <c r="G21" s="300"/>
+      <c r="H21" s="300"/>
+      <c r="I21" s="300"/>
+      <c r="J21" s="300"/>
+      <c r="K21" s="300"/>
+      <c r="L21" s="301"/>
+      <c r="M21" s="300" t="s">
+        <v>103</v>
+      </c>
+      <c r="N21" s="336"/>
+      <c r="O21" s="336"/>
+      <c r="P21" s="336"/>
+      <c r="Q21" s="336"/>
+      <c r="R21" s="336"/>
+      <c r="S21" s="336"/>
+      <c r="T21" s="336"/>
+      <c r="U21" s="336"/>
+      <c r="V21" s="337"/>
+    </row>
+    <row r="22" spans="1:23" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="A22" s="126"/>
+      <c r="B22" s="65"/>
+      <c r="C22" s="75" t="s">
+        <v>63</v>
+      </c>
+      <c r="D22" s="76"/>
+      <c r="E22" s="76"/>
+      <c r="F22" s="76"/>
+      <c r="G22" s="77"/>
+      <c r="H22" s="76"/>
+      <c r="I22" s="61"/>
+      <c r="J22" s="61"/>
+      <c r="K22" s="61"/>
+      <c r="L22" s="78"/>
+      <c r="M22" s="334" t="s">
+        <v>64</v>
+      </c>
+      <c r="N22" s="334"/>
+      <c r="O22" s="334"/>
+      <c r="P22" s="334"/>
+      <c r="Q22" s="390"/>
+      <c r="R22" s="79" t="s">
+        <v>43</v>
+      </c>
+      <c r="S22" s="72"/>
+      <c r="T22" s="72"/>
+      <c r="U22" s="72"/>
+      <c r="V22" s="80"/>
+    </row>
+    <row r="23" spans="1:23" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="A23" s="126"/>
+      <c r="B23" s="65"/>
+      <c r="C23" s="441" t="s">
+        <v>103</v>
+      </c>
+      <c r="D23" s="300"/>
+      <c r="E23" s="300"/>
+      <c r="F23" s="300"/>
+      <c r="G23" s="300"/>
+      <c r="H23" s="300"/>
+      <c r="I23" s="300"/>
+      <c r="J23" s="300"/>
+      <c r="K23" s="300"/>
+      <c r="L23" s="301"/>
+      <c r="M23" s="300" t="s">
+        <v>103</v>
+      </c>
+      <c r="N23" s="300"/>
+      <c r="O23" s="300"/>
+      <c r="P23" s="300"/>
+      <c r="Q23" s="301"/>
+      <c r="R23" s="442" t="s">
+        <v>103</v>
+      </c>
+      <c r="S23" s="302"/>
+      <c r="T23" s="302"/>
+      <c r="U23" s="302"/>
+      <c r="V23" s="303"/>
+    </row>
+    <row r="24" spans="1:23" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="A24" s="126"/>
+      <c r="B24" s="65"/>
+      <c r="C24" s="71" t="s">
+        <v>87</v>
+      </c>
+      <c r="D24" s="72"/>
+      <c r="E24" s="72"/>
+      <c r="F24" s="72"/>
+      <c r="G24" s="137"/>
+      <c r="H24" s="72"/>
+      <c r="I24" s="73"/>
+      <c r="J24" s="73"/>
+      <c r="K24" s="73"/>
+      <c r="L24" s="74"/>
+      <c r="M24" s="327" t="s">
+        <v>65</v>
+      </c>
+      <c r="N24" s="327"/>
+      <c r="O24" s="327"/>
+      <c r="P24" s="327"/>
+      <c r="Q24" s="327"/>
+      <c r="R24" s="327"/>
+      <c r="S24" s="327"/>
+      <c r="T24" s="327"/>
+      <c r="U24" s="327"/>
+      <c r="V24" s="328"/>
+    </row>
+    <row r="25" spans="1:23" s="62" customFormat="1" ht="35.25" customHeight="1">
+      <c r="A25" s="126"/>
+      <c r="B25" s="65"/>
+      <c r="C25" s="243" t="s">
         <v>45</v>
       </c>
-      <c r="N19" s="363"/>
-[...12 lines deleted...]
-      <c r="C20" s="400" t="s">
+      <c r="D25" s="244"/>
+      <c r="E25" s="329" t="s">
+        <v>103</v>
+      </c>
+      <c r="F25" s="330"/>
+      <c r="G25" s="330"/>
+      <c r="H25" s="330"/>
+      <c r="I25" s="330"/>
+      <c r="J25" s="330"/>
+      <c r="K25" s="330"/>
+      <c r="L25" s="331"/>
+      <c r="M25" s="304" t="s">
+        <v>103</v>
+      </c>
+      <c r="N25" s="305"/>
+      <c r="O25" s="305"/>
+      <c r="P25" s="305"/>
+      <c r="Q25" s="305"/>
+      <c r="R25" s="305"/>
+      <c r="S25" s="305"/>
+      <c r="T25" s="305"/>
+      <c r="U25" s="305"/>
+      <c r="V25" s="306"/>
+    </row>
+    <row r="26" spans="1:23" s="62" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A26" s="126"/>
+      <c r="B26" s="65"/>
+      <c r="C26" s="429" t="s">
+        <v>103</v>
+      </c>
+      <c r="D26" s="228"/>
+      <c r="E26" s="332"/>
+      <c r="F26" s="183"/>
+      <c r="G26" s="183"/>
+      <c r="H26" s="183"/>
+      <c r="I26" s="183"/>
+      <c r="J26" s="183"/>
+      <c r="K26" s="183"/>
+      <c r="L26" s="333"/>
+      <c r="M26" s="307"/>
+      <c r="N26" s="308"/>
+      <c r="O26" s="308"/>
+      <c r="P26" s="308"/>
+      <c r="Q26" s="308"/>
+      <c r="R26" s="308"/>
+      <c r="S26" s="308"/>
+      <c r="T26" s="308"/>
+      <c r="U26" s="308"/>
+      <c r="V26" s="309"/>
+    </row>
+    <row r="27" spans="1:23" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="A27" s="126"/>
+      <c r="C27" s="26"/>
+      <c r="D27" s="26"/>
+      <c r="E27" s="26"/>
+      <c r="F27" s="26"/>
+      <c r="G27" s="26"/>
+      <c r="H27" s="26"/>
+      <c r="I27" s="26"/>
+      <c r="J27" s="26"/>
+      <c r="K27" s="26"/>
+      <c r="L27" s="26"/>
+      <c r="M27" s="26"/>
+      <c r="N27" s="26"/>
+      <c r="O27" s="26"/>
+      <c r="P27" s="26"/>
+      <c r="Q27" s="26"/>
+      <c r="R27" s="26"/>
+      <c r="S27" s="26"/>
+      <c r="T27" s="26"/>
+      <c r="U27" s="26"/>
+      <c r="V27" s="26"/>
+    </row>
+    <row r="28" spans="1:23" s="62" customFormat="1" ht="24" customHeight="1" thickBot="1">
+      <c r="A28" s="126"/>
+      <c r="C28" s="60"/>
+      <c r="D28" s="60"/>
+      <c r="E28" s="60"/>
+      <c r="F28" s="60"/>
+      <c r="G28" s="60"/>
+      <c r="H28" s="60"/>
+      <c r="I28" s="60"/>
+      <c r="J28" s="60"/>
+      <c r="K28" s="26"/>
+      <c r="L28" s="60"/>
+      <c r="M28" s="60"/>
+      <c r="N28" s="60"/>
+      <c r="O28" s="60"/>
+      <c r="P28" s="60"/>
+      <c r="Q28" s="60"/>
+      <c r="R28" s="60"/>
+      <c r="S28" s="60"/>
+      <c r="T28" s="60"/>
+      <c r="U28" s="60"/>
+      <c r="V28" s="60"/>
+    </row>
+    <row r="29" spans="1:23" s="62" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A29" s="133" t="s">
+        <v>407</v>
+      </c>
+      <c r="B29" s="81"/>
+      <c r="C29" s="82"/>
+      <c r="D29" s="83" t="s">
+        <v>403</v>
+      </c>
+      <c r="E29" s="84"/>
+      <c r="F29" s="84"/>
+      <c r="G29" s="84"/>
+      <c r="H29" s="84"/>
+      <c r="I29" s="84"/>
+      <c r="J29" s="84"/>
+      <c r="K29" s="84"/>
+      <c r="L29" s="84"/>
+      <c r="M29" s="84"/>
+      <c r="N29" s="84"/>
+      <c r="O29" s="84"/>
+      <c r="P29" s="84"/>
+      <c r="Q29" s="84"/>
+      <c r="R29" s="84"/>
+      <c r="S29" s="84"/>
+      <c r="T29" s="84"/>
+      <c r="U29" s="84"/>
+      <c r="V29" s="84"/>
+      <c r="W29" s="85"/>
+    </row>
+    <row r="30" spans="1:23" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="A30" s="127"/>
+      <c r="B30" s="87"/>
+      <c r="C30" s="387" t="s">
+        <v>66</v>
+      </c>
+      <c r="D30" s="388"/>
+      <c r="E30" s="388"/>
+      <c r="F30" s="388"/>
+      <c r="G30" s="388"/>
+      <c r="H30" s="388"/>
+      <c r="I30" s="388"/>
+      <c r="J30" s="388"/>
+      <c r="K30" s="388"/>
+      <c r="L30" s="389"/>
+      <c r="M30" s="384" t="s">
+        <v>70</v>
+      </c>
+      <c r="N30" s="385"/>
+      <c r="O30" s="385"/>
+      <c r="P30" s="385"/>
+      <c r="Q30" s="385"/>
+      <c r="R30" s="385"/>
+      <c r="S30" s="385"/>
+      <c r="T30" s="385"/>
+      <c r="U30" s="385"/>
+      <c r="V30" s="386"/>
+      <c r="W30" s="86"/>
+    </row>
+    <row r="31" spans="1:23" ht="18" customHeight="1">
+      <c r="A31" s="128"/>
+      <c r="C31" s="441" t="s">
+        <v>103</v>
+      </c>
+      <c r="D31" s="300"/>
+      <c r="E31" s="300"/>
+      <c r="F31" s="300"/>
+      <c r="G31" s="449" t="s">
+        <v>103</v>
+      </c>
+      <c r="H31" s="300"/>
+      <c r="I31" s="300"/>
+      <c r="J31" s="300"/>
+      <c r="K31" s="300"/>
+      <c r="L31" s="450"/>
+      <c r="M31" s="452" t="s">
+        <v>103</v>
+      </c>
+      <c r="N31" s="305"/>
+      <c r="O31" s="305"/>
+      <c r="P31" s="305"/>
+      <c r="Q31" s="305"/>
+      <c r="R31" s="305"/>
+      <c r="S31" s="305"/>
+      <c r="T31" s="305"/>
+      <c r="U31" s="305"/>
+      <c r="V31" s="306"/>
+      <c r="W31" s="88"/>
+    </row>
+    <row r="32" spans="1:23" ht="18" customHeight="1" thickBot="1">
+      <c r="A32" s="128"/>
+      <c r="C32" s="310" t="s">
+        <v>6</v>
+      </c>
+      <c r="D32" s="206"/>
+      <c r="E32" s="206"/>
+      <c r="F32" s="206"/>
+      <c r="G32" s="206" t="s">
+        <v>393</v>
+      </c>
+      <c r="H32" s="206"/>
+      <c r="I32" s="206"/>
+      <c r="J32" s="206"/>
+      <c r="K32" s="206"/>
+      <c r="L32" s="207"/>
+      <c r="M32" s="439"/>
+      <c r="N32" s="308"/>
+      <c r="O32" s="308"/>
+      <c r="P32" s="308"/>
+      <c r="Q32" s="308"/>
+      <c r="R32" s="308"/>
+      <c r="S32" s="308"/>
+      <c r="T32" s="308"/>
+      <c r="U32" s="308"/>
+      <c r="V32" s="309"/>
+      <c r="W32" s="88"/>
+    </row>
+    <row r="33" spans="1:25" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="A33" s="127"/>
+      <c r="C33" s="180" t="s">
+        <v>108</v>
+      </c>
+      <c r="D33" s="181"/>
+      <c r="E33" s="181"/>
+      <c r="F33" s="181"/>
+      <c r="G33" s="181"/>
+      <c r="H33" s="181"/>
+      <c r="I33" s="89" t="s">
+        <v>5</v>
+      </c>
+      <c r="J33" s="89"/>
+      <c r="K33" s="89"/>
+      <c r="L33" s="90"/>
+      <c r="M33" s="180" t="s">
+        <v>69</v>
+      </c>
+      <c r="N33" s="181"/>
+      <c r="O33" s="181"/>
+      <c r="P33" s="181"/>
+      <c r="Q33" s="181"/>
+      <c r="R33" s="181"/>
+      <c r="S33" s="181"/>
+      <c r="T33" s="181"/>
+      <c r="U33" s="181"/>
+      <c r="V33" s="182"/>
+      <c r="W33" s="86"/>
+    </row>
+    <row r="34" spans="1:25" s="62" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="A34" s="133"/>
+      <c r="C34" s="439" t="s">
+        <v>103</v>
+      </c>
+      <c r="D34" s="308"/>
+      <c r="E34" s="307" t="s">
+        <v>103</v>
+      </c>
+      <c r="F34" s="308"/>
+      <c r="G34" s="308"/>
+      <c r="H34" s="308"/>
+      <c r="I34" s="451" t="s">
+        <v>103</v>
+      </c>
+      <c r="J34" s="192"/>
+      <c r="K34" s="192"/>
+      <c r="L34" s="193"/>
+      <c r="M34" s="439" t="s">
+        <v>103</v>
+      </c>
+      <c r="N34" s="238"/>
+      <c r="O34" s="238"/>
+      <c r="P34" s="238"/>
+      <c r="Q34" s="238"/>
+      <c r="R34" s="238"/>
+      <c r="S34" s="238"/>
+      <c r="T34" s="238"/>
+      <c r="U34" s="238"/>
+      <c r="V34" s="239"/>
+      <c r="W34" s="86"/>
+    </row>
+    <row r="35" spans="1:25" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="A35" s="127"/>
+      <c r="C35" s="180" t="s">
+        <v>67</v>
+      </c>
+      <c r="D35" s="181"/>
+      <c r="E35" s="181"/>
+      <c r="F35" s="181"/>
+      <c r="G35" s="181"/>
+      <c r="H35" s="181"/>
+      <c r="I35" s="181"/>
+      <c r="J35" s="181"/>
+      <c r="K35" s="181"/>
+      <c r="L35" s="182"/>
+      <c r="M35" s="180" t="s">
+        <v>209</v>
+      </c>
+      <c r="N35" s="181"/>
+      <c r="O35" s="181"/>
+      <c r="P35" s="181"/>
+      <c r="Q35" s="181"/>
+      <c r="R35" s="181"/>
+      <c r="S35" s="181"/>
+      <c r="T35" s="181"/>
+      <c r="U35" s="181"/>
+      <c r="V35" s="182"/>
+      <c r="W35" s="86"/>
+    </row>
+    <row r="36" spans="1:25" ht="18" customHeight="1" thickBot="1">
+      <c r="A36" s="128"/>
+      <c r="C36" s="452" t="s">
+        <v>103</v>
+      </c>
+      <c r="D36" s="305"/>
+      <c r="E36" s="305"/>
+      <c r="F36" s="305"/>
+      <c r="G36" s="305"/>
+      <c r="H36" s="305"/>
+      <c r="I36" s="305"/>
+      <c r="J36" s="305"/>
+      <c r="K36" s="305"/>
+      <c r="L36" s="306"/>
+      <c r="M36" s="439" t="s">
+        <v>103</v>
+      </c>
+      <c r="N36" s="308"/>
+      <c r="O36" s="308"/>
+      <c r="P36" s="308"/>
+      <c r="Q36" s="308"/>
+      <c r="R36" s="308"/>
+      <c r="S36" s="308"/>
+      <c r="T36" s="308"/>
+      <c r="U36" s="308"/>
+      <c r="V36" s="309"/>
+      <c r="W36" s="88"/>
+    </row>
+    <row r="37" spans="1:25" ht="18" customHeight="1">
+      <c r="A37" s="128"/>
+      <c r="C37" s="452"/>
+      <c r="D37" s="305"/>
+      <c r="E37" s="305"/>
+      <c r="F37" s="305"/>
+      <c r="G37" s="305"/>
+      <c r="H37" s="305"/>
+      <c r="I37" s="305"/>
+      <c r="J37" s="305"/>
+      <c r="K37" s="305"/>
+      <c r="L37" s="306"/>
+      <c r="M37" s="180" t="s">
+        <v>68</v>
+      </c>
+      <c r="N37" s="181"/>
+      <c r="O37" s="181"/>
+      <c r="P37" s="181"/>
+      <c r="Q37" s="181"/>
+      <c r="R37" s="181"/>
+      <c r="S37" s="181"/>
+      <c r="T37" s="181"/>
+      <c r="U37" s="181"/>
+      <c r="V37" s="182"/>
+      <c r="W37" s="88"/>
+    </row>
+    <row r="38" spans="1:25" ht="18" customHeight="1" thickBot="1">
+      <c r="A38" s="128"/>
+      <c r="C38" s="439"/>
+      <c r="D38" s="308"/>
+      <c r="E38" s="308"/>
+      <c r="F38" s="308"/>
+      <c r="G38" s="308"/>
+      <c r="H38" s="308"/>
+      <c r="I38" s="308"/>
+      <c r="J38" s="308"/>
+      <c r="K38" s="308"/>
+      <c r="L38" s="309"/>
+      <c r="M38" s="439" t="s">
+        <v>103</v>
+      </c>
+      <c r="N38" s="238"/>
+      <c r="O38" s="238"/>
+      <c r="P38" s="238"/>
+      <c r="Q38" s="238"/>
+      <c r="R38" s="238"/>
+      <c r="S38" s="238"/>
+      <c r="T38" s="238"/>
+      <c r="U38" s="238"/>
+      <c r="V38" s="239"/>
+      <c r="W38" s="88"/>
+    </row>
+    <row r="39" spans="1:25" ht="18" customHeight="1" thickBot="1">
+      <c r="A39" s="128"/>
+      <c r="B39" s="91"/>
+      <c r="C39" s="92"/>
+      <c r="D39" s="92"/>
+      <c r="E39" s="92"/>
+      <c r="F39" s="92"/>
+      <c r="G39" s="92"/>
+      <c r="H39" s="92"/>
+      <c r="I39" s="92"/>
+      <c r="J39" s="92"/>
+      <c r="K39" s="92"/>
+      <c r="L39" s="92"/>
+      <c r="M39" s="92"/>
+      <c r="N39" s="92"/>
+      <c r="O39" s="92"/>
+      <c r="P39" s="92"/>
+      <c r="Q39" s="92"/>
+      <c r="R39" s="92"/>
+      <c r="S39" s="92"/>
+      <c r="T39" s="92"/>
+      <c r="U39" s="92"/>
+      <c r="V39" s="92"/>
+      <c r="W39" s="93"/>
+    </row>
+    <row r="40" spans="1:25" ht="18" customHeight="1">
+      <c r="A40" s="129"/>
+      <c r="B40" s="94"/>
+      <c r="C40" s="26"/>
+      <c r="D40" s="26"/>
+      <c r="E40" s="26"/>
+      <c r="F40" s="26"/>
+      <c r="G40" s="26"/>
+      <c r="H40" s="26"/>
+      <c r="I40" s="26"/>
+      <c r="J40" s="26"/>
+      <c r="K40" s="26"/>
+      <c r="L40" s="26"/>
+      <c r="M40" s="26"/>
+      <c r="N40" s="26"/>
+      <c r="O40" s="26"/>
+      <c r="P40" s="26"/>
+      <c r="Q40" s="26"/>
+      <c r="R40" s="26"/>
+      <c r="S40" s="26"/>
+      <c r="T40" s="26"/>
+      <c r="U40" s="26"/>
+      <c r="V40" s="26"/>
+      <c r="W40" s="94"/>
+    </row>
+    <row r="41" spans="1:25" ht="18" customHeight="1">
+      <c r="A41" s="129"/>
+      <c r="B41" s="94"/>
+      <c r="C41" s="26"/>
+      <c r="D41" s="26"/>
+      <c r="E41" s="26"/>
+      <c r="F41" s="26"/>
+      <c r="G41" s="26"/>
+      <c r="H41" s="26"/>
+      <c r="I41" s="26"/>
+      <c r="J41" s="26"/>
+      <c r="K41" s="26"/>
+      <c r="L41" s="26"/>
+      <c r="M41" s="26"/>
+      <c r="N41" s="26"/>
+      <c r="O41" s="26"/>
+      <c r="P41" s="26"/>
+      <c r="Q41" s="26"/>
+      <c r="R41" s="26"/>
+      <c r="S41" s="26"/>
+      <c r="T41" s="26"/>
+      <c r="U41" s="26"/>
+      <c r="V41" s="26"/>
+      <c r="W41" s="94"/>
+    </row>
+    <row r="42" spans="1:25" ht="18" customHeight="1">
+      <c r="A42" s="129"/>
+      <c r="B42" s="94"/>
+      <c r="C42" s="26"/>
+      <c r="D42" s="26"/>
+      <c r="E42" s="26"/>
+      <c r="F42" s="26"/>
+      <c r="G42" s="26"/>
+      <c r="H42" s="26"/>
+      <c r="I42" s="26"/>
+      <c r="J42" s="26"/>
+      <c r="K42" s="26"/>
+      <c r="L42" s="26"/>
+      <c r="M42" s="26"/>
+      <c r="N42" s="26"/>
+      <c r="O42" s="26"/>
+      <c r="P42" s="26"/>
+      <c r="Q42" s="26"/>
+      <c r="R42" s="26"/>
+      <c r="S42" s="26"/>
+      <c r="T42" s="26"/>
+      <c r="U42" s="26"/>
+      <c r="V42" s="26"/>
+      <c r="W42" s="94"/>
+    </row>
+    <row r="43" spans="1:25" ht="18" customHeight="1" thickBot="1">
+      <c r="A43" s="129"/>
+      <c r="B43" s="154"/>
+      <c r="C43" s="92"/>
+      <c r="D43" s="92"/>
+      <c r="E43" s="26"/>
+      <c r="F43" s="26"/>
+      <c r="G43" s="26"/>
+      <c r="H43" s="26"/>
+      <c r="I43" s="26"/>
+      <c r="J43" s="26"/>
+      <c r="K43" s="26"/>
+      <c r="L43" s="26"/>
+      <c r="M43" s="26"/>
+      <c r="N43" s="26"/>
+      <c r="O43" s="26"/>
+      <c r="P43" s="26"/>
+      <c r="Q43" s="26"/>
+      <c r="R43" s="26"/>
+      <c r="S43" s="26"/>
+      <c r="T43" s="26"/>
+      <c r="U43" s="26"/>
+      <c r="V43" s="26"/>
+      <c r="W43" s="94"/>
+    </row>
+    <row r="44" spans="1:25" ht="26.25" customHeight="1" thickBot="1">
+      <c r="A44" s="128"/>
+      <c r="B44" s="94"/>
+      <c r="C44" s="95"/>
+      <c r="D44" s="96" t="s">
+        <v>394</v>
+      </c>
+      <c r="E44" s="97"/>
+      <c r="F44" s="97"/>
+      <c r="G44" s="97"/>
+      <c r="H44" s="97"/>
+      <c r="I44" s="98"/>
+      <c r="J44" s="98"/>
+      <c r="K44" s="98"/>
+      <c r="L44" s="98"/>
+      <c r="M44" s="97"/>
+      <c r="N44" s="98"/>
+      <c r="O44" s="97"/>
+      <c r="P44" s="97"/>
+      <c r="Q44" s="97"/>
+      <c r="R44" s="97"/>
+      <c r="S44" s="97"/>
+      <c r="T44" s="97"/>
+      <c r="U44" s="97"/>
+      <c r="V44" s="97"/>
+      <c r="W44" s="99"/>
+      <c r="X44" s="94"/>
+    </row>
+    <row r="45" spans="1:25" ht="18" customHeight="1">
+      <c r="A45" s="128"/>
+      <c r="C45" s="100" t="s">
+        <v>71</v>
+      </c>
+      <c r="D45" s="97"/>
+      <c r="E45" s="97"/>
+      <c r="F45" s="97"/>
+      <c r="G45" s="97"/>
+      <c r="H45" s="101"/>
+      <c r="I45" s="98"/>
+      <c r="J45" s="98"/>
+      <c r="K45" s="98"/>
+      <c r="L45" s="102"/>
+      <c r="M45" s="101" t="s">
+        <v>74</v>
+      </c>
+      <c r="N45" s="98"/>
+      <c r="O45" s="97"/>
+      <c r="P45" s="97"/>
+      <c r="Q45" s="97"/>
+      <c r="R45" s="97"/>
+      <c r="S45" s="97"/>
+      <c r="T45" s="97"/>
+      <c r="U45" s="97"/>
+      <c r="V45" s="103"/>
+      <c r="W45" s="104"/>
+      <c r="X45" s="94"/>
+      <c r="Y45" s="94"/>
+    </row>
+    <row r="46" spans="1:25" ht="18" customHeight="1" thickBot="1">
+      <c r="A46" s="128"/>
+      <c r="C46" s="444" t="s">
+        <v>103</v>
+      </c>
+      <c r="D46" s="194"/>
+      <c r="E46" s="194"/>
+      <c r="F46" s="194"/>
+      <c r="G46" s="194"/>
+      <c r="H46" s="194"/>
+      <c r="I46" s="194"/>
+      <c r="J46" s="194"/>
+      <c r="K46" s="194"/>
+      <c r="L46" s="195"/>
+      <c r="M46" s="446" t="s">
+        <v>103</v>
+      </c>
+      <c r="N46" s="183"/>
+      <c r="O46" s="183"/>
+      <c r="P46" s="183"/>
+      <c r="Q46" s="183"/>
+      <c r="R46" s="183"/>
+      <c r="S46" s="183"/>
+      <c r="T46" s="183"/>
+      <c r="U46" s="183"/>
+      <c r="V46" s="184"/>
+      <c r="W46" s="105"/>
+      <c r="X46" s="94"/>
+      <c r="Y46" s="94"/>
+    </row>
+    <row r="47" spans="1:25" ht="18" customHeight="1">
+      <c r="A47" s="128"/>
+      <c r="C47" s="196"/>
+      <c r="D47" s="194"/>
+      <c r="E47" s="194"/>
+      <c r="F47" s="194"/>
+      <c r="G47" s="194"/>
+      <c r="H47" s="194"/>
+      <c r="I47" s="194"/>
+      <c r="J47" s="194"/>
+      <c r="K47" s="194"/>
+      <c r="L47" s="195"/>
+      <c r="M47" s="77" t="s">
+        <v>75</v>
+      </c>
+      <c r="N47" s="61"/>
+      <c r="O47" s="76"/>
+      <c r="P47" s="76"/>
+      <c r="Q47" s="68"/>
+      <c r="R47" s="106" t="s">
+        <v>43</v>
+      </c>
+      <c r="S47" s="76"/>
+      <c r="T47" s="76"/>
+      <c r="U47" s="76"/>
+      <c r="V47" s="107"/>
+      <c r="W47" s="105"/>
+      <c r="X47" s="94"/>
+      <c r="Y47" s="94"/>
+    </row>
+    <row r="48" spans="1:25" ht="18" customHeight="1" thickBot="1">
+      <c r="A48" s="128"/>
+      <c r="C48" s="197"/>
+      <c r="D48" s="183"/>
+      <c r="E48" s="183"/>
+      <c r="F48" s="183"/>
+      <c r="G48" s="183"/>
+      <c r="H48" s="183"/>
+      <c r="I48" s="183"/>
+      <c r="J48" s="183"/>
+      <c r="K48" s="183"/>
+      <c r="L48" s="184"/>
+      <c r="M48" s="446" t="s">
+        <v>103</v>
+      </c>
+      <c r="N48" s="183"/>
+      <c r="O48" s="183"/>
+      <c r="P48" s="183"/>
+      <c r="Q48" s="333"/>
+      <c r="R48" s="447" t="s">
+        <v>103</v>
+      </c>
+      <c r="S48" s="183"/>
+      <c r="T48" s="183"/>
+      <c r="U48" s="183"/>
+      <c r="V48" s="184"/>
+      <c r="W48" s="105"/>
+      <c r="X48" s="94"/>
+      <c r="Y48" s="94"/>
+    </row>
+    <row r="49" spans="1:25" ht="18" customHeight="1">
+      <c r="A49" s="128"/>
+      <c r="C49" s="75" t="s">
+        <v>72</v>
+      </c>
+      <c r="D49" s="76"/>
+      <c r="E49" s="76"/>
+      <c r="F49" s="76"/>
+      <c r="G49" s="76"/>
+      <c r="H49" s="76"/>
+      <c r="I49" s="61"/>
+      <c r="J49" s="61"/>
+      <c r="K49" s="61"/>
+      <c r="L49" s="108"/>
+      <c r="M49" s="77" t="s">
+        <v>76</v>
+      </c>
+      <c r="N49" s="61"/>
+      <c r="O49" s="76"/>
+      <c r="P49" s="76"/>
+      <c r="Q49" s="76"/>
+      <c r="R49" s="76"/>
+      <c r="S49" s="76"/>
+      <c r="T49" s="76"/>
+      <c r="U49" s="76"/>
+      <c r="V49" s="107"/>
+      <c r="W49" s="105"/>
+      <c r="X49" s="94"/>
+      <c r="Y49" s="94"/>
+    </row>
+    <row r="50" spans="1:25" ht="18" customHeight="1" thickBot="1">
+      <c r="A50" s="128"/>
+      <c r="C50" s="444" t="s">
+        <v>103</v>
+      </c>
+      <c r="D50" s="194"/>
+      <c r="E50" s="194"/>
+      <c r="F50" s="194"/>
+      <c r="G50" s="194"/>
+      <c r="H50" s="194"/>
+      <c r="I50" s="194"/>
+      <c r="J50" s="194"/>
+      <c r="K50" s="194"/>
+      <c r="L50" s="195"/>
+      <c r="M50" s="446" t="s">
+        <v>103</v>
+      </c>
+      <c r="N50" s="183"/>
+      <c r="O50" s="183"/>
+      <c r="P50" s="183"/>
+      <c r="Q50" s="183"/>
+      <c r="R50" s="183"/>
+      <c r="S50" s="183"/>
+      <c r="T50" s="183"/>
+      <c r="U50" s="183"/>
+      <c r="V50" s="184"/>
+      <c r="W50" s="105"/>
+      <c r="X50" s="94"/>
+      <c r="Y50" s="94"/>
+    </row>
+    <row r="51" spans="1:25" ht="18" customHeight="1">
+      <c r="A51" s="128"/>
+      <c r="C51" s="196"/>
+      <c r="D51" s="194"/>
+      <c r="E51" s="194"/>
+      <c r="F51" s="194"/>
+      <c r="G51" s="194"/>
+      <c r="H51" s="194"/>
+      <c r="I51" s="194"/>
+      <c r="J51" s="194"/>
+      <c r="K51" s="194"/>
+      <c r="L51" s="195"/>
+      <c r="M51" s="77" t="s">
+        <v>77</v>
+      </c>
+      <c r="N51" s="76"/>
+      <c r="O51" s="76"/>
+      <c r="P51" s="76"/>
+      <c r="Q51" s="109"/>
+      <c r="R51" s="77" t="s">
+        <v>78</v>
+      </c>
+      <c r="S51" s="76"/>
+      <c r="T51" s="76"/>
+      <c r="U51" s="76"/>
+      <c r="V51" s="107"/>
+      <c r="W51" s="105"/>
+      <c r="X51" s="94"/>
+      <c r="Y51" s="94"/>
+    </row>
+    <row r="52" spans="1:25" ht="18" customHeight="1" thickBot="1">
+      <c r="A52" s="128"/>
+      <c r="C52" s="197"/>
+      <c r="D52" s="183"/>
+      <c r="E52" s="183"/>
+      <c r="F52" s="183"/>
+      <c r="G52" s="183"/>
+      <c r="H52" s="183"/>
+      <c r="I52" s="183"/>
+      <c r="J52" s="183"/>
+      <c r="K52" s="183"/>
+      <c r="L52" s="184"/>
+      <c r="M52" s="446" t="s">
+        <v>103</v>
+      </c>
+      <c r="N52" s="183"/>
+      <c r="O52" s="183"/>
+      <c r="P52" s="183"/>
+      <c r="Q52" s="184"/>
+      <c r="R52" s="448" t="s">
+        <v>103</v>
+      </c>
+      <c r="S52" s="192"/>
+      <c r="T52" s="192"/>
+      <c r="U52" s="192"/>
+      <c r="V52" s="193"/>
+      <c r="W52" s="105"/>
+      <c r="X52" s="94"/>
+      <c r="Y52" s="94"/>
+    </row>
+    <row r="53" spans="1:25" ht="18" customHeight="1">
+      <c r="A53" s="128"/>
+      <c r="C53" s="75" t="s">
+        <v>73</v>
+      </c>
+      <c r="D53" s="76"/>
+      <c r="E53" s="76"/>
+      <c r="F53" s="76"/>
+      <c r="G53" s="76"/>
+      <c r="H53" s="76"/>
+      <c r="I53" s="61"/>
+      <c r="J53" s="61"/>
+      <c r="K53" s="61"/>
+      <c r="L53" s="108"/>
+      <c r="M53" s="77" t="s">
+        <v>79</v>
+      </c>
+      <c r="N53" s="61"/>
+      <c r="O53" s="76"/>
+      <c r="P53" s="76"/>
+      <c r="Q53" s="61"/>
+      <c r="R53" s="76"/>
+      <c r="S53" s="76"/>
+      <c r="T53" s="76"/>
+      <c r="U53" s="76"/>
+      <c r="V53" s="107"/>
+      <c r="W53" s="105"/>
+      <c r="X53" s="94"/>
+      <c r="Y53" s="94"/>
+    </row>
+    <row r="54" spans="1:25" ht="18" customHeight="1" thickBot="1">
+      <c r="A54" s="128"/>
+      <c r="C54" s="445" t="s">
+        <v>103</v>
+      </c>
+      <c r="D54" s="188"/>
+      <c r="E54" s="188"/>
+      <c r="F54" s="188"/>
+      <c r="G54" s="188"/>
+      <c r="H54" s="188"/>
+      <c r="I54" s="188"/>
+      <c r="J54" s="188"/>
+      <c r="K54" s="188"/>
+      <c r="L54" s="189"/>
+      <c r="M54" s="446" t="s">
+        <v>103</v>
+      </c>
+      <c r="N54" s="183"/>
+      <c r="O54" s="183"/>
+      <c r="P54" s="183"/>
+      <c r="Q54" s="183"/>
+      <c r="R54" s="183"/>
+      <c r="S54" s="183"/>
+      <c r="T54" s="183"/>
+      <c r="U54" s="183"/>
+      <c r="V54" s="184"/>
+      <c r="W54" s="105"/>
+      <c r="X54" s="94"/>
+      <c r="Y54" s="94"/>
+    </row>
+    <row r="55" spans="1:25" ht="18" customHeight="1">
+      <c r="A55" s="128"/>
+      <c r="C55" s="190"/>
+      <c r="D55" s="188"/>
+      <c r="E55" s="188"/>
+      <c r="F55" s="188"/>
+      <c r="G55" s="188"/>
+      <c r="H55" s="188"/>
+      <c r="I55" s="188"/>
+      <c r="J55" s="188"/>
+      <c r="K55" s="188"/>
+      <c r="L55" s="189"/>
+      <c r="M55" s="77" t="s">
+        <v>80</v>
+      </c>
+      <c r="N55" s="61"/>
+      <c r="O55" s="76"/>
+      <c r="P55" s="76"/>
+      <c r="Q55" s="61"/>
+      <c r="R55" s="76"/>
+      <c r="S55" s="76"/>
+      <c r="T55" s="76"/>
+      <c r="U55" s="76"/>
+      <c r="V55" s="107"/>
+      <c r="W55" s="105"/>
+      <c r="X55" s="94"/>
+      <c r="Y55" s="94"/>
+    </row>
+    <row r="56" spans="1:25" ht="18" customHeight="1" thickBot="1">
+      <c r="A56" s="128"/>
+      <c r="C56" s="191"/>
+      <c r="D56" s="192"/>
+      <c r="E56" s="192"/>
+      <c r="F56" s="192"/>
+      <c r="G56" s="192"/>
+      <c r="H56" s="192"/>
+      <c r="I56" s="192"/>
+      <c r="J56" s="192"/>
+      <c r="K56" s="192"/>
+      <c r="L56" s="193"/>
+      <c r="M56" s="446" t="s">
+        <v>103</v>
+      </c>
+      <c r="N56" s="183"/>
+      <c r="O56" s="183"/>
+      <c r="P56" s="183"/>
+      <c r="Q56" s="183"/>
+      <c r="R56" s="183"/>
+      <c r="S56" s="183"/>
+      <c r="T56" s="183"/>
+      <c r="U56" s="183"/>
+      <c r="V56" s="184"/>
+      <c r="W56" s="105"/>
+      <c r="X56" s="94"/>
+      <c r="Y56" s="94"/>
+    </row>
+    <row r="57" spans="1:25" ht="18" customHeight="1" thickBot="1">
+      <c r="A57" s="128"/>
+      <c r="B57" s="91"/>
+      <c r="C57" s="110"/>
+      <c r="D57" s="110"/>
+      <c r="E57" s="110"/>
+      <c r="F57" s="110"/>
+      <c r="G57" s="110"/>
+      <c r="H57" s="110"/>
+      <c r="I57" s="84"/>
+      <c r="J57" s="84"/>
+      <c r="K57" s="84"/>
+      <c r="L57" s="84"/>
+      <c r="M57" s="111"/>
+      <c r="N57" s="84"/>
+      <c r="O57" s="110"/>
+      <c r="P57" s="110"/>
+      <c r="Q57" s="110"/>
+      <c r="R57" s="110"/>
+      <c r="S57" s="110"/>
+      <c r="T57" s="110"/>
+      <c r="U57" s="110"/>
+      <c r="V57" s="110"/>
+      <c r="W57" s="93"/>
+      <c r="X57" s="94"/>
+    </row>
+    <row r="58" spans="1:25" ht="18" customHeight="1">
+      <c r="C58" s="60"/>
+      <c r="D58" s="60"/>
+      <c r="E58" s="60"/>
+      <c r="F58" s="60"/>
+      <c r="G58" s="60"/>
+      <c r="H58" s="60"/>
+      <c r="I58" s="60"/>
+      <c r="J58" s="60"/>
+      <c r="K58" s="60"/>
+      <c r="L58" s="60"/>
+      <c r="M58" s="60"/>
+      <c r="N58" s="60"/>
+      <c r="O58" s="60"/>
+      <c r="P58" s="60"/>
+      <c r="Q58" s="60"/>
+      <c r="R58" s="60"/>
+      <c r="S58" s="60"/>
+      <c r="T58" s="60"/>
+      <c r="U58" s="60"/>
+      <c r="V58" s="60"/>
+    </row>
+    <row r="59" spans="1:25" ht="18" customHeight="1" thickBot="1">
+      <c r="C59" s="185" t="s">
+        <v>81</v>
+      </c>
+      <c r="D59" s="185"/>
+      <c r="E59" s="185"/>
+      <c r="F59" s="185"/>
+      <c r="G59" s="185"/>
+      <c r="H59" s="185"/>
+      <c r="I59" s="185"/>
+      <c r="J59" s="185"/>
+      <c r="K59" s="185"/>
+      <c r="L59" s="185"/>
+      <c r="M59" s="185"/>
+      <c r="N59" s="185"/>
+      <c r="O59" s="185"/>
+      <c r="P59" s="185"/>
+      <c r="Q59" s="185"/>
+      <c r="R59" s="185"/>
+      <c r="S59" s="185"/>
+      <c r="T59" s="185"/>
+      <c r="U59" s="185"/>
+      <c r="V59" s="185"/>
+    </row>
+    <row r="60" spans="1:25" ht="18" customHeight="1">
+      <c r="C60" s="270" t="s">
+        <v>44</v>
+      </c>
+      <c r="D60" s="171"/>
+      <c r="E60" s="172"/>
+      <c r="F60" s="170" t="s">
+        <v>109</v>
+      </c>
+      <c r="G60" s="171"/>
+      <c r="H60" s="171"/>
+      <c r="I60" s="171"/>
+      <c r="J60" s="171"/>
+      <c r="K60" s="172"/>
+      <c r="L60" s="170" t="s">
+        <v>89</v>
+      </c>
+      <c r="M60" s="170" t="s">
+        <v>90</v>
+      </c>
+      <c r="N60" s="172"/>
+      <c r="O60" s="171" t="s">
+        <v>91</v>
+      </c>
+      <c r="P60" s="172"/>
+      <c r="Q60" s="293" t="s">
         <v>12</v>
       </c>
-      <c r="D20" s="401"/>
-[...36 lines deleted...]
-      <c r="M21" s="268" t="s">
+      <c r="R60" s="294"/>
+      <c r="S60" s="245" t="s">
+        <v>13</v>
+      </c>
+      <c r="T60" s="245"/>
+      <c r="U60" s="245"/>
+      <c r="V60" s="246"/>
+    </row>
+    <row r="61" spans="1:25" ht="9.75" customHeight="1">
+      <c r="C61" s="271"/>
+      <c r="D61" s="272"/>
+      <c r="E61" s="186"/>
+      <c r="F61" s="173"/>
+      <c r="G61" s="174"/>
+      <c r="H61" s="174"/>
+      <c r="I61" s="174"/>
+      <c r="J61" s="174"/>
+      <c r="K61" s="175"/>
+      <c r="L61" s="176"/>
+      <c r="M61" s="176"/>
+      <c r="N61" s="186"/>
+      <c r="O61" s="272"/>
+      <c r="P61" s="186"/>
+      <c r="Q61" s="178" t="s">
+        <v>110</v>
+      </c>
+      <c r="R61" s="178" t="s">
+        <v>111</v>
+      </c>
+      <c r="S61" s="372" t="s">
+        <v>112</v>
+      </c>
+      <c r="T61" s="426"/>
+      <c r="U61" s="372" t="s">
+        <v>14</v>
+      </c>
+      <c r="V61" s="373"/>
+    </row>
+    <row r="62" spans="1:25" ht="39.75" customHeight="1" thickBot="1">
+      <c r="C62" s="273"/>
+      <c r="D62" s="248"/>
+      <c r="E62" s="187"/>
+      <c r="F62" s="177" t="s">
+        <v>10</v>
+      </c>
+      <c r="G62" s="248"/>
+      <c r="H62" s="187"/>
+      <c r="I62" s="177" t="s">
+        <v>11</v>
+      </c>
+      <c r="J62" s="248"/>
+      <c r="K62" s="187"/>
+      <c r="L62" s="177"/>
+      <c r="M62" s="177"/>
+      <c r="N62" s="187"/>
+      <c r="O62" s="248"/>
+      <c r="P62" s="187"/>
+      <c r="Q62" s="179"/>
+      <c r="R62" s="179"/>
+      <c r="S62" s="299"/>
+      <c r="T62" s="298"/>
+      <c r="U62" s="177"/>
+      <c r="V62" s="374"/>
+    </row>
+    <row r="63" spans="1:25" ht="39.75" customHeight="1" thickTop="1">
+      <c r="C63" s="198" t="s">
+        <v>45</v>
+      </c>
+      <c r="D63" s="200"/>
+      <c r="E63" s="201"/>
+      <c r="F63" s="168" t="s">
+        <v>45</v>
+      </c>
+      <c r="G63" s="200"/>
+      <c r="H63" s="201"/>
+      <c r="I63" s="168" t="s">
+        <v>45</v>
+      </c>
+      <c r="J63" s="200"/>
+      <c r="K63" s="201"/>
+      <c r="L63" s="249" t="s">
+        <v>103</v>
+      </c>
+      <c r="M63" s="317"/>
+      <c r="N63" s="367"/>
+      <c r="O63" s="208"/>
+      <c r="P63" s="209"/>
+      <c r="Q63" s="375" t="s">
+        <v>103</v>
+      </c>
+      <c r="R63" s="375" t="s">
+        <v>103</v>
+      </c>
+      <c r="S63" s="311" t="s">
+        <v>103</v>
+      </c>
+      <c r="T63" s="312"/>
+      <c r="U63" s="168" t="s">
+        <v>45</v>
+      </c>
+      <c r="V63" s="414"/>
+    </row>
+    <row r="64" spans="1:25" ht="39.75" customHeight="1">
+      <c r="C64" s="199"/>
+      <c r="D64" s="202"/>
+      <c r="E64" s="203"/>
+      <c r="F64" s="169"/>
+      <c r="G64" s="202"/>
+      <c r="H64" s="203"/>
+      <c r="I64" s="169"/>
+      <c r="J64" s="202"/>
+      <c r="K64" s="203"/>
+      <c r="L64" s="274"/>
+      <c r="M64" s="368"/>
+      <c r="N64" s="369"/>
+      <c r="O64" s="210"/>
+      <c r="P64" s="211"/>
+      <c r="Q64" s="376"/>
+      <c r="R64" s="376"/>
+      <c r="S64" s="313"/>
+      <c r="T64" s="314"/>
+      <c r="U64" s="169"/>
+      <c r="V64" s="415"/>
+    </row>
+    <row r="65" spans="1:23" ht="39.75" customHeight="1">
+      <c r="B65" s="88"/>
+      <c r="C65" s="443" t="s">
+        <v>103</v>
+      </c>
+      <c r="D65" s="202"/>
+      <c r="E65" s="203"/>
+      <c r="F65" s="276"/>
+      <c r="G65" s="202"/>
+      <c r="H65" s="203"/>
+      <c r="I65" s="276"/>
+      <c r="J65" s="202"/>
+      <c r="K65" s="203"/>
+      <c r="L65" s="274"/>
+      <c r="M65" s="368"/>
+      <c r="N65" s="369"/>
+      <c r="O65" s="210"/>
+      <c r="P65" s="211"/>
+      <c r="Q65" s="376"/>
+      <c r="R65" s="376"/>
+      <c r="S65" s="313"/>
+      <c r="T65" s="314"/>
+      <c r="U65" s="276"/>
+      <c r="V65" s="415"/>
+    </row>
+    <row r="66" spans="1:23" ht="39.75" customHeight="1" thickBot="1">
+      <c r="B66" s="88"/>
+      <c r="C66" s="412"/>
+      <c r="D66" s="204"/>
+      <c r="E66" s="205"/>
+      <c r="F66" s="277"/>
+      <c r="G66" s="204"/>
+      <c r="H66" s="205"/>
+      <c r="I66" s="277"/>
+      <c r="J66" s="204"/>
+      <c r="K66" s="205"/>
+      <c r="L66" s="275"/>
+      <c r="M66" s="370"/>
+      <c r="N66" s="371"/>
+      <c r="O66" s="212"/>
+      <c r="P66" s="213"/>
+      <c r="Q66" s="377"/>
+      <c r="R66" s="377"/>
+      <c r="S66" s="315"/>
+      <c r="T66" s="316"/>
+      <c r="U66" s="277"/>
+      <c r="V66" s="416"/>
+    </row>
+    <row r="67" spans="1:23" ht="23.25" customHeight="1">
+      <c r="B67" s="94"/>
+      <c r="C67" s="155" t="s">
+        <v>103</v>
+      </c>
+      <c r="D67" s="159"/>
+      <c r="E67" s="159"/>
+      <c r="F67" s="157"/>
+      <c r="G67" s="156"/>
+      <c r="H67" s="156"/>
+      <c r="I67" s="160"/>
+      <c r="J67" s="159"/>
+      <c r="K67" s="159"/>
+      <c r="L67" s="155" t="s">
+        <v>103</v>
+      </c>
+      <c r="M67" s="161"/>
+      <c r="N67" s="161"/>
+      <c r="O67" s="161"/>
+      <c r="P67" s="161"/>
+      <c r="Q67" s="158" t="s">
+        <v>103</v>
+      </c>
+      <c r="R67" s="158" t="s">
+        <v>103</v>
+      </c>
+      <c r="S67" s="158" t="s">
+        <v>103</v>
+      </c>
+      <c r="T67" s="158" t="s">
+        <v>103</v>
+      </c>
+      <c r="U67" s="157"/>
+      <c r="V67" s="156"/>
+    </row>
+    <row r="68" spans="1:23" ht="18" customHeight="1">
+      <c r="C68" s="26"/>
+      <c r="D68" s="26"/>
+      <c r="E68" s="26"/>
+      <c r="F68" s="60"/>
+      <c r="G68" s="60"/>
+      <c r="H68" s="60"/>
+      <c r="I68" s="26"/>
+      <c r="J68" s="26"/>
+      <c r="K68" s="26"/>
+      <c r="L68" s="26"/>
+      <c r="M68" s="26"/>
+      <c r="N68" s="26"/>
+      <c r="O68" s="26"/>
+      <c r="P68" s="26"/>
+      <c r="Q68" s="60"/>
+      <c r="R68" s="60"/>
+      <c r="S68" s="60"/>
+      <c r="T68" s="60"/>
+      <c r="U68" s="60"/>
+      <c r="V68" s="60"/>
+    </row>
+    <row r="69" spans="1:23" ht="18" customHeight="1">
+      <c r="C69" s="26"/>
+      <c r="D69" s="26"/>
+      <c r="E69" s="26"/>
+      <c r="F69" s="60"/>
+      <c r="G69" s="60"/>
+      <c r="H69" s="60"/>
+      <c r="I69" s="26"/>
+      <c r="J69" s="26"/>
+      <c r="K69" s="26"/>
+      <c r="L69" s="26"/>
+      <c r="M69" s="26"/>
+      <c r="N69" s="26"/>
+      <c r="O69" s="26"/>
+      <c r="P69" s="60"/>
+      <c r="Q69" s="60"/>
+      <c r="R69" s="60"/>
+      <c r="S69" s="60"/>
+      <c r="T69" s="60"/>
+      <c r="U69" s="60"/>
+      <c r="V69" s="60"/>
+    </row>
+    <row r="70" spans="1:23" s="62" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="A70" s="126"/>
+      <c r="C70" s="251" t="s">
+        <v>92</v>
+      </c>
+      <c r="D70" s="251"/>
+      <c r="E70" s="251"/>
+      <c r="F70" s="251"/>
+      <c r="G70" s="251"/>
+      <c r="H70" s="251"/>
+      <c r="I70" s="251"/>
+      <c r="J70" s="251"/>
+      <c r="K70" s="251"/>
+      <c r="L70" s="60"/>
+      <c r="M70" s="251" t="s">
+        <v>94</v>
+      </c>
+      <c r="N70" s="251"/>
+      <c r="O70" s="251"/>
+      <c r="P70" s="251"/>
+      <c r="Q70" s="251"/>
+      <c r="R70" s="251"/>
+      <c r="S70" s="251"/>
+      <c r="T70" s="251"/>
+      <c r="U70" s="251"/>
+      <c r="V70" s="60"/>
+    </row>
+    <row r="71" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1" thickBot="1">
+      <c r="A71" s="126"/>
+      <c r="C71" s="417"/>
+      <c r="D71" s="418"/>
+      <c r="E71" s="418"/>
+      <c r="F71" s="258" t="s">
+        <v>395</v>
+      </c>
+      <c r="G71" s="258"/>
+      <c r="H71" s="258"/>
+      <c r="I71" s="258" t="s">
+        <v>396</v>
+      </c>
+      <c r="J71" s="258"/>
+      <c r="K71" s="413"/>
+      <c r="L71" s="60"/>
+      <c r="M71" s="421" t="s">
         <v>46</v>
       </c>
-      <c r="N21" s="268"/>
-[...52 lines deleted...]
-      <c r="M23" s="268" t="s">
+      <c r="N71" s="422"/>
+      <c r="O71" s="422"/>
+      <c r="P71" s="422"/>
+      <c r="Q71" s="422"/>
+      <c r="R71" s="423"/>
+      <c r="S71" s="321" t="s">
+        <v>93</v>
+      </c>
+      <c r="T71" s="321"/>
+      <c r="U71" s="321"/>
+      <c r="V71" s="322"/>
+    </row>
+    <row r="72" spans="1:23" s="62" customFormat="1" ht="58.5" customHeight="1" thickTop="1" thickBot="1">
+      <c r="A72" s="126"/>
+      <c r="C72" s="395" t="s">
+        <v>93</v>
+      </c>
+      <c r="D72" s="396"/>
+      <c r="E72" s="396"/>
+      <c r="F72" s="268"/>
+      <c r="G72" s="268"/>
+      <c r="H72" s="268"/>
+      <c r="I72" s="268"/>
+      <c r="J72" s="268"/>
+      <c r="K72" s="269"/>
+      <c r="L72" s="60"/>
+      <c r="M72" s="112" t="s">
+        <v>45</v>
+      </c>
+      <c r="N72" s="424" t="s">
+        <v>23</v>
+      </c>
+      <c r="O72" s="419"/>
+      <c r="P72" s="419"/>
+      <c r="Q72" s="419"/>
+      <c r="R72" s="425"/>
+      <c r="S72" s="419"/>
+      <c r="T72" s="419"/>
+      <c r="U72" s="419"/>
+      <c r="V72" s="420"/>
+    </row>
+    <row r="73" spans="1:23" s="62" customFormat="1" ht="38.25" customHeight="1" thickTop="1">
+      <c r="A73" s="126"/>
+      <c r="C73" s="60"/>
+      <c r="D73" s="60"/>
+      <c r="E73" s="60"/>
+      <c r="F73" s="98"/>
+      <c r="G73" s="98"/>
+      <c r="H73" s="98"/>
+      <c r="I73" s="98"/>
+      <c r="J73" s="98"/>
+      <c r="K73" s="98"/>
+      <c r="L73" s="60"/>
+      <c r="M73" s="148"/>
+      <c r="N73" s="259"/>
+      <c r="O73" s="260"/>
+      <c r="P73" s="260"/>
+      <c r="Q73" s="261"/>
+      <c r="R73" s="262"/>
+      <c r="S73" s="208"/>
+      <c r="T73" s="208"/>
+      <c r="U73" s="208"/>
+      <c r="V73" s="263"/>
+    </row>
+    <row r="74" spans="1:23" s="94" customFormat="1" ht="39.950000000000003" customHeight="1">
+      <c r="A74" s="129"/>
+      <c r="C74" s="26"/>
+      <c r="D74" s="26"/>
+      <c r="E74" s="26"/>
+      <c r="F74" s="26"/>
+      <c r="G74" s="26"/>
+      <c r="H74" s="26"/>
+      <c r="I74" s="26"/>
+      <c r="J74" s="26"/>
+      <c r="K74" s="26"/>
+      <c r="L74" s="26"/>
+      <c r="M74" s="149"/>
+      <c r="N74" s="264"/>
+      <c r="O74" s="265"/>
+      <c r="P74" s="265"/>
+      <c r="Q74" s="266"/>
+      <c r="R74" s="267"/>
+      <c r="S74" s="226"/>
+      <c r="T74" s="226"/>
+      <c r="U74" s="226"/>
+      <c r="V74" s="227"/>
+    </row>
+    <row r="75" spans="1:23" s="94" customFormat="1" ht="39.950000000000003" customHeight="1">
+      <c r="A75" s="129"/>
+      <c r="C75" s="26"/>
+      <c r="D75" s="26"/>
+      <c r="E75" s="26"/>
+      <c r="F75" s="26"/>
+      <c r="G75" s="26"/>
+      <c r="H75" s="26"/>
+      <c r="I75" s="26"/>
+      <c r="J75" s="26"/>
+      <c r="K75" s="26"/>
+      <c r="L75" s="26"/>
+      <c r="M75" s="149"/>
+      <c r="N75" s="264"/>
+      <c r="O75" s="265"/>
+      <c r="P75" s="265"/>
+      <c r="Q75" s="266"/>
+      <c r="R75" s="267"/>
+      <c r="S75" s="226"/>
+      <c r="T75" s="226"/>
+      <c r="U75" s="226"/>
+      <c r="V75" s="227"/>
+    </row>
+    <row r="76" spans="1:23" s="94" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1">
+      <c r="A76" s="129"/>
+      <c r="C76" s="26"/>
+      <c r="D76" s="26"/>
+      <c r="E76" s="26"/>
+      <c r="F76" s="26"/>
+      <c r="G76" s="26"/>
+      <c r="H76" s="26"/>
+      <c r="I76" s="26"/>
+      <c r="J76" s="26"/>
+      <c r="K76" s="26"/>
+      <c r="L76" s="26"/>
+      <c r="M76" s="149"/>
+      <c r="N76" s="264"/>
+      <c r="O76" s="265"/>
+      <c r="P76" s="265"/>
+      <c r="Q76" s="266"/>
+      <c r="R76" s="267"/>
+      <c r="S76" s="226"/>
+      <c r="T76" s="226"/>
+      <c r="U76" s="226"/>
+      <c r="V76" s="227"/>
+    </row>
+    <row r="77" spans="1:23" s="94" customFormat="1" ht="30" customHeight="1">
+      <c r="A77" s="129"/>
+      <c r="C77" s="26"/>
+      <c r="D77" s="26"/>
+      <c r="E77" s="26"/>
+      <c r="F77" s="26"/>
+      <c r="G77" s="26"/>
+      <c r="H77" s="26"/>
+      <c r="I77" s="26"/>
+      <c r="J77" s="26"/>
+      <c r="K77" s="26"/>
+      <c r="L77" s="26"/>
+      <c r="M77" s="98"/>
+      <c r="N77" s="98"/>
+      <c r="O77" s="98"/>
+      <c r="P77" s="98"/>
+      <c r="Q77" s="98"/>
+      <c r="R77" s="98"/>
+      <c r="S77" s="98"/>
+      <c r="T77" s="98"/>
+      <c r="U77" s="98"/>
+      <c r="V77" s="98"/>
+    </row>
+    <row r="78" spans="1:23" s="62" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A78" s="126"/>
+      <c r="C78" s="60"/>
+      <c r="D78" s="60"/>
+      <c r="E78" s="60"/>
+      <c r="F78" s="60"/>
+      <c r="G78" s="60"/>
+      <c r="H78" s="60"/>
+      <c r="I78" s="60"/>
+      <c r="J78" s="60"/>
+      <c r="K78" s="60"/>
+      <c r="L78" s="60"/>
+      <c r="M78" s="60"/>
+      <c r="N78" s="60"/>
+      <c r="O78" s="60"/>
+      <c r="P78" s="60"/>
+      <c r="Q78" s="60"/>
+      <c r="R78" s="60"/>
+      <c r="S78" s="60"/>
+      <c r="T78" s="60"/>
+      <c r="U78" s="60"/>
+      <c r="V78" s="60"/>
+    </row>
+    <row r="79" spans="1:23" s="62" customFormat="1" ht="24" customHeight="1">
+      <c r="A79" s="126"/>
+      <c r="C79" s="60"/>
+      <c r="D79" s="60"/>
+      <c r="E79" s="60"/>
+      <c r="F79" s="60"/>
+      <c r="G79" s="60"/>
+      <c r="H79" s="60"/>
+      <c r="I79" s="60"/>
+      <c r="J79" s="60"/>
+      <c r="K79" s="60"/>
+      <c r="L79" s="60"/>
+      <c r="M79" s="60"/>
+      <c r="N79" s="26"/>
+      <c r="O79" s="26"/>
+      <c r="P79" s="26"/>
+      <c r="Q79" s="26"/>
+      <c r="R79" s="26"/>
+      <c r="S79" s="26"/>
+      <c r="T79" s="26"/>
+      <c r="U79" s="26"/>
+      <c r="V79" s="26"/>
+    </row>
+    <row r="80" spans="1:23" s="62" customFormat="1" ht="38.25" customHeight="1" thickBot="1">
+      <c r="A80" s="126"/>
+      <c r="C80" s="251" t="s">
+        <v>97</v>
+      </c>
+      <c r="D80" s="251"/>
+      <c r="E80" s="251"/>
+      <c r="F80" s="251"/>
+      <c r="G80" s="251"/>
+      <c r="H80" s="251"/>
+      <c r="I80" s="251"/>
+      <c r="J80" s="251"/>
+      <c r="K80" s="251"/>
+      <c r="L80" s="251"/>
+      <c r="M80" s="251"/>
+      <c r="N80" s="251"/>
+      <c r="O80" s="251"/>
+      <c r="P80" s="251"/>
+      <c r="Q80" s="92"/>
+      <c r="R80" s="92"/>
+      <c r="S80" s="92"/>
+      <c r="T80" s="92"/>
+      <c r="U80" s="92"/>
+      <c r="V80" s="92"/>
+      <c r="W80" s="65"/>
+    </row>
+    <row r="81" spans="1:23" s="62" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A81" s="126"/>
+      <c r="C81" s="406" t="s">
+        <v>95</v>
+      </c>
+      <c r="D81" s="407"/>
+      <c r="E81" s="407"/>
+      <c r="F81" s="408"/>
+      <c r="G81" s="401" t="s">
+        <v>113</v>
+      </c>
+      <c r="H81" s="401"/>
+      <c r="I81" s="401"/>
+      <c r="J81" s="401"/>
+      <c r="K81" s="401"/>
+      <c r="L81" s="401"/>
+      <c r="M81" s="401"/>
+      <c r="N81" s="401"/>
+      <c r="O81" s="401"/>
+      <c r="P81" s="401"/>
+      <c r="Q81" s="401"/>
+      <c r="R81" s="401"/>
+      <c r="S81" s="252" t="s">
+        <v>96</v>
+      </c>
+      <c r="T81" s="252"/>
+      <c r="U81" s="252"/>
+      <c r="V81" s="253"/>
+    </row>
+    <row r="82" spans="1:23" s="62" customFormat="1" ht="5.25" customHeight="1">
+      <c r="A82" s="126"/>
+      <c r="C82" s="409"/>
+      <c r="D82" s="410"/>
+      <c r="E82" s="410"/>
+      <c r="F82" s="411"/>
+      <c r="G82" s="402"/>
+      <c r="H82" s="402"/>
+      <c r="I82" s="402"/>
+      <c r="J82" s="402"/>
+      <c r="K82" s="402"/>
+      <c r="L82" s="402"/>
+      <c r="M82" s="402"/>
+      <c r="N82" s="402"/>
+      <c r="O82" s="402"/>
+      <c r="P82" s="402"/>
+      <c r="Q82" s="402"/>
+      <c r="R82" s="402"/>
+      <c r="S82" s="254"/>
+      <c r="T82" s="254"/>
+      <c r="U82" s="254"/>
+      <c r="V82" s="255"/>
+    </row>
+    <row r="83" spans="1:23" s="62" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
+      <c r="A83" s="126"/>
+      <c r="B83" s="86"/>
+      <c r="C83" s="318" t="s">
         <v>47</v>
       </c>
-      <c r="N23" s="268"/>
-[...3 lines deleted...]
-      <c r="R23" s="86" t="s">
+      <c r="D83" s="319"/>
+      <c r="E83" s="319" t="s">
         <v>48</v>
       </c>
-      <c r="S23" s="78"/>
-[...49 lines deleted...]
-      <c r="M25" s="323" t="s">
+      <c r="F83" s="319"/>
+      <c r="G83" s="135" t="s">
         <v>49</v>
       </c>
-      <c r="N25" s="323"/>
-[...12 lines deleted...]
-      <c r="C26" s="371" t="s">
+      <c r="H83" s="319" t="s">
         <v>50</v>
       </c>
-      <c r="D26" s="372"/>
-[...149 lines deleted...]
-      <c r="C32" s="407" t="s">
+      <c r="I83" s="319"/>
+      <c r="J83" s="319"/>
+      <c r="K83" s="135" t="s">
+        <v>49</v>
+      </c>
+      <c r="L83" s="247" t="s">
         <v>51</v>
       </c>
-      <c r="D32" s="353"/>
-[...8 lines deleted...]
-      <c r="M32" s="404" t="s">
+      <c r="M83" s="247"/>
+      <c r="N83" s="247"/>
+      <c r="O83" s="135" t="s">
+        <v>49</v>
+      </c>
+      <c r="P83" s="247" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q83" s="247"/>
+      <c r="R83" s="247"/>
+      <c r="S83" s="256"/>
+      <c r="T83" s="256"/>
+      <c r="U83" s="256"/>
+      <c r="V83" s="257"/>
+    </row>
+    <row r="84" spans="1:23" s="62" customFormat="1" ht="38.25" customHeight="1" thickTop="1">
+      <c r="A84" s="126"/>
+      <c r="B84" s="86"/>
+      <c r="C84" s="399" t="s">
+        <v>103</v>
+      </c>
+      <c r="D84" s="400"/>
+      <c r="E84" s="405" t="s">
+        <v>103</v>
+      </c>
+      <c r="F84" s="405"/>
+      <c r="G84" s="150" t="s">
+        <v>103</v>
+      </c>
+      <c r="H84" s="397" t="s">
+        <v>103</v>
+      </c>
+      <c r="I84" s="397"/>
+      <c r="J84" s="397"/>
+      <c r="K84" s="150" t="s">
+        <v>103</v>
+      </c>
+      <c r="L84" s="398" t="s">
+        <v>103</v>
+      </c>
+      <c r="M84" s="398"/>
+      <c r="N84" s="398"/>
+      <c r="O84" s="150" t="s">
+        <v>103</v>
+      </c>
+      <c r="P84" s="398" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q84" s="398"/>
+      <c r="R84" s="398"/>
+      <c r="S84" s="403"/>
+      <c r="T84" s="403"/>
+      <c r="U84" s="403"/>
+      <c r="V84" s="404"/>
+    </row>
+    <row r="85" spans="1:23" s="62" customFormat="1" ht="39.950000000000003" customHeight="1">
+      <c r="A85" s="126"/>
+      <c r="C85" s="325" t="s">
+        <v>103</v>
+      </c>
+      <c r="D85" s="326"/>
+      <c r="E85" s="391" t="s">
+        <v>103</v>
+      </c>
+      <c r="F85" s="391"/>
+      <c r="G85" s="167" t="s">
+        <v>103</v>
+      </c>
+      <c r="H85" s="392" t="s">
+        <v>103</v>
+      </c>
+      <c r="I85" s="392"/>
+      <c r="J85" s="392"/>
+      <c r="K85" s="167" t="s">
+        <v>103</v>
+      </c>
+      <c r="L85" s="392" t="s">
+        <v>103</v>
+      </c>
+      <c r="M85" s="392"/>
+      <c r="N85" s="392"/>
+      <c r="O85" s="167" t="s">
+        <v>103</v>
+      </c>
+      <c r="P85" s="392" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q85" s="392"/>
+      <c r="R85" s="392"/>
+      <c r="S85" s="393"/>
+      <c r="T85" s="393"/>
+      <c r="U85" s="393"/>
+      <c r="V85" s="394"/>
+      <c r="W85" s="65"/>
+    </row>
+    <row r="86" spans="1:23" s="62" customFormat="1" ht="39.950000000000003" customHeight="1">
+      <c r="A86" s="126"/>
+      <c r="C86" s="325" t="s">
+        <v>103</v>
+      </c>
+      <c r="D86" s="326"/>
+      <c r="E86" s="391" t="s">
+        <v>103</v>
+      </c>
+      <c r="F86" s="391"/>
+      <c r="G86" s="167" t="s">
+        <v>103</v>
+      </c>
+      <c r="H86" s="392" t="s">
+        <v>103</v>
+      </c>
+      <c r="I86" s="392"/>
+      <c r="J86" s="392"/>
+      <c r="K86" s="167" t="s">
+        <v>103</v>
+      </c>
+      <c r="L86" s="392" t="s">
+        <v>103</v>
+      </c>
+      <c r="M86" s="392"/>
+      <c r="N86" s="392"/>
+      <c r="O86" s="167" t="s">
+        <v>103</v>
+      </c>
+      <c r="P86" s="392" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q86" s="392"/>
+      <c r="R86" s="392"/>
+      <c r="S86" s="393"/>
+      <c r="T86" s="393"/>
+      <c r="U86" s="393"/>
+      <c r="V86" s="394"/>
+      <c r="W86" s="65"/>
+    </row>
+    <row r="87" spans="1:23" s="62" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1">
+      <c r="A87" s="126"/>
+      <c r="C87" s="427" t="s">
+        <v>103</v>
+      </c>
+      <c r="D87" s="428"/>
+      <c r="E87" s="278" t="s">
+        <v>103</v>
+      </c>
+      <c r="F87" s="278"/>
+      <c r="G87" s="166" t="s">
+        <v>103</v>
+      </c>
+      <c r="H87" s="219" t="s">
+        <v>103</v>
+      </c>
+      <c r="I87" s="219"/>
+      <c r="J87" s="219"/>
+      <c r="K87" s="166" t="s">
+        <v>103</v>
+      </c>
+      <c r="L87" s="219" t="s">
+        <v>103</v>
+      </c>
+      <c r="M87" s="219"/>
+      <c r="N87" s="219"/>
+      <c r="O87" s="166" t="s">
+        <v>103</v>
+      </c>
+      <c r="P87" s="219" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q87" s="219"/>
+      <c r="R87" s="219"/>
+      <c r="S87" s="323"/>
+      <c r="T87" s="323"/>
+      <c r="U87" s="323"/>
+      <c r="V87" s="324"/>
+      <c r="W87" s="65"/>
+    </row>
+    <row r="88" spans="1:23" s="62" customFormat="1" ht="30" customHeight="1">
+      <c r="A88" s="126"/>
+      <c r="C88" s="26"/>
+      <c r="D88" s="26"/>
+      <c r="E88" s="26"/>
+      <c r="F88" s="26"/>
+      <c r="G88" s="26"/>
+      <c r="H88" s="26"/>
+      <c r="I88" s="26"/>
+      <c r="J88" s="26"/>
+      <c r="K88" s="26"/>
+      <c r="L88" s="26"/>
+      <c r="M88" s="26"/>
+      <c r="N88" s="26"/>
+      <c r="O88" s="26"/>
+      <c r="P88" s="26"/>
+      <c r="Q88" s="26"/>
+      <c r="R88" s="26"/>
+      <c r="S88" s="26"/>
+      <c r="T88" s="26"/>
+      <c r="U88" s="26"/>
+      <c r="V88" s="39"/>
+      <c r="W88" s="65"/>
+    </row>
+    <row r="89" spans="1:23" s="62" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A89" s="126"/>
+      <c r="C89" s="26"/>
+      <c r="D89" s="26"/>
+      <c r="E89" s="26"/>
+      <c r="F89" s="26"/>
+      <c r="G89" s="26"/>
+      <c r="H89" s="26"/>
+      <c r="I89" s="26"/>
+      <c r="J89" s="113"/>
+      <c r="K89" s="113"/>
+      <c r="L89" s="113"/>
+      <c r="M89" s="26"/>
+      <c r="N89" s="113"/>
+      <c r="O89" s="113"/>
+      <c r="P89" s="113"/>
+      <c r="Q89" s="113"/>
+      <c r="R89" s="113"/>
+      <c r="S89" s="26"/>
+      <c r="T89" s="26"/>
+      <c r="U89" s="26"/>
+      <c r="V89" s="60"/>
+      <c r="W89" s="65"/>
+    </row>
+    <row r="90" spans="1:23" s="62" customFormat="1" ht="38.25" customHeight="1" thickBot="1">
+      <c r="A90" s="126"/>
+      <c r="C90" s="136" t="s">
+        <v>99</v>
+      </c>
+      <c r="D90" s="136"/>
+      <c r="E90" s="136"/>
+      <c r="F90" s="136"/>
+      <c r="G90" s="136"/>
+      <c r="H90" s="136"/>
+      <c r="I90" s="136"/>
+      <c r="J90" s="113"/>
+      <c r="K90" s="113"/>
+      <c r="L90" s="114"/>
+      <c r="M90" s="136"/>
+      <c r="N90" s="136"/>
+      <c r="O90" s="136"/>
+      <c r="P90" s="136"/>
+      <c r="Q90" s="136"/>
+      <c r="R90" s="136"/>
+      <c r="S90" s="136"/>
+      <c r="T90" s="136"/>
+      <c r="U90" s="136"/>
+      <c r="V90" s="136"/>
+      <c r="W90" s="65"/>
+    </row>
+    <row r="91" spans="1:23" s="62" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
+      <c r="A91" s="126"/>
+      <c r="C91" s="115" t="s">
+        <v>98</v>
+      </c>
+      <c r="D91" s="293" t="s">
+        <v>7</v>
+      </c>
+      <c r="E91" s="245"/>
+      <c r="F91" s="294"/>
+      <c r="G91" s="293" t="s">
+        <v>8</v>
+      </c>
+      <c r="H91" s="245"/>
+      <c r="I91" s="245"/>
+      <c r="J91" s="245"/>
+      <c r="K91" s="245"/>
+      <c r="L91" s="245"/>
+      <c r="M91" s="245"/>
+      <c r="N91" s="245"/>
+      <c r="O91" s="245"/>
+      <c r="P91" s="294"/>
+      <c r="Q91" s="320" t="s">
+        <v>93</v>
+      </c>
+      <c r="R91" s="321"/>
+      <c r="S91" s="321"/>
+      <c r="T91" s="321"/>
+      <c r="U91" s="321"/>
+      <c r="V91" s="322"/>
+      <c r="W91" s="116"/>
+    </row>
+    <row r="92" spans="1:23" s="62" customFormat="1" ht="38.25" customHeight="1" thickTop="1">
+      <c r="A92" s="132"/>
+      <c r="C92" s="151" t="s">
+        <v>103</v>
+      </c>
+      <c r="D92" s="249" t="s">
+        <v>103</v>
+      </c>
+      <c r="E92" s="280"/>
+      <c r="F92" s="250"/>
+      <c r="G92" s="249" t="s">
+        <v>103</v>
+      </c>
+      <c r="H92" s="280"/>
+      <c r="I92" s="280"/>
+      <c r="J92" s="280"/>
+      <c r="K92" s="280"/>
+      <c r="L92" s="280"/>
+      <c r="M92" s="280"/>
+      <c r="N92" s="280"/>
+      <c r="O92" s="280"/>
+      <c r="P92" s="280"/>
+      <c r="Q92" s="317"/>
+      <c r="R92" s="208"/>
+      <c r="S92" s="208"/>
+      <c r="T92" s="208"/>
+      <c r="U92" s="208"/>
+      <c r="V92" s="263"/>
+      <c r="W92" s="65"/>
+    </row>
+    <row r="93" spans="1:23" s="62" customFormat="1" ht="39.950000000000003" customHeight="1">
+      <c r="A93" s="130"/>
+      <c r="B93" s="65"/>
+      <c r="C93" s="163" t="s">
+        <v>103</v>
+      </c>
+      <c r="D93" s="214" t="s">
+        <v>103</v>
+      </c>
+      <c r="E93" s="215"/>
+      <c r="F93" s="216"/>
+      <c r="G93" s="214" t="s">
+        <v>103</v>
+      </c>
+      <c r="H93" s="215"/>
+      <c r="I93" s="215"/>
+      <c r="J93" s="215"/>
+      <c r="K93" s="215"/>
+      <c r="L93" s="215"/>
+      <c r="M93" s="215"/>
+      <c r="N93" s="215"/>
+      <c r="O93" s="215"/>
+      <c r="P93" s="215"/>
+      <c r="Q93" s="225"/>
+      <c r="R93" s="226"/>
+      <c r="S93" s="226"/>
+      <c r="T93" s="226"/>
+      <c r="U93" s="226"/>
+      <c r="V93" s="227"/>
+      <c r="W93" s="65"/>
+    </row>
+    <row r="94" spans="1:23" s="62" customFormat="1" ht="39.950000000000003" customHeight="1">
+      <c r="A94" s="130"/>
+      <c r="B94" s="65"/>
+      <c r="C94" s="163" t="s">
+        <v>103</v>
+      </c>
+      <c r="D94" s="214" t="s">
+        <v>103</v>
+      </c>
+      <c r="E94" s="215"/>
+      <c r="F94" s="216"/>
+      <c r="G94" s="214" t="s">
+        <v>103</v>
+      </c>
+      <c r="H94" s="215"/>
+      <c r="I94" s="215"/>
+      <c r="J94" s="215"/>
+      <c r="K94" s="215"/>
+      <c r="L94" s="215"/>
+      <c r="M94" s="215"/>
+      <c r="N94" s="215"/>
+      <c r="O94" s="215"/>
+      <c r="P94" s="215"/>
+      <c r="Q94" s="225"/>
+      <c r="R94" s="226"/>
+      <c r="S94" s="226"/>
+      <c r="T94" s="226"/>
+      <c r="U94" s="226"/>
+      <c r="V94" s="227"/>
+      <c r="W94" s="65"/>
+    </row>
+    <row r="95" spans="1:23" s="62" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1">
+      <c r="A95" s="130"/>
+      <c r="B95" s="65"/>
+      <c r="C95" s="163" t="s">
+        <v>103</v>
+      </c>
+      <c r="D95" s="214" t="s">
+        <v>103</v>
+      </c>
+      <c r="E95" s="215"/>
+      <c r="F95" s="216"/>
+      <c r="G95" s="214" t="s">
+        <v>103</v>
+      </c>
+      <c r="H95" s="215"/>
+      <c r="I95" s="215"/>
+      <c r="J95" s="215"/>
+      <c r="K95" s="215"/>
+      <c r="L95" s="215"/>
+      <c r="M95" s="215"/>
+      <c r="N95" s="215"/>
+      <c r="O95" s="215"/>
+      <c r="P95" s="215"/>
+      <c r="Q95" s="225"/>
+      <c r="R95" s="226"/>
+      <c r="S95" s="226"/>
+      <c r="T95" s="226"/>
+      <c r="U95" s="226"/>
+      <c r="V95" s="227"/>
+      <c r="W95" s="65"/>
+    </row>
+    <row r="96" spans="1:23" s="62" customFormat="1" ht="30" customHeight="1">
+      <c r="A96" s="131"/>
+      <c r="B96" s="65"/>
+      <c r="C96" s="98"/>
+      <c r="D96" s="98"/>
+      <c r="E96" s="98"/>
+      <c r="F96" s="98"/>
+      <c r="G96" s="98"/>
+      <c r="H96" s="98"/>
+      <c r="I96" s="98"/>
+      <c r="J96" s="98"/>
+      <c r="K96" s="98"/>
+      <c r="L96" s="98"/>
+      <c r="M96" s="98"/>
+      <c r="N96" s="98"/>
+      <c r="O96" s="98"/>
+      <c r="P96" s="98"/>
+      <c r="Q96" s="98"/>
+      <c r="R96" s="98"/>
+      <c r="S96" s="98"/>
+      <c r="T96" s="98"/>
+      <c r="U96" s="98"/>
+      <c r="V96" s="98"/>
+      <c r="W96" s="65"/>
+    </row>
+    <row r="97" spans="1:23" s="62" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A97" s="126"/>
+      <c r="C97" s="26"/>
+      <c r="D97" s="26"/>
+      <c r="E97" s="26"/>
+      <c r="F97" s="26"/>
+      <c r="G97" s="26"/>
+      <c r="H97" s="26"/>
+      <c r="I97" s="26"/>
+      <c r="J97" s="26"/>
+      <c r="K97" s="26"/>
+      <c r="L97" s="26"/>
+      <c r="M97" s="26"/>
+      <c r="N97" s="26"/>
+      <c r="O97" s="26"/>
+      <c r="P97" s="26"/>
+      <c r="Q97" s="26"/>
+      <c r="R97" s="26"/>
+      <c r="S97" s="26"/>
+      <c r="T97" s="26"/>
+      <c r="U97" s="26"/>
+      <c r="V97" s="26"/>
+      <c r="W97" s="65"/>
+    </row>
+    <row r="98" spans="1:23" s="62" customFormat="1" ht="38.25" customHeight="1" thickBot="1">
+      <c r="A98" s="126"/>
+      <c r="C98" s="134" t="s">
+        <v>100</v>
+      </c>
+      <c r="D98" s="134"/>
+      <c r="E98" s="134"/>
+      <c r="F98" s="134"/>
+      <c r="G98" s="134"/>
+      <c r="H98" s="134"/>
+      <c r="I98" s="134"/>
+      <c r="J98" s="134"/>
+      <c r="K98" s="134"/>
+      <c r="L98" s="134"/>
+      <c r="M98" s="134"/>
+      <c r="N98" s="134"/>
+      <c r="O98" s="134"/>
+      <c r="P98" s="134"/>
+      <c r="Q98" s="134"/>
+      <c r="R98" s="134"/>
+      <c r="S98" s="134"/>
+      <c r="T98" s="134"/>
+      <c r="U98" s="134"/>
+      <c r="V98" s="134"/>
+      <c r="W98" s="65"/>
+    </row>
+    <row r="99" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1" thickBot="1">
+      <c r="A99" s="126"/>
+      <c r="C99" s="240" t="s">
+        <v>53</v>
+      </c>
+      <c r="D99" s="241"/>
+      <c r="E99" s="242"/>
+      <c r="F99" s="433" t="s">
+        <v>15</v>
+      </c>
+      <c r="G99" s="433"/>
+      <c r="H99" s="433"/>
+      <c r="I99" s="433"/>
+      <c r="J99" s="431" t="s">
+        <v>54</v>
+      </c>
+      <c r="K99" s="431"/>
+      <c r="L99" s="431"/>
+      <c r="M99" s="431" t="s">
         <v>55</v>
       </c>
-      <c r="N32" s="405"/>
-[...84 lines deleted...]
-      <c r="M35" s="266" t="s">
+      <c r="N99" s="432"/>
+      <c r="O99" s="431" t="s">
         <v>56</v>
       </c>
-      <c r="N35" s="267"/>
-[...56 lines deleted...]
-      <c r="M37" s="266" t="s">
+      <c r="P99" s="432"/>
+      <c r="Q99" s="320" t="s">
+        <v>93</v>
+      </c>
+      <c r="R99" s="321"/>
+      <c r="S99" s="321"/>
+      <c r="T99" s="321"/>
+      <c r="U99" s="321"/>
+      <c r="V99" s="322"/>
+      <c r="W99" s="65"/>
+    </row>
+    <row r="100" spans="1:23" s="62" customFormat="1" ht="38.25" customHeight="1" thickTop="1">
+      <c r="A100" s="132"/>
+      <c r="C100" s="279" t="s">
+        <v>103</v>
+      </c>
+      <c r="D100" s="280"/>
+      <c r="E100" s="250"/>
+      <c r="F100" s="249" t="s">
+        <v>103</v>
+      </c>
+      <c r="G100" s="280"/>
+      <c r="H100" s="280"/>
+      <c r="I100" s="250"/>
+      <c r="J100" s="249" t="s">
+        <v>103</v>
+      </c>
+      <c r="K100" s="280"/>
+      <c r="L100" s="250"/>
+      <c r="M100" s="311" t="s">
+        <v>103</v>
+      </c>
+      <c r="N100" s="430"/>
+      <c r="O100" s="249" t="s">
+        <v>103</v>
+      </c>
+      <c r="P100" s="250"/>
+      <c r="Q100" s="317"/>
+      <c r="R100" s="208"/>
+      <c r="S100" s="208"/>
+      <c r="T100" s="208"/>
+      <c r="U100" s="208"/>
+      <c r="V100" s="263"/>
+      <c r="W100" s="65"/>
+    </row>
+    <row r="101" spans="1:23" s="62" customFormat="1" ht="39.950000000000003" customHeight="1">
+      <c r="A101" s="132"/>
+      <c r="C101" s="220" t="s">
+        <v>103</v>
+      </c>
+      <c r="D101" s="215"/>
+      <c r="E101" s="216"/>
+      <c r="F101" s="214" t="s">
+        <v>103</v>
+      </c>
+      <c r="G101" s="215"/>
+      <c r="H101" s="215"/>
+      <c r="I101" s="216"/>
+      <c r="J101" s="214" t="s">
+        <v>103</v>
+      </c>
+      <c r="K101" s="215"/>
+      <c r="L101" s="216"/>
+      <c r="M101" s="229" t="s">
+        <v>103</v>
+      </c>
+      <c r="N101" s="230"/>
+      <c r="O101" s="214" t="s">
+        <v>103</v>
+      </c>
+      <c r="P101" s="216"/>
+      <c r="Q101" s="225"/>
+      <c r="R101" s="226"/>
+      <c r="S101" s="226"/>
+      <c r="T101" s="226"/>
+      <c r="U101" s="226"/>
+      <c r="V101" s="227"/>
+      <c r="W101" s="65"/>
+    </row>
+    <row r="102" spans="1:23" s="62" customFormat="1" ht="39.950000000000003" customHeight="1">
+      <c r="A102" s="132"/>
+      <c r="C102" s="220" t="s">
+        <v>103</v>
+      </c>
+      <c r="D102" s="215"/>
+      <c r="E102" s="216"/>
+      <c r="F102" s="214" t="s">
+        <v>103</v>
+      </c>
+      <c r="G102" s="215"/>
+      <c r="H102" s="215"/>
+      <c r="I102" s="216"/>
+      <c r="J102" s="214" t="s">
+        <v>103</v>
+      </c>
+      <c r="K102" s="215"/>
+      <c r="L102" s="216"/>
+      <c r="M102" s="229" t="s">
+        <v>103</v>
+      </c>
+      <c r="N102" s="230"/>
+      <c r="O102" s="214" t="s">
+        <v>103</v>
+      </c>
+      <c r="P102" s="216"/>
+      <c r="Q102" s="225"/>
+      <c r="R102" s="226"/>
+      <c r="S102" s="226"/>
+      <c r="T102" s="226"/>
+      <c r="U102" s="226"/>
+      <c r="V102" s="227"/>
+      <c r="W102" s="65"/>
+    </row>
+    <row r="103" spans="1:23" s="62" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1">
+      <c r="A103" s="132"/>
+      <c r="C103" s="220" t="s">
+        <v>103</v>
+      </c>
+      <c r="D103" s="215"/>
+      <c r="E103" s="216"/>
+      <c r="F103" s="214" t="s">
+        <v>103</v>
+      </c>
+      <c r="G103" s="215"/>
+      <c r="H103" s="215"/>
+      <c r="I103" s="216"/>
+      <c r="J103" s="214" t="s">
+        <v>103</v>
+      </c>
+      <c r="K103" s="215"/>
+      <c r="L103" s="216"/>
+      <c r="M103" s="229" t="s">
+        <v>103</v>
+      </c>
+      <c r="N103" s="230"/>
+      <c r="O103" s="214" t="s">
+        <v>103</v>
+      </c>
+      <c r="P103" s="216"/>
+      <c r="Q103" s="225"/>
+      <c r="R103" s="226"/>
+      <c r="S103" s="226"/>
+      <c r="T103" s="226"/>
+      <c r="U103" s="226"/>
+      <c r="V103" s="227"/>
+      <c r="W103" s="65"/>
+    </row>
+    <row r="104" spans="1:23" s="62" customFormat="1" ht="30" customHeight="1">
+      <c r="A104" s="132"/>
+      <c r="C104" s="98"/>
+      <c r="D104" s="98"/>
+      <c r="E104" s="98"/>
+      <c r="F104" s="98"/>
+      <c r="G104" s="98"/>
+      <c r="H104" s="98"/>
+      <c r="I104" s="98"/>
+      <c r="J104" s="98"/>
+      <c r="K104" s="98"/>
+      <c r="L104" s="98"/>
+      <c r="M104" s="98"/>
+      <c r="N104" s="98"/>
+      <c r="O104" s="98"/>
+      <c r="P104" s="98"/>
+      <c r="Q104" s="98"/>
+      <c r="R104" s="98"/>
+      <c r="S104" s="98"/>
+      <c r="T104" s="98"/>
+      <c r="U104" s="98"/>
+      <c r="V104" s="98"/>
+      <c r="W104" s="65"/>
+    </row>
+    <row r="105" spans="1:23" s="62" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A105" s="126"/>
+      <c r="C105" s="60"/>
+      <c r="D105" s="60"/>
+      <c r="E105" s="60"/>
+      <c r="F105" s="60"/>
+      <c r="G105" s="60"/>
+      <c r="H105" s="60"/>
+      <c r="I105" s="60"/>
+      <c r="J105" s="60"/>
+      <c r="K105" s="60"/>
+      <c r="L105" s="60"/>
+      <c r="M105" s="60"/>
+      <c r="N105" s="60"/>
+      <c r="O105" s="60"/>
+      <c r="P105" s="60"/>
+      <c r="Q105" s="60"/>
+      <c r="R105" s="60"/>
+      <c r="S105" s="60"/>
+      <c r="T105" s="60"/>
+      <c r="U105" s="60"/>
+      <c r="V105" s="60"/>
+      <c r="W105" s="65"/>
+    </row>
+    <row r="106" spans="1:23" s="62" customFormat="1" ht="38.25" customHeight="1" thickBot="1">
+      <c r="A106" s="126"/>
+      <c r="C106" s="136" t="s">
+        <v>101</v>
+      </c>
+      <c r="D106" s="136"/>
+      <c r="E106" s="136"/>
+      <c r="F106" s="136"/>
+      <c r="G106" s="136"/>
+      <c r="H106" s="136"/>
+      <c r="I106" s="136"/>
+      <c r="J106" s="136"/>
+      <c r="K106" s="136"/>
+      <c r="L106" s="136"/>
+      <c r="M106" s="136"/>
+      <c r="N106" s="136"/>
+      <c r="O106" s="136"/>
+      <c r="P106" s="136"/>
+      <c r="Q106" s="136"/>
+      <c r="R106" s="136"/>
+      <c r="S106" s="136"/>
+      <c r="T106" s="136"/>
+      <c r="U106" s="136"/>
+      <c r="V106" s="136"/>
+      <c r="W106" s="65"/>
+    </row>
+    <row r="107" spans="1:23" s="62" customFormat="1" ht="27.75" customHeight="1" thickBot="1">
+      <c r="A107" s="126"/>
+      <c r="C107" s="270" t="s">
+        <v>114</v>
+      </c>
+      <c r="D107" s="171"/>
+      <c r="E107" s="172"/>
+      <c r="F107" s="293" t="s">
+        <v>8</v>
+      </c>
+      <c r="G107" s="245"/>
+      <c r="H107" s="245"/>
+      <c r="I107" s="245"/>
+      <c r="J107" s="245"/>
+      <c r="K107" s="245"/>
+      <c r="L107" s="245"/>
+      <c r="M107" s="245"/>
+      <c r="N107" s="245"/>
+      <c r="O107" s="245"/>
+      <c r="P107" s="294"/>
+      <c r="Q107" s="320" t="s">
+        <v>93</v>
+      </c>
+      <c r="R107" s="321"/>
+      <c r="S107" s="321"/>
+      <c r="T107" s="321"/>
+      <c r="U107" s="321"/>
+      <c r="V107" s="322"/>
+      <c r="W107" s="65"/>
+    </row>
+    <row r="108" spans="1:23" s="62" customFormat="1" ht="38.25" customHeight="1" thickTop="1">
+      <c r="A108" s="126"/>
+      <c r="C108" s="279" t="s">
+        <v>103</v>
+      </c>
+      <c r="D108" s="280"/>
+      <c r="E108" s="250"/>
+      <c r="F108" s="249" t="s">
+        <v>103</v>
+      </c>
+      <c r="G108" s="280"/>
+      <c r="H108" s="280"/>
+      <c r="I108" s="280"/>
+      <c r="J108" s="280"/>
+      <c r="K108" s="280"/>
+      <c r="L108" s="280"/>
+      <c r="M108" s="280"/>
+      <c r="N108" s="280"/>
+      <c r="O108" s="280"/>
+      <c r="P108" s="250"/>
+      <c r="Q108" s="317"/>
+      <c r="R108" s="208"/>
+      <c r="S108" s="208"/>
+      <c r="T108" s="208"/>
+      <c r="U108" s="208"/>
+      <c r="V108" s="263"/>
+      <c r="W108" s="65"/>
+    </row>
+    <row r="109" spans="1:23" s="62" customFormat="1" ht="39.950000000000003" customHeight="1">
+      <c r="A109" s="126"/>
+      <c r="C109" s="220" t="s">
+        <v>103</v>
+      </c>
+      <c r="D109" s="215"/>
+      <c r="E109" s="216"/>
+      <c r="F109" s="214" t="s">
+        <v>103</v>
+      </c>
+      <c r="G109" s="215"/>
+      <c r="H109" s="215"/>
+      <c r="I109" s="215"/>
+      <c r="J109" s="215"/>
+      <c r="K109" s="215"/>
+      <c r="L109" s="215"/>
+      <c r="M109" s="215"/>
+      <c r="N109" s="215"/>
+      <c r="O109" s="215"/>
+      <c r="P109" s="216"/>
+      <c r="Q109" s="225"/>
+      <c r="R109" s="226"/>
+      <c r="S109" s="226"/>
+      <c r="T109" s="226"/>
+      <c r="U109" s="226"/>
+      <c r="V109" s="227"/>
+      <c r="W109" s="65"/>
+    </row>
+    <row r="110" spans="1:23" s="62" customFormat="1" ht="39.950000000000003" customHeight="1">
+      <c r="A110" s="126"/>
+      <c r="C110" s="220" t="s">
+        <v>103</v>
+      </c>
+      <c r="D110" s="215"/>
+      <c r="E110" s="216"/>
+      <c r="F110" s="214" t="s">
+        <v>103</v>
+      </c>
+      <c r="G110" s="215"/>
+      <c r="H110" s="215"/>
+      <c r="I110" s="215"/>
+      <c r="J110" s="215"/>
+      <c r="K110" s="215"/>
+      <c r="L110" s="215"/>
+      <c r="M110" s="215"/>
+      <c r="N110" s="215"/>
+      <c r="O110" s="215"/>
+      <c r="P110" s="216"/>
+      <c r="Q110" s="225"/>
+      <c r="R110" s="226"/>
+      <c r="S110" s="226"/>
+      <c r="T110" s="226"/>
+      <c r="U110" s="226"/>
+      <c r="V110" s="227"/>
+      <c r="W110" s="65"/>
+    </row>
+    <row r="111" spans="1:23" s="62" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1">
+      <c r="A111" s="126"/>
+      <c r="C111" s="220" t="s">
+        <v>103</v>
+      </c>
+      <c r="D111" s="215"/>
+      <c r="E111" s="216"/>
+      <c r="F111" s="214" t="s">
+        <v>103</v>
+      </c>
+      <c r="G111" s="215"/>
+      <c r="H111" s="215"/>
+      <c r="I111" s="215"/>
+      <c r="J111" s="215"/>
+      <c r="K111" s="215"/>
+      <c r="L111" s="215"/>
+      <c r="M111" s="215"/>
+      <c r="N111" s="215"/>
+      <c r="O111" s="215"/>
+      <c r="P111" s="216"/>
+      <c r="Q111" s="225"/>
+      <c r="R111" s="226"/>
+      <c r="S111" s="226"/>
+      <c r="T111" s="226"/>
+      <c r="U111" s="226"/>
+      <c r="V111" s="227"/>
+      <c r="W111" s="65"/>
+    </row>
+    <row r="112" spans="1:23" s="62" customFormat="1" ht="30" customHeight="1">
+      <c r="A112" s="126"/>
+      <c r="C112" s="98"/>
+      <c r="D112" s="98"/>
+      <c r="E112" s="98"/>
+      <c r="F112" s="98"/>
+      <c r="G112" s="98"/>
+      <c r="H112" s="98"/>
+      <c r="I112" s="98"/>
+      <c r="J112" s="98"/>
+      <c r="K112" s="98"/>
+      <c r="L112" s="98"/>
+      <c r="M112" s="98"/>
+      <c r="N112" s="98"/>
+      <c r="O112" s="98"/>
+      <c r="P112" s="98"/>
+      <c r="Q112" s="98"/>
+      <c r="R112" s="98"/>
+      <c r="S112" s="98"/>
+      <c r="T112" s="98"/>
+      <c r="U112" s="98"/>
+      <c r="V112" s="98"/>
+      <c r="W112" s="65"/>
+    </row>
+    <row r="113" spans="1:23" s="62" customFormat="1" ht="24" customHeight="1">
+      <c r="A113" s="126"/>
+      <c r="C113" s="26"/>
+      <c r="D113" s="26"/>
+      <c r="E113" s="26"/>
+      <c r="F113" s="26"/>
+      <c r="G113" s="26"/>
+      <c r="H113" s="26"/>
+      <c r="I113" s="26"/>
+      <c r="J113" s="26"/>
+      <c r="K113" s="26"/>
+      <c r="L113" s="26"/>
+      <c r="M113" s="26"/>
+      <c r="N113" s="26"/>
+      <c r="O113" s="26"/>
+      <c r="P113" s="26"/>
+      <c r="Q113" s="26"/>
+      <c r="R113" s="26"/>
+      <c r="S113" s="26"/>
+      <c r="T113" s="26"/>
+      <c r="U113" s="26"/>
+      <c r="V113" s="26"/>
+      <c r="W113" s="65"/>
+    </row>
+    <row r="114" spans="1:23" s="62" customFormat="1" ht="38.25" customHeight="1" thickBot="1">
+      <c r="A114" s="126"/>
+      <c r="C114" s="138" t="s">
+        <v>207</v>
+      </c>
+      <c r="D114" s="138"/>
+      <c r="E114" s="138"/>
+      <c r="F114" s="138"/>
+      <c r="G114" s="138"/>
+      <c r="H114" s="138"/>
+      <c r="I114" s="138"/>
+      <c r="J114" s="138"/>
+      <c r="K114" s="138"/>
+      <c r="L114" s="138"/>
+      <c r="M114" s="136"/>
+      <c r="N114" s="136"/>
+      <c r="O114" s="136"/>
+      <c r="P114" s="136"/>
+      <c r="Q114" s="136"/>
+      <c r="R114" s="136"/>
+      <c r="S114" s="138"/>
+      <c r="T114" s="138"/>
+      <c r="U114" s="138"/>
+      <c r="V114" s="138"/>
+      <c r="W114" s="65"/>
+    </row>
+    <row r="115" spans="1:23" s="62" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A115" s="126"/>
+      <c r="C115" s="295" t="s">
         <v>57</v>
       </c>
-      <c r="N37" s="267"/>
-[...50 lines deleted...]
-      <c r="M39" s="266" t="s">
+      <c r="D115" s="245"/>
+      <c r="E115" s="294"/>
+      <c r="F115" s="293" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115" s="245"/>
+      <c r="H115" s="245"/>
+      <c r="I115" s="245"/>
+      <c r="J115" s="245"/>
+      <c r="K115" s="245"/>
+      <c r="L115" s="245"/>
+      <c r="M115" s="293" t="s">
         <v>58</v>
       </c>
-      <c r="N39" s="267"/>
-[...1206 lines deleted...]
-      <c r="H85" s="237" t="s">
+      <c r="N115" s="245"/>
+      <c r="O115" s="245"/>
+      <c r="P115" s="245"/>
+      <c r="Q115" s="245"/>
+      <c r="R115" s="294"/>
+      <c r="S115" s="321" t="s">
         <v>93</v>
       </c>
-      <c r="I85" s="237"/>
-[...536 lines deleted...]
-      <c r="J103" s="311" t="s">
+      <c r="T115" s="321"/>
+      <c r="U115" s="321"/>
+      <c r="V115" s="322"/>
+      <c r="W115" s="65"/>
+    </row>
+    <row r="116" spans="1:23" s="62" customFormat="1" ht="59.25" customHeight="1" thickBot="1">
+      <c r="A116" s="126"/>
+      <c r="C116" s="296"/>
+      <c r="D116" s="297"/>
+      <c r="E116" s="298"/>
+      <c r="F116" s="299"/>
+      <c r="G116" s="297"/>
+      <c r="H116" s="297"/>
+      <c r="I116" s="297"/>
+      <c r="J116" s="297"/>
+      <c r="K116" s="297"/>
+      <c r="L116" s="297"/>
+      <c r="M116" s="117" t="s">
+        <v>45</v>
+      </c>
+      <c r="N116" s="290" t="s">
+        <v>23</v>
+      </c>
+      <c r="O116" s="291"/>
+      <c r="P116" s="291"/>
+      <c r="Q116" s="291"/>
+      <c r="R116" s="292"/>
+      <c r="S116" s="419"/>
+      <c r="T116" s="419"/>
+      <c r="U116" s="419"/>
+      <c r="V116" s="420"/>
+      <c r="W116" s="65"/>
+    </row>
+    <row r="117" spans="1:23" s="62" customFormat="1" ht="38.25" customHeight="1" thickTop="1">
+      <c r="A117" s="126"/>
+      <c r="C117" s="279" t="s">
         <v>103</v>
       </c>
-      <c r="K103" s="311"/>
-[...590 lines deleted...]
-      </c>
+      <c r="D117" s="280"/>
+      <c r="E117" s="250"/>
+      <c r="F117" s="249" t="s">
+        <v>103</v>
+      </c>
+      <c r="G117" s="280"/>
+      <c r="H117" s="280"/>
+      <c r="I117" s="280"/>
+      <c r="J117" s="280"/>
+      <c r="K117" s="280"/>
+      <c r="L117" s="280"/>
+      <c r="M117" s="164" t="s">
+        <v>103</v>
+      </c>
+      <c r="N117" s="286" t="s">
+        <v>103</v>
+      </c>
+      <c r="O117" s="287"/>
+      <c r="P117" s="287"/>
+      <c r="Q117" s="288"/>
+      <c r="R117" s="289"/>
+      <c r="S117" s="208"/>
+      <c r="T117" s="208"/>
+      <c r="U117" s="208"/>
+      <c r="V117" s="263"/>
+      <c r="W117" s="65"/>
+    </row>
+    <row r="118" spans="1:23" s="62" customFormat="1" ht="39.950000000000003" customHeight="1">
+      <c r="A118" s="126"/>
+      <c r="C118" s="220" t="s">
+        <v>103</v>
+      </c>
+      <c r="D118" s="215"/>
+      <c r="E118" s="216"/>
+      <c r="F118" s="214" t="s">
+        <v>103</v>
+      </c>
+      <c r="G118" s="215"/>
+      <c r="H118" s="215"/>
+      <c r="I118" s="215"/>
+      <c r="J118" s="215"/>
+      <c r="K118" s="215"/>
+      <c r="L118" s="215"/>
+      <c r="M118" s="165" t="s">
+        <v>103</v>
+      </c>
+      <c r="N118" s="221" t="s">
+        <v>103</v>
+      </c>
+      <c r="O118" s="222"/>
+      <c r="P118" s="222"/>
+      <c r="Q118" s="223"/>
+      <c r="R118" s="224"/>
+      <c r="S118" s="226"/>
+      <c r="T118" s="226"/>
+      <c r="U118" s="226"/>
+      <c r="V118" s="227"/>
+      <c r="W118" s="65"/>
+    </row>
+    <row r="119" spans="1:23" s="62" customFormat="1" ht="39.950000000000003" customHeight="1">
+      <c r="A119" s="126"/>
+      <c r="C119" s="220" t="s">
+        <v>103</v>
+      </c>
+      <c r="D119" s="215"/>
+      <c r="E119" s="216"/>
+      <c r="F119" s="214" t="s">
+        <v>103</v>
+      </c>
+      <c r="G119" s="215"/>
+      <c r="H119" s="215"/>
+      <c r="I119" s="215"/>
+      <c r="J119" s="215"/>
+      <c r="K119" s="215"/>
+      <c r="L119" s="215"/>
+      <c r="M119" s="165" t="s">
+        <v>103</v>
+      </c>
+      <c r="N119" s="221" t="s">
+        <v>103</v>
+      </c>
+      <c r="O119" s="222"/>
+      <c r="P119" s="222"/>
+      <c r="Q119" s="223"/>
+      <c r="R119" s="224"/>
+      <c r="S119" s="226"/>
+      <c r="T119" s="226"/>
+      <c r="U119" s="226"/>
+      <c r="V119" s="227"/>
+      <c r="W119" s="65"/>
+    </row>
+    <row r="120" spans="1:23" s="62" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1">
+      <c r="A120" s="126"/>
+      <c r="C120" s="220" t="s">
+        <v>103</v>
+      </c>
+      <c r="D120" s="215"/>
+      <c r="E120" s="216"/>
+      <c r="F120" s="214" t="s">
+        <v>103</v>
+      </c>
+      <c r="G120" s="215"/>
+      <c r="H120" s="215"/>
+      <c r="I120" s="215"/>
+      <c r="J120" s="215"/>
+      <c r="K120" s="215"/>
+      <c r="L120" s="215"/>
+      <c r="M120" s="165" t="s">
+        <v>103</v>
+      </c>
+      <c r="N120" s="221" t="s">
+        <v>103</v>
+      </c>
+      <c r="O120" s="222"/>
+      <c r="P120" s="222"/>
+      <c r="Q120" s="223"/>
+      <c r="R120" s="224"/>
+      <c r="S120" s="226"/>
+      <c r="T120" s="226"/>
+      <c r="U120" s="226"/>
+      <c r="V120" s="227"/>
+      <c r="W120" s="65"/>
+    </row>
+    <row r="121" spans="1:23" s="62" customFormat="1" ht="30" customHeight="1">
+      <c r="A121" s="126"/>
+      <c r="C121" s="98"/>
+      <c r="D121" s="98"/>
+      <c r="E121" s="98"/>
+      <c r="F121" s="98"/>
+      <c r="G121" s="98"/>
+      <c r="H121" s="98"/>
+      <c r="I121" s="98"/>
+      <c r="J121" s="98"/>
+      <c r="K121" s="98"/>
+      <c r="L121" s="98"/>
+      <c r="M121" s="98"/>
+      <c r="N121" s="98"/>
+      <c r="O121" s="98"/>
+      <c r="P121" s="98"/>
+      <c r="Q121" s="98"/>
+      <c r="R121" s="98"/>
+      <c r="S121" s="98"/>
+      <c r="T121" s="98"/>
+      <c r="U121" s="98"/>
+      <c r="V121" s="98"/>
+      <c r="W121" s="65"/>
+    </row>
+    <row r="122" spans="1:23" s="62" customFormat="1" ht="38.25" customHeight="1" thickBot="1">
+      <c r="A122" s="126"/>
+      <c r="C122" s="118" t="s">
+        <v>397</v>
+      </c>
+      <c r="D122" s="60"/>
+      <c r="E122" s="60"/>
+      <c r="F122" s="60"/>
+      <c r="G122" s="60"/>
+      <c r="H122" s="60"/>
+      <c r="I122" s="60"/>
+      <c r="J122" s="60"/>
+      <c r="K122" s="60"/>
+      <c r="L122" s="60"/>
+      <c r="M122" s="60"/>
+      <c r="N122" s="60"/>
+      <c r="O122" s="60"/>
+      <c r="P122" s="60"/>
+      <c r="Q122" s="60"/>
+      <c r="R122" s="60"/>
+      <c r="S122" s="60"/>
+      <c r="T122" s="60"/>
+      <c r="U122" s="60"/>
+      <c r="V122" s="60"/>
+      <c r="W122" s="65"/>
+    </row>
+    <row r="123" spans="1:23" s="62" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A123" s="126"/>
+      <c r="C123" s="231" t="s">
+        <v>103</v>
+      </c>
+      <c r="D123" s="232"/>
+      <c r="E123" s="232"/>
+      <c r="F123" s="232"/>
+      <c r="G123" s="232"/>
+      <c r="H123" s="232"/>
+      <c r="I123" s="232"/>
+      <c r="J123" s="232"/>
+      <c r="K123" s="232"/>
+      <c r="L123" s="232"/>
+      <c r="M123" s="232"/>
+      <c r="N123" s="232"/>
+      <c r="O123" s="232"/>
+      <c r="P123" s="232"/>
+      <c r="Q123" s="232"/>
+      <c r="R123" s="232"/>
+      <c r="S123" s="232"/>
+      <c r="T123" s="232"/>
+      <c r="U123" s="232"/>
+      <c r="V123" s="233"/>
+      <c r="W123" s="65"/>
+    </row>
+    <row r="124" spans="1:23" s="62" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A124" s="126"/>
+      <c r="C124" s="234"/>
+      <c r="D124" s="235"/>
+      <c r="E124" s="235"/>
+      <c r="F124" s="235"/>
+      <c r="G124" s="235"/>
+      <c r="H124" s="235"/>
+      <c r="I124" s="235"/>
+      <c r="J124" s="235"/>
+      <c r="K124" s="235"/>
+      <c r="L124" s="235"/>
+      <c r="M124" s="235"/>
+      <c r="N124" s="235"/>
       <c r="O124" s="235"/>
       <c r="P124" s="235"/>
       <c r="Q124" s="235"/>
-      <c r="R124" s="236"/>
-[...3675 lines deleted...]
-    <row r="296" spans="1:23" ht="18" customHeight="1"/>
+      <c r="R124" s="235"/>
+      <c r="S124" s="235"/>
+      <c r="T124" s="235"/>
+      <c r="U124" s="235"/>
+      <c r="V124" s="236"/>
+      <c r="W124" s="65"/>
+    </row>
+    <row r="125" spans="1:23" s="62" customFormat="1" ht="38.25" customHeight="1" thickBot="1">
+      <c r="A125" s="126"/>
+      <c r="C125" s="237"/>
+      <c r="D125" s="238"/>
+      <c r="E125" s="238"/>
+      <c r="F125" s="238"/>
+      <c r="G125" s="238"/>
+      <c r="H125" s="238"/>
+      <c r="I125" s="238"/>
+      <c r="J125" s="238"/>
+      <c r="K125" s="238"/>
+      <c r="L125" s="238"/>
+      <c r="M125" s="238"/>
+      <c r="N125" s="238"/>
+      <c r="O125" s="238"/>
+      <c r="P125" s="238"/>
+      <c r="Q125" s="238"/>
+      <c r="R125" s="238"/>
+      <c r="S125" s="238"/>
+      <c r="T125" s="238"/>
+      <c r="U125" s="238"/>
+      <c r="V125" s="239"/>
+      <c r="W125" s="65"/>
+    </row>
+    <row r="126" spans="1:23" s="62" customFormat="1" ht="53.25" customHeight="1">
+      <c r="A126" s="126"/>
+      <c r="C126" s="60"/>
+      <c r="D126" s="60"/>
+      <c r="E126" s="60"/>
+      <c r="F126" s="60"/>
+      <c r="G126" s="60"/>
+      <c r="H126" s="60"/>
+      <c r="I126" s="60"/>
+      <c r="J126" s="60"/>
+      <c r="K126" s="60"/>
+      <c r="L126" s="60"/>
+      <c r="M126" s="60"/>
+      <c r="N126" s="60"/>
+      <c r="O126" s="60"/>
+      <c r="P126" s="60"/>
+      <c r="Q126" s="60"/>
+      <c r="R126" s="60"/>
+      <c r="S126" s="60"/>
+      <c r="T126" s="60"/>
+      <c r="U126" s="60"/>
+      <c r="V126" s="60"/>
+      <c r="W126" s="65"/>
+    </row>
+    <row r="127" spans="1:23" s="62" customFormat="1" ht="48.75" customHeight="1" thickBot="1">
+      <c r="A127" s="126"/>
+      <c r="C127" s="60"/>
+      <c r="D127" s="60"/>
+      <c r="E127" s="60"/>
+      <c r="F127" s="60"/>
+      <c r="G127" s="60"/>
+      <c r="H127" s="60"/>
+      <c r="I127" s="60"/>
+      <c r="J127" s="26"/>
+      <c r="K127" s="60"/>
+      <c r="L127" s="60"/>
+      <c r="M127" s="60"/>
+      <c r="N127" s="119"/>
+      <c r="O127" s="119"/>
+      <c r="P127" s="119"/>
+      <c r="Q127" s="120"/>
+      <c r="R127" s="26"/>
+      <c r="S127" s="26"/>
+      <c r="T127" s="26"/>
+      <c r="U127" s="26"/>
+      <c r="V127" s="60"/>
+      <c r="W127" s="65"/>
+    </row>
+    <row r="128" spans="1:23" s="62" customFormat="1" ht="24.95" customHeight="1" thickBot="1">
+      <c r="A128" s="132"/>
+      <c r="C128" s="118" t="s">
+        <v>399</v>
+      </c>
+      <c r="D128" s="60"/>
+      <c r="E128" s="60"/>
+      <c r="F128" s="60"/>
+      <c r="G128" s="60"/>
+      <c r="H128" s="60"/>
+      <c r="I128" s="60"/>
+      <c r="L128" s="217" t="s">
+        <v>390</v>
+      </c>
+      <c r="M128" s="218"/>
+      <c r="N128" s="218"/>
+      <c r="O128" s="218"/>
+      <c r="P128" s="218"/>
+      <c r="Q128" s="218"/>
+      <c r="R128" s="218"/>
+      <c r="S128" s="119"/>
+      <c r="T128" s="120"/>
+      <c r="U128" s="41"/>
+      <c r="V128" s="41"/>
+      <c r="W128" s="65"/>
+    </row>
+    <row r="129" spans="1:23" s="62" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A129" s="132" t="s">
+        <v>105</v>
+      </c>
+      <c r="C129" s="60"/>
+      <c r="D129" s="60"/>
+      <c r="E129" s="60"/>
+      <c r="F129" s="60"/>
+      <c r="G129" s="60"/>
+      <c r="H129" s="60"/>
+      <c r="I129" s="60"/>
+      <c r="J129" s="26"/>
+      <c r="K129" s="26"/>
+      <c r="L129" s="26"/>
+      <c r="M129" s="26"/>
+      <c r="N129" s="60"/>
+      <c r="O129" s="60"/>
+      <c r="P129" s="60"/>
+      <c r="Q129" s="60"/>
+      <c r="R129" s="60"/>
+      <c r="S129" s="60"/>
+      <c r="T129" s="60"/>
+      <c r="U129" s="60"/>
+      <c r="V129" s="60"/>
+      <c r="W129" s="65"/>
+    </row>
+    <row r="130" spans="1:23" s="62" customFormat="1" ht="51" customHeight="1">
+      <c r="A130" s="126"/>
+      <c r="C130" s="60"/>
+      <c r="D130" s="60"/>
+      <c r="E130" s="60"/>
+      <c r="F130" s="60"/>
+      <c r="G130" s="60"/>
+      <c r="H130" s="60"/>
+      <c r="I130" s="60"/>
+      <c r="J130" s="60"/>
+      <c r="K130" s="60"/>
+      <c r="L130" s="60"/>
+      <c r="M130" s="60"/>
+      <c r="N130" s="60"/>
+      <c r="O130" s="60"/>
+      <c r="P130" s="60"/>
+      <c r="Q130" s="60"/>
+      <c r="R130" s="60"/>
+      <c r="S130" s="60"/>
+      <c r="T130" s="60"/>
+      <c r="U130" s="60"/>
+      <c r="V130" s="60"/>
+      <c r="W130" s="65"/>
+    </row>
+    <row r="131" spans="1:23" s="62" customFormat="1" ht="51" customHeight="1">
+      <c r="A131" s="126"/>
+      <c r="C131" s="60"/>
+      <c r="D131" s="60"/>
+      <c r="E131" s="60"/>
+      <c r="F131" s="60"/>
+      <c r="G131" s="60"/>
+      <c r="H131" s="60"/>
+      <c r="I131" s="60"/>
+      <c r="J131" s="60"/>
+      <c r="K131" s="60"/>
+      <c r="L131" s="60"/>
+      <c r="M131" s="60"/>
+      <c r="N131" s="60"/>
+      <c r="O131" s="60"/>
+      <c r="P131" s="60"/>
+      <c r="Q131" s="60"/>
+      <c r="R131" s="60"/>
+      <c r="S131" s="60"/>
+      <c r="T131" s="60"/>
+      <c r="U131" s="60"/>
+      <c r="V131" s="60"/>
+      <c r="W131" s="65"/>
+    </row>
+    <row r="132" spans="1:23" s="62" customFormat="1" ht="51" customHeight="1">
+      <c r="A132" s="126"/>
+      <c r="C132" s="60"/>
+      <c r="D132" s="60"/>
+      <c r="E132" s="60"/>
+      <c r="F132" s="60"/>
+      <c r="G132" s="60"/>
+      <c r="H132" s="60"/>
+      <c r="I132" s="60"/>
+      <c r="J132" s="60"/>
+      <c r="K132" s="60"/>
+      <c r="L132" s="60"/>
+      <c r="M132" s="60"/>
+      <c r="N132" s="60"/>
+      <c r="O132" s="60"/>
+      <c r="P132" s="60"/>
+      <c r="Q132" s="60"/>
+      <c r="R132" s="60"/>
+      <c r="S132" s="60"/>
+      <c r="T132" s="60"/>
+      <c r="U132" s="60"/>
+      <c r="V132" s="60"/>
+      <c r="W132" s="65"/>
+    </row>
+    <row r="133" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A133" s="126"/>
+      <c r="C133" s="60"/>
+      <c r="D133" s="60"/>
+      <c r="E133" s="60"/>
+      <c r="F133" s="60"/>
+      <c r="G133" s="60"/>
+      <c r="H133" s="60"/>
+      <c r="I133" s="121"/>
+      <c r="J133" s="60"/>
+      <c r="K133" s="60"/>
+      <c r="L133" s="60"/>
+      <c r="M133" s="60"/>
+      <c r="N133" s="60"/>
+      <c r="O133" s="60"/>
+      <c r="P133" s="60"/>
+      <c r="Q133" s="60"/>
+      <c r="R133" s="60"/>
+      <c r="S133" s="60"/>
+      <c r="T133" s="60"/>
+      <c r="U133" s="60"/>
+      <c r="V133" s="60"/>
+      <c r="W133" s="65"/>
+    </row>
+    <row r="134" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A134" s="126"/>
+      <c r="C134" s="60"/>
+      <c r="D134" s="60"/>
+      <c r="E134" s="60"/>
+      <c r="F134" s="60"/>
+      <c r="G134" s="60"/>
+      <c r="H134" s="60"/>
+      <c r="I134" s="60"/>
+      <c r="J134" s="60"/>
+      <c r="K134" s="60"/>
+      <c r="L134" s="60"/>
+      <c r="M134" s="60"/>
+      <c r="N134" s="60"/>
+      <c r="O134" s="60"/>
+      <c r="P134" s="60"/>
+      <c r="Q134" s="60"/>
+      <c r="R134" s="60"/>
+      <c r="S134" s="60"/>
+      <c r="T134" s="60"/>
+      <c r="U134" s="60"/>
+      <c r="V134" s="60"/>
+      <c r="W134" s="65"/>
+    </row>
+    <row r="135" spans="1:23" s="62" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A135" s="126"/>
+      <c r="C135" s="60"/>
+      <c r="D135" s="60"/>
+      <c r="E135" s="60"/>
+      <c r="F135" s="60"/>
+      <c r="G135" s="60"/>
+      <c r="H135" s="60"/>
+      <c r="I135" s="60"/>
+      <c r="J135" s="60"/>
+      <c r="K135" s="60"/>
+      <c r="L135" s="60"/>
+      <c r="M135" s="60"/>
+      <c r="N135" s="60"/>
+      <c r="O135" s="60"/>
+      <c r="P135" s="60"/>
+      <c r="Q135" s="60"/>
+      <c r="R135" s="60"/>
+      <c r="S135" s="60"/>
+      <c r="T135" s="60"/>
+      <c r="U135" s="60"/>
+      <c r="V135" s="60"/>
+      <c r="W135" s="65"/>
+    </row>
+    <row r="136" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A136" s="126"/>
+      <c r="C136" s="60"/>
+      <c r="D136" s="60"/>
+      <c r="E136" s="60"/>
+      <c r="F136" s="60"/>
+      <c r="G136" s="60"/>
+      <c r="H136" s="60"/>
+      <c r="I136" s="60"/>
+      <c r="J136" s="60"/>
+      <c r="K136" s="60"/>
+      <c r="L136" s="60"/>
+      <c r="M136" s="60"/>
+      <c r="N136" s="60"/>
+      <c r="O136" s="60"/>
+      <c r="P136" s="60"/>
+      <c r="Q136" s="60"/>
+      <c r="R136" s="60"/>
+      <c r="S136" s="60"/>
+      <c r="T136" s="60"/>
+      <c r="U136" s="60"/>
+      <c r="V136" s="60"/>
+      <c r="W136" s="65"/>
+    </row>
+    <row r="137" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A137" s="126"/>
+      <c r="C137" s="60"/>
+      <c r="D137" s="60"/>
+      <c r="E137" s="60"/>
+      <c r="F137" s="60"/>
+      <c r="G137" s="60"/>
+      <c r="H137" s="60"/>
+      <c r="I137" s="60"/>
+      <c r="J137" s="60"/>
+      <c r="K137" s="60"/>
+      <c r="L137" s="60"/>
+      <c r="M137" s="60"/>
+      <c r="N137" s="60"/>
+      <c r="O137" s="60"/>
+      <c r="P137" s="60"/>
+      <c r="Q137" s="60"/>
+      <c r="R137" s="60"/>
+      <c r="S137" s="60"/>
+      <c r="T137" s="60"/>
+      <c r="U137" s="60"/>
+      <c r="V137" s="60"/>
+      <c r="W137" s="65"/>
+    </row>
+    <row r="138" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A138" s="126"/>
+      <c r="C138" s="60"/>
+      <c r="D138" s="60"/>
+      <c r="E138" s="60"/>
+      <c r="F138" s="60"/>
+      <c r="G138" s="60"/>
+      <c r="H138" s="60"/>
+      <c r="I138" s="60"/>
+      <c r="J138" s="60"/>
+      <c r="K138" s="60"/>
+      <c r="L138" s="60"/>
+      <c r="M138" s="60"/>
+      <c r="N138" s="60"/>
+      <c r="O138" s="60"/>
+      <c r="P138" s="60"/>
+      <c r="Q138" s="60"/>
+      <c r="R138" s="60"/>
+      <c r="S138" s="60"/>
+      <c r="T138" s="60"/>
+      <c r="U138" s="60"/>
+      <c r="V138" s="60"/>
+      <c r="W138" s="65"/>
+    </row>
+    <row r="139" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A139" s="126"/>
+      <c r="C139" s="60"/>
+      <c r="D139" s="60"/>
+      <c r="E139" s="60"/>
+      <c r="F139" s="60"/>
+      <c r="G139" s="60"/>
+      <c r="H139" s="60"/>
+      <c r="I139" s="60"/>
+      <c r="J139" s="60"/>
+      <c r="K139" s="60"/>
+      <c r="L139" s="60"/>
+      <c r="M139" s="60"/>
+      <c r="N139" s="60"/>
+      <c r="O139" s="60"/>
+      <c r="P139" s="60"/>
+      <c r="Q139" s="60"/>
+      <c r="R139" s="60"/>
+      <c r="S139" s="60"/>
+      <c r="T139" s="60"/>
+      <c r="U139" s="60"/>
+      <c r="V139" s="60"/>
+      <c r="W139" s="65"/>
+    </row>
+    <row r="140" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A140" s="126"/>
+      <c r="C140" s="60"/>
+      <c r="D140" s="60"/>
+      <c r="E140" s="60"/>
+      <c r="F140" s="60"/>
+      <c r="G140" s="60"/>
+      <c r="H140" s="60"/>
+      <c r="I140" s="60"/>
+      <c r="J140" s="60"/>
+      <c r="K140" s="60"/>
+      <c r="L140" s="60"/>
+      <c r="M140" s="60"/>
+      <c r="N140" s="60"/>
+      <c r="O140" s="60"/>
+      <c r="P140" s="60"/>
+      <c r="Q140" s="60"/>
+      <c r="R140" s="60"/>
+      <c r="S140" s="60"/>
+      <c r="T140" s="60"/>
+      <c r="U140" s="60"/>
+      <c r="V140" s="60"/>
+      <c r="W140" s="65"/>
+    </row>
+    <row r="141" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A141" s="126"/>
+      <c r="C141" s="60"/>
+      <c r="D141" s="60"/>
+      <c r="E141" s="60"/>
+      <c r="F141" s="60"/>
+      <c r="G141" s="60"/>
+      <c r="H141" s="60"/>
+      <c r="I141" s="60"/>
+      <c r="J141" s="60"/>
+      <c r="K141" s="60"/>
+      <c r="L141" s="60"/>
+      <c r="M141" s="60"/>
+      <c r="N141" s="60"/>
+      <c r="O141" s="60"/>
+      <c r="P141" s="60"/>
+      <c r="Q141" s="60"/>
+      <c r="R141" s="60"/>
+      <c r="S141" s="60"/>
+      <c r="T141" s="60"/>
+      <c r="U141" s="60"/>
+      <c r="V141" s="60"/>
+      <c r="W141" s="65"/>
+    </row>
+    <row r="142" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A142" s="126"/>
+      <c r="C142" s="60"/>
+      <c r="D142" s="60"/>
+      <c r="E142" s="60"/>
+      <c r="F142" s="60"/>
+      <c r="G142" s="60"/>
+      <c r="H142" s="60"/>
+      <c r="I142" s="60"/>
+      <c r="J142" s="60"/>
+      <c r="K142" s="60"/>
+      <c r="L142" s="60"/>
+      <c r="M142" s="60"/>
+      <c r="N142" s="60"/>
+      <c r="O142" s="60"/>
+      <c r="P142" s="60"/>
+      <c r="Q142" s="60"/>
+      <c r="R142" s="60"/>
+      <c r="S142" s="60"/>
+      <c r="T142" s="60"/>
+      <c r="U142" s="60"/>
+      <c r="V142" s="60"/>
+      <c r="W142" s="65"/>
+    </row>
+    <row r="143" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A143" s="126"/>
+      <c r="C143" s="60"/>
+      <c r="D143" s="60"/>
+      <c r="E143" s="60"/>
+      <c r="F143" s="60"/>
+      <c r="G143" s="60"/>
+      <c r="H143" s="60"/>
+      <c r="I143" s="60"/>
+      <c r="J143" s="60"/>
+      <c r="K143" s="60"/>
+      <c r="L143" s="60"/>
+      <c r="M143" s="60"/>
+      <c r="N143" s="60"/>
+      <c r="O143" s="60"/>
+      <c r="P143" s="60"/>
+      <c r="Q143" s="60"/>
+      <c r="R143" s="60"/>
+      <c r="S143" s="60"/>
+      <c r="T143" s="60"/>
+      <c r="U143" s="60"/>
+      <c r="V143" s="60"/>
+      <c r="W143" s="65"/>
+    </row>
+    <row r="144" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A144" s="126"/>
+      <c r="C144" s="60"/>
+      <c r="D144" s="60"/>
+      <c r="E144" s="60"/>
+      <c r="F144" s="60"/>
+      <c r="G144" s="60"/>
+      <c r="H144" s="60"/>
+      <c r="I144" s="60"/>
+      <c r="J144" s="60"/>
+      <c r="K144" s="60"/>
+      <c r="L144" s="60"/>
+      <c r="M144" s="60"/>
+      <c r="N144" s="60"/>
+      <c r="O144" s="60"/>
+      <c r="P144" s="60"/>
+      <c r="Q144" s="60"/>
+      <c r="R144" s="60"/>
+      <c r="S144" s="60"/>
+      <c r="T144" s="60"/>
+      <c r="U144" s="60"/>
+      <c r="V144" s="60"/>
+      <c r="W144" s="65"/>
+    </row>
+    <row r="145" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A145" s="126"/>
+      <c r="C145" s="60"/>
+      <c r="D145" s="60"/>
+      <c r="E145" s="60"/>
+      <c r="F145" s="60"/>
+      <c r="G145" s="60"/>
+      <c r="H145" s="60"/>
+      <c r="I145" s="60"/>
+      <c r="J145" s="60"/>
+      <c r="K145" s="60"/>
+      <c r="L145" s="60"/>
+      <c r="M145" s="60"/>
+      <c r="N145" s="60"/>
+      <c r="O145" s="60"/>
+      <c r="P145" s="60"/>
+      <c r="Q145" s="60"/>
+      <c r="R145" s="60"/>
+      <c r="S145" s="60"/>
+      <c r="T145" s="60"/>
+      <c r="U145" s="60"/>
+      <c r="V145" s="60"/>
+      <c r="W145" s="65"/>
+    </row>
+    <row r="146" spans="1:23" s="62" customFormat="1" ht="92.25" customHeight="1">
+      <c r="A146" s="126"/>
+      <c r="C146" s="60"/>
+      <c r="D146" s="60"/>
+      <c r="E146" s="60"/>
+      <c r="F146" s="60"/>
+      <c r="G146" s="60"/>
+      <c r="H146" s="60"/>
+      <c r="I146" s="60"/>
+      <c r="J146" s="60"/>
+      <c r="K146" s="60"/>
+      <c r="L146" s="60"/>
+      <c r="M146" s="60"/>
+      <c r="N146" s="60"/>
+      <c r="O146" s="60"/>
+      <c r="P146" s="60"/>
+      <c r="Q146" s="60"/>
+      <c r="R146" s="60"/>
+      <c r="S146" s="60"/>
+      <c r="T146" s="60"/>
+      <c r="U146" s="60"/>
+      <c r="V146" s="60"/>
+      <c r="W146" s="65"/>
+    </row>
+    <row r="147" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A147" s="126"/>
+      <c r="C147" s="60"/>
+      <c r="D147" s="60"/>
+      <c r="E147" s="60"/>
+      <c r="F147" s="60"/>
+      <c r="G147" s="60"/>
+      <c r="H147" s="60"/>
+      <c r="I147" s="60"/>
+      <c r="J147" s="60"/>
+      <c r="K147" s="60"/>
+      <c r="L147" s="60"/>
+      <c r="M147" s="60"/>
+      <c r="N147" s="60"/>
+      <c r="O147" s="60"/>
+      <c r="P147" s="60"/>
+      <c r="Q147" s="60"/>
+      <c r="R147" s="60"/>
+      <c r="S147" s="60"/>
+      <c r="T147" s="60"/>
+      <c r="U147" s="60"/>
+      <c r="V147" s="60"/>
+      <c r="W147" s="65"/>
+    </row>
+    <row r="148" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A148" s="126"/>
+      <c r="C148" s="60"/>
+      <c r="D148" s="60"/>
+      <c r="E148" s="60"/>
+      <c r="F148" s="60"/>
+      <c r="G148" s="60"/>
+      <c r="H148" s="60"/>
+      <c r="I148" s="60"/>
+      <c r="J148" s="60"/>
+      <c r="K148" s="60"/>
+      <c r="L148" s="60"/>
+      <c r="M148" s="60"/>
+      <c r="N148" s="60"/>
+      <c r="O148" s="60"/>
+      <c r="P148" s="60"/>
+      <c r="Q148" s="60"/>
+      <c r="R148" s="60"/>
+      <c r="S148" s="60"/>
+      <c r="T148" s="60"/>
+      <c r="U148" s="60"/>
+      <c r="V148" s="60"/>
+      <c r="W148" s="65"/>
+    </row>
+    <row r="149" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A149" s="126"/>
+      <c r="C149" s="60"/>
+      <c r="D149" s="60"/>
+      <c r="E149" s="60"/>
+      <c r="F149" s="60"/>
+      <c r="G149" s="60"/>
+      <c r="H149" s="60"/>
+      <c r="I149" s="60"/>
+      <c r="J149" s="60"/>
+      <c r="K149" s="60"/>
+      <c r="L149" s="60"/>
+      <c r="M149" s="60"/>
+      <c r="N149" s="60"/>
+      <c r="O149" s="60"/>
+      <c r="P149" s="60"/>
+      <c r="Q149" s="60"/>
+      <c r="R149" s="60"/>
+      <c r="S149" s="60"/>
+      <c r="T149" s="60"/>
+      <c r="U149" s="60"/>
+      <c r="V149" s="60"/>
+      <c r="W149" s="65"/>
+    </row>
+    <row r="150" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A150" s="126"/>
+      <c r="C150" s="60"/>
+      <c r="D150" s="60"/>
+      <c r="E150" s="60"/>
+      <c r="F150" s="60"/>
+      <c r="G150" s="60"/>
+      <c r="H150" s="60"/>
+      <c r="I150" s="60"/>
+      <c r="J150" s="60"/>
+      <c r="K150" s="60"/>
+      <c r="L150" s="60"/>
+      <c r="M150" s="60"/>
+      <c r="N150" s="60"/>
+      <c r="O150" s="60"/>
+      <c r="P150" s="60"/>
+      <c r="Q150" s="60"/>
+      <c r="R150" s="60"/>
+      <c r="S150" s="60"/>
+      <c r="T150" s="60"/>
+      <c r="U150" s="60"/>
+      <c r="V150" s="60"/>
+      <c r="W150" s="65"/>
+    </row>
+    <row r="151" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A151" s="126"/>
+      <c r="C151" s="60"/>
+      <c r="D151" s="60"/>
+      <c r="E151" s="60"/>
+      <c r="F151" s="60"/>
+      <c r="G151" s="60"/>
+      <c r="H151" s="60"/>
+      <c r="I151" s="60"/>
+      <c r="J151" s="60"/>
+      <c r="K151" s="60"/>
+      <c r="L151" s="60"/>
+      <c r="M151" s="60"/>
+      <c r="N151" s="60"/>
+      <c r="O151" s="60"/>
+      <c r="P151" s="60"/>
+      <c r="Q151" s="60"/>
+      <c r="R151" s="60"/>
+      <c r="S151" s="60"/>
+      <c r="T151" s="60"/>
+      <c r="U151" s="60"/>
+      <c r="V151" s="60"/>
+      <c r="W151" s="65"/>
+    </row>
+    <row r="152" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A152" s="126"/>
+      <c r="C152" s="60"/>
+      <c r="D152" s="60"/>
+      <c r="E152" s="60"/>
+      <c r="F152" s="60"/>
+      <c r="G152" s="60"/>
+      <c r="H152" s="60"/>
+      <c r="I152" s="60"/>
+      <c r="J152" s="60"/>
+      <c r="K152" s="60"/>
+      <c r="L152" s="60"/>
+      <c r="M152" s="60"/>
+      <c r="N152" s="60"/>
+      <c r="O152" s="60"/>
+      <c r="P152" s="60"/>
+      <c r="Q152" s="60"/>
+      <c r="R152" s="60"/>
+      <c r="S152" s="60"/>
+      <c r="T152" s="60"/>
+      <c r="U152" s="60"/>
+      <c r="V152" s="60"/>
+      <c r="W152" s="65"/>
+    </row>
+    <row r="153" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A153" s="126"/>
+      <c r="C153" s="60"/>
+      <c r="D153" s="60"/>
+      <c r="E153" s="60"/>
+      <c r="F153" s="60"/>
+      <c r="G153" s="60"/>
+      <c r="H153" s="60"/>
+      <c r="I153" s="60"/>
+      <c r="J153" s="60"/>
+      <c r="K153" s="60"/>
+      <c r="L153" s="60"/>
+      <c r="M153" s="60"/>
+      <c r="N153" s="60"/>
+      <c r="O153" s="60"/>
+      <c r="P153" s="60"/>
+      <c r="Q153" s="60"/>
+      <c r="R153" s="60"/>
+      <c r="S153" s="60"/>
+      <c r="T153" s="60"/>
+      <c r="U153" s="60"/>
+      <c r="V153" s="60"/>
+      <c r="W153" s="65"/>
+    </row>
+    <row r="154" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A154" s="126"/>
+      <c r="C154" s="60"/>
+      <c r="D154" s="60"/>
+      <c r="E154" s="60"/>
+      <c r="F154" s="60"/>
+      <c r="G154" s="60"/>
+      <c r="H154" s="60"/>
+      <c r="I154" s="60"/>
+      <c r="J154" s="60"/>
+      <c r="K154" s="60"/>
+      <c r="L154" s="60"/>
+      <c r="M154" s="60"/>
+      <c r="N154" s="60"/>
+      <c r="O154" s="60"/>
+      <c r="P154" s="60"/>
+      <c r="Q154" s="60"/>
+      <c r="R154" s="60"/>
+      <c r="S154" s="60"/>
+      <c r="T154" s="60"/>
+      <c r="U154" s="60"/>
+      <c r="V154" s="60"/>
+      <c r="W154" s="65"/>
+    </row>
+    <row r="155" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A155" s="126"/>
+      <c r="C155" s="60"/>
+      <c r="D155" s="60"/>
+      <c r="E155" s="60"/>
+      <c r="F155" s="60"/>
+      <c r="G155" s="60"/>
+      <c r="H155" s="60"/>
+      <c r="I155" s="60"/>
+      <c r="J155" s="60"/>
+      <c r="K155" s="60"/>
+      <c r="L155" s="60"/>
+      <c r="M155" s="60"/>
+      <c r="N155" s="60"/>
+      <c r="O155" s="60"/>
+      <c r="P155" s="60"/>
+      <c r="Q155" s="60"/>
+      <c r="R155" s="60"/>
+      <c r="S155" s="60"/>
+      <c r="T155" s="60"/>
+      <c r="U155" s="60"/>
+      <c r="V155" s="60"/>
+      <c r="W155" s="65"/>
+    </row>
+    <row r="156" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A156" s="126"/>
+      <c r="C156" s="60"/>
+      <c r="D156" s="60"/>
+      <c r="E156" s="60"/>
+      <c r="F156" s="60"/>
+      <c r="G156" s="60"/>
+      <c r="H156" s="60"/>
+      <c r="I156" s="60"/>
+      <c r="J156" s="60"/>
+      <c r="K156" s="60"/>
+      <c r="L156" s="60"/>
+      <c r="M156" s="60"/>
+      <c r="N156" s="60"/>
+      <c r="O156" s="60"/>
+      <c r="P156" s="60"/>
+      <c r="Q156" s="60"/>
+      <c r="R156" s="60"/>
+      <c r="S156" s="60"/>
+      <c r="T156" s="60"/>
+      <c r="U156" s="60"/>
+      <c r="V156" s="60"/>
+      <c r="W156" s="65"/>
+    </row>
+    <row r="157" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A157" s="126"/>
+      <c r="C157" s="60"/>
+      <c r="D157" s="60"/>
+      <c r="E157" s="60"/>
+      <c r="F157" s="60"/>
+      <c r="G157" s="60"/>
+      <c r="H157" s="60"/>
+      <c r="I157" s="60"/>
+      <c r="J157" s="60"/>
+      <c r="K157" s="60"/>
+      <c r="L157" s="60"/>
+      <c r="M157" s="60"/>
+      <c r="N157" s="60"/>
+      <c r="O157" s="60"/>
+      <c r="P157" s="60"/>
+      <c r="Q157" s="60"/>
+      <c r="R157" s="60"/>
+      <c r="S157" s="60"/>
+      <c r="T157" s="60"/>
+      <c r="U157" s="60"/>
+      <c r="V157" s="60"/>
+      <c r="W157" s="65"/>
+    </row>
+    <row r="158" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A158" s="126"/>
+      <c r="C158" s="60"/>
+      <c r="D158" s="60"/>
+      <c r="E158" s="60"/>
+      <c r="F158" s="60"/>
+      <c r="G158" s="60"/>
+      <c r="H158" s="60"/>
+      <c r="I158" s="60"/>
+      <c r="J158" s="60"/>
+      <c r="K158" s="60"/>
+      <c r="L158" s="60"/>
+      <c r="M158" s="60"/>
+      <c r="N158" s="60"/>
+      <c r="O158" s="60"/>
+      <c r="P158" s="60"/>
+      <c r="Q158" s="60"/>
+      <c r="R158" s="60"/>
+      <c r="S158" s="60"/>
+      <c r="T158" s="60"/>
+      <c r="U158" s="60"/>
+      <c r="V158" s="60"/>
+      <c r="W158" s="65"/>
+    </row>
+    <row r="159" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A159" s="126"/>
+      <c r="C159" s="60"/>
+      <c r="D159" s="60"/>
+      <c r="E159" s="60"/>
+      <c r="F159" s="60"/>
+      <c r="G159" s="60"/>
+      <c r="H159" s="60"/>
+      <c r="I159" s="60"/>
+      <c r="J159" s="60"/>
+      <c r="K159" s="60"/>
+      <c r="L159" s="60"/>
+      <c r="M159" s="60"/>
+      <c r="N159" s="60"/>
+      <c r="O159" s="60"/>
+      <c r="P159" s="60"/>
+      <c r="Q159" s="60"/>
+      <c r="R159" s="60"/>
+      <c r="S159" s="60"/>
+      <c r="T159" s="60"/>
+      <c r="U159" s="60"/>
+      <c r="V159" s="60"/>
+      <c r="W159" s="65"/>
+    </row>
+    <row r="160" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A160" s="126"/>
+      <c r="C160" s="60"/>
+      <c r="D160" s="60"/>
+      <c r="E160" s="60"/>
+      <c r="F160" s="60"/>
+      <c r="G160" s="60"/>
+      <c r="H160" s="60"/>
+      <c r="I160" s="60"/>
+      <c r="J160" s="60"/>
+      <c r="K160" s="60"/>
+      <c r="L160" s="60"/>
+      <c r="M160" s="60"/>
+      <c r="N160" s="60"/>
+      <c r="O160" s="60"/>
+      <c r="P160" s="60"/>
+      <c r="Q160" s="60"/>
+      <c r="R160" s="60"/>
+      <c r="S160" s="60"/>
+      <c r="T160" s="60"/>
+      <c r="U160" s="60"/>
+      <c r="V160" s="60"/>
+      <c r="W160" s="65"/>
+    </row>
+    <row r="161" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A161" s="126"/>
+      <c r="C161" s="60"/>
+      <c r="D161" s="60"/>
+      <c r="E161" s="60"/>
+      <c r="F161" s="60"/>
+      <c r="G161" s="60"/>
+      <c r="H161" s="60"/>
+      <c r="I161" s="60"/>
+      <c r="J161" s="60"/>
+      <c r="K161" s="60"/>
+      <c r="L161" s="60"/>
+      <c r="M161" s="60"/>
+      <c r="N161" s="60"/>
+      <c r="O161" s="60"/>
+      <c r="P161" s="60"/>
+      <c r="Q161" s="60"/>
+      <c r="R161" s="60"/>
+      <c r="S161" s="60"/>
+      <c r="T161" s="60"/>
+      <c r="U161" s="60"/>
+      <c r="V161" s="60"/>
+      <c r="W161" s="65"/>
+    </row>
+    <row r="162" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A162" s="126"/>
+      <c r="C162" s="60"/>
+      <c r="D162" s="60"/>
+      <c r="E162" s="60"/>
+      <c r="F162" s="60"/>
+      <c r="G162" s="60"/>
+      <c r="H162" s="60"/>
+      <c r="I162" s="60"/>
+      <c r="J162" s="60"/>
+      <c r="K162" s="60"/>
+      <c r="L162" s="60"/>
+      <c r="M162" s="60"/>
+      <c r="N162" s="60"/>
+      <c r="O162" s="60"/>
+      <c r="P162" s="60"/>
+      <c r="Q162" s="60"/>
+      <c r="R162" s="60"/>
+      <c r="S162" s="60"/>
+      <c r="T162" s="60"/>
+      <c r="U162" s="60"/>
+      <c r="V162" s="60"/>
+      <c r="W162" s="65"/>
+    </row>
+    <row r="163" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A163" s="126"/>
+      <c r="C163" s="60"/>
+      <c r="D163" s="60"/>
+      <c r="E163" s="60"/>
+      <c r="F163" s="60"/>
+      <c r="G163" s="60"/>
+      <c r="H163" s="60"/>
+      <c r="I163" s="60"/>
+      <c r="J163" s="60"/>
+      <c r="K163" s="60"/>
+      <c r="L163" s="60"/>
+      <c r="M163" s="60"/>
+      <c r="N163" s="60"/>
+      <c r="O163" s="60"/>
+      <c r="P163" s="60"/>
+      <c r="Q163" s="60"/>
+      <c r="R163" s="60"/>
+      <c r="S163" s="60"/>
+      <c r="T163" s="60"/>
+      <c r="U163" s="60"/>
+      <c r="V163" s="60"/>
+      <c r="W163" s="65"/>
+    </row>
+    <row r="164" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A164" s="126"/>
+      <c r="C164" s="60"/>
+      <c r="D164" s="60"/>
+      <c r="E164" s="60"/>
+      <c r="F164" s="60"/>
+      <c r="G164" s="60"/>
+      <c r="H164" s="60"/>
+      <c r="I164" s="60"/>
+      <c r="J164" s="60"/>
+      <c r="K164" s="60"/>
+      <c r="L164" s="60"/>
+      <c r="M164" s="60"/>
+      <c r="N164" s="60"/>
+      <c r="O164" s="60"/>
+      <c r="P164" s="60"/>
+      <c r="Q164" s="60"/>
+      <c r="R164" s="60"/>
+      <c r="S164" s="60"/>
+      <c r="T164" s="60"/>
+      <c r="U164" s="60"/>
+      <c r="V164" s="60"/>
+      <c r="W164" s="65"/>
+    </row>
+    <row r="165" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A165" s="126"/>
+      <c r="C165" s="60"/>
+      <c r="D165" s="60"/>
+      <c r="E165" s="60"/>
+      <c r="F165" s="60"/>
+      <c r="G165" s="60"/>
+      <c r="H165" s="60"/>
+      <c r="I165" s="60"/>
+      <c r="J165" s="60"/>
+      <c r="K165" s="60"/>
+      <c r="L165" s="60"/>
+      <c r="M165" s="60"/>
+      <c r="N165" s="60"/>
+      <c r="O165" s="60"/>
+      <c r="P165" s="60"/>
+      <c r="Q165" s="60"/>
+      <c r="R165" s="60"/>
+      <c r="S165" s="60"/>
+      <c r="T165" s="60"/>
+      <c r="U165" s="60"/>
+      <c r="V165" s="60"/>
+      <c r="W165" s="65"/>
+    </row>
+    <row r="166" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A166" s="126"/>
+      <c r="C166" s="60"/>
+      <c r="D166" s="60"/>
+      <c r="E166" s="60"/>
+      <c r="F166" s="60"/>
+      <c r="G166" s="60"/>
+      <c r="H166" s="60"/>
+      <c r="I166" s="60"/>
+      <c r="J166" s="60"/>
+      <c r="K166" s="60"/>
+      <c r="L166" s="60"/>
+      <c r="M166" s="60"/>
+      <c r="N166" s="60"/>
+      <c r="O166" s="60"/>
+      <c r="P166" s="60"/>
+      <c r="Q166" s="60"/>
+      <c r="R166" s="60"/>
+      <c r="S166" s="60"/>
+      <c r="T166" s="60"/>
+      <c r="U166" s="60"/>
+      <c r="V166" s="60"/>
+      <c r="W166" s="65"/>
+    </row>
+    <row r="167" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A167" s="126"/>
+      <c r="C167" s="60"/>
+      <c r="D167" s="60"/>
+      <c r="E167" s="60"/>
+      <c r="F167" s="60"/>
+      <c r="G167" s="60"/>
+      <c r="H167" s="60"/>
+      <c r="I167" s="60"/>
+      <c r="J167" s="60"/>
+      <c r="K167" s="60"/>
+      <c r="L167" s="60"/>
+      <c r="M167" s="60"/>
+      <c r="N167" s="60"/>
+      <c r="O167" s="60"/>
+      <c r="P167" s="60"/>
+      <c r="Q167" s="60"/>
+      <c r="R167" s="60"/>
+      <c r="S167" s="60"/>
+      <c r="T167" s="60"/>
+      <c r="U167" s="60"/>
+      <c r="V167" s="60"/>
+      <c r="W167" s="65"/>
+    </row>
+    <row r="168" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A168" s="126"/>
+      <c r="C168" s="60"/>
+      <c r="D168" s="60"/>
+      <c r="E168" s="60"/>
+      <c r="F168" s="60"/>
+      <c r="G168" s="60"/>
+      <c r="H168" s="60"/>
+      <c r="I168" s="60"/>
+      <c r="J168" s="60"/>
+      <c r="K168" s="60"/>
+      <c r="L168" s="60"/>
+      <c r="M168" s="60"/>
+      <c r="N168" s="60"/>
+      <c r="O168" s="60"/>
+      <c r="P168" s="60"/>
+      <c r="Q168" s="60"/>
+      <c r="R168" s="60"/>
+      <c r="S168" s="60"/>
+      <c r="T168" s="60"/>
+      <c r="U168" s="60"/>
+      <c r="V168" s="60"/>
+      <c r="W168" s="65"/>
+    </row>
+    <row r="169" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A169" s="126"/>
+      <c r="C169" s="60"/>
+      <c r="D169" s="60"/>
+      <c r="E169" s="60"/>
+      <c r="F169" s="60"/>
+      <c r="G169" s="60"/>
+      <c r="H169" s="60"/>
+      <c r="I169" s="60"/>
+      <c r="J169" s="60"/>
+      <c r="K169" s="60"/>
+      <c r="L169" s="60"/>
+      <c r="M169" s="60"/>
+      <c r="N169" s="60"/>
+      <c r="O169" s="60"/>
+      <c r="P169" s="60"/>
+      <c r="Q169" s="60"/>
+      <c r="R169" s="60"/>
+      <c r="S169" s="60"/>
+      <c r="T169" s="60"/>
+      <c r="U169" s="60"/>
+      <c r="V169" s="60"/>
+      <c r="W169" s="65"/>
+    </row>
+    <row r="170" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A170" s="126"/>
+      <c r="C170" s="60"/>
+      <c r="D170" s="60"/>
+      <c r="E170" s="60"/>
+      <c r="F170" s="60"/>
+      <c r="G170" s="60"/>
+      <c r="H170" s="60"/>
+      <c r="I170" s="60"/>
+      <c r="J170" s="60"/>
+      <c r="K170" s="60"/>
+      <c r="L170" s="60"/>
+      <c r="M170" s="60"/>
+      <c r="N170" s="60"/>
+      <c r="O170" s="60"/>
+      <c r="P170" s="60"/>
+      <c r="Q170" s="60"/>
+      <c r="R170" s="60"/>
+      <c r="S170" s="60"/>
+      <c r="T170" s="60"/>
+      <c r="U170" s="60"/>
+      <c r="V170" s="60"/>
+      <c r="W170" s="65"/>
+    </row>
+    <row r="171" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A171" s="126"/>
+      <c r="C171" s="60"/>
+      <c r="D171" s="60"/>
+      <c r="E171" s="60"/>
+      <c r="F171" s="60"/>
+      <c r="G171" s="60"/>
+      <c r="H171" s="60"/>
+      <c r="I171" s="60"/>
+      <c r="J171" s="60"/>
+      <c r="K171" s="60"/>
+      <c r="L171" s="60"/>
+      <c r="M171" s="60"/>
+      <c r="N171" s="60"/>
+      <c r="O171" s="60"/>
+      <c r="P171" s="60"/>
+      <c r="Q171" s="60"/>
+      <c r="R171" s="60"/>
+      <c r="S171" s="60"/>
+      <c r="T171" s="60"/>
+      <c r="U171" s="60"/>
+      <c r="V171" s="60"/>
+      <c r="W171" s="65"/>
+    </row>
+    <row r="172" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A172" s="126"/>
+      <c r="C172" s="60"/>
+      <c r="D172" s="60"/>
+      <c r="E172" s="60"/>
+      <c r="F172" s="60"/>
+      <c r="G172" s="60"/>
+      <c r="H172" s="60"/>
+      <c r="I172" s="60"/>
+      <c r="J172" s="60"/>
+      <c r="K172" s="60"/>
+      <c r="L172" s="60"/>
+      <c r="M172" s="60"/>
+      <c r="N172" s="60"/>
+      <c r="O172" s="60"/>
+      <c r="P172" s="60"/>
+      <c r="Q172" s="60"/>
+      <c r="R172" s="60"/>
+      <c r="S172" s="60"/>
+      <c r="T172" s="60"/>
+      <c r="U172" s="60"/>
+      <c r="V172" s="60"/>
+      <c r="W172" s="65"/>
+    </row>
+    <row r="173" spans="1:23" s="62" customFormat="1" ht="57" customHeight="1">
+      <c r="A173" s="126"/>
+      <c r="C173" s="60"/>
+      <c r="D173" s="60"/>
+      <c r="E173" s="60"/>
+      <c r="F173" s="60"/>
+      <c r="G173" s="60"/>
+      <c r="H173" s="60"/>
+      <c r="I173" s="60"/>
+      <c r="J173" s="60"/>
+      <c r="K173" s="60"/>
+      <c r="L173" s="60"/>
+      <c r="M173" s="60"/>
+      <c r="N173" s="60"/>
+      <c r="O173" s="60"/>
+      <c r="P173" s="60"/>
+      <c r="Q173" s="60"/>
+      <c r="R173" s="60"/>
+      <c r="S173" s="60"/>
+      <c r="T173" s="60"/>
+      <c r="U173" s="60"/>
+      <c r="V173" s="60"/>
+      <c r="W173" s="65"/>
+    </row>
+    <row r="174" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A174" s="126"/>
+      <c r="C174" s="60"/>
+      <c r="D174" s="60"/>
+      <c r="E174" s="60"/>
+      <c r="F174" s="60"/>
+      <c r="G174" s="60"/>
+      <c r="H174" s="60"/>
+      <c r="I174" s="60"/>
+      <c r="J174" s="60"/>
+      <c r="K174" s="60"/>
+      <c r="L174" s="60"/>
+      <c r="M174" s="60"/>
+      <c r="N174" s="60"/>
+      <c r="O174" s="60"/>
+      <c r="P174" s="60"/>
+      <c r="Q174" s="60"/>
+      <c r="R174" s="60"/>
+      <c r="S174" s="60"/>
+      <c r="T174" s="60"/>
+      <c r="U174" s="60"/>
+      <c r="V174" s="60"/>
+      <c r="W174" s="65"/>
+    </row>
+    <row r="175" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A175" s="126"/>
+      <c r="B175" s="65"/>
+      <c r="C175" s="60"/>
+      <c r="D175" s="60"/>
+      <c r="E175" s="60"/>
+      <c r="F175" s="60"/>
+      <c r="G175" s="60"/>
+      <c r="H175" s="60"/>
+      <c r="I175" s="60"/>
+      <c r="J175" s="60"/>
+      <c r="K175" s="60"/>
+      <c r="L175" s="60"/>
+      <c r="M175" s="60"/>
+      <c r="N175" s="60"/>
+      <c r="O175" s="60"/>
+      <c r="P175" s="60"/>
+      <c r="Q175" s="60"/>
+      <c r="R175" s="60"/>
+      <c r="S175" s="60"/>
+      <c r="T175" s="60"/>
+      <c r="U175" s="60"/>
+      <c r="V175" s="60"/>
+      <c r="W175" s="65"/>
+    </row>
+    <row r="176" spans="1:23" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A176" s="126"/>
+      <c r="C176" s="60"/>
+      <c r="D176" s="60"/>
+      <c r="E176" s="60"/>
+      <c r="F176" s="60"/>
+      <c r="G176" s="60"/>
+      <c r="H176" s="60"/>
+      <c r="I176" s="60"/>
+      <c r="J176" s="60"/>
+      <c r="K176" s="60"/>
+      <c r="L176" s="60"/>
+      <c r="M176" s="60"/>
+      <c r="N176" s="60"/>
+      <c r="O176" s="60"/>
+      <c r="P176" s="60"/>
+      <c r="Q176" s="60"/>
+      <c r="R176" s="60"/>
+      <c r="S176" s="60"/>
+      <c r="T176" s="60"/>
+      <c r="U176" s="60"/>
+      <c r="V176" s="60"/>
+      <c r="W176" s="65"/>
+    </row>
+    <row r="177" spans="1:24" s="62" customFormat="1" ht="48.75" customHeight="1">
+      <c r="A177" s="126"/>
+      <c r="C177" s="60"/>
+      <c r="D177" s="60"/>
+      <c r="E177" s="60"/>
+      <c r="F177" s="60"/>
+      <c r="G177" s="60"/>
+      <c r="H177" s="60"/>
+      <c r="I177" s="60"/>
+      <c r="J177" s="60"/>
+      <c r="K177" s="60"/>
+      <c r="L177" s="60"/>
+      <c r="M177" s="60"/>
+      <c r="N177" s="60"/>
+      <c r="O177" s="60"/>
+      <c r="P177" s="60"/>
+      <c r="Q177" s="60"/>
+      <c r="R177" s="60"/>
+      <c r="S177" s="60"/>
+      <c r="T177" s="60"/>
+      <c r="U177" s="60"/>
+      <c r="V177" s="60"/>
+      <c r="W177" s="65"/>
+    </row>
+    <row r="178" spans="1:24" s="62" customFormat="1" ht="48.75" customHeight="1">
+      <c r="A178" s="126"/>
+      <c r="C178" s="60"/>
+      <c r="D178" s="60"/>
+      <c r="E178" s="60"/>
+      <c r="F178" s="60"/>
+      <c r="G178" s="60"/>
+      <c r="H178" s="60"/>
+      <c r="I178" s="60"/>
+      <c r="J178" s="60"/>
+      <c r="K178" s="60"/>
+      <c r="L178" s="60"/>
+      <c r="M178" s="60"/>
+      <c r="N178" s="60"/>
+      <c r="O178" s="60"/>
+      <c r="P178" s="60"/>
+      <c r="Q178" s="60"/>
+      <c r="R178" s="60"/>
+      <c r="S178" s="60"/>
+      <c r="T178" s="60"/>
+      <c r="U178" s="60"/>
+      <c r="V178" s="60"/>
+      <c r="W178" s="65"/>
+    </row>
+    <row r="179" spans="1:24" s="62" customFormat="1" ht="48.75" customHeight="1">
+      <c r="A179" s="126"/>
+      <c r="C179" s="60"/>
+      <c r="D179" s="60"/>
+      <c r="E179" s="60"/>
+      <c r="F179" s="60"/>
+      <c r="G179" s="60"/>
+      <c r="H179" s="60"/>
+      <c r="I179" s="60"/>
+      <c r="J179" s="60"/>
+      <c r="K179" s="60"/>
+      <c r="L179" s="60"/>
+      <c r="M179" s="60"/>
+      <c r="N179" s="60"/>
+      <c r="O179" s="60"/>
+      <c r="P179" s="60"/>
+      <c r="Q179" s="60"/>
+      <c r="R179" s="60"/>
+      <c r="S179" s="60"/>
+      <c r="T179" s="60"/>
+      <c r="U179" s="60"/>
+      <c r="V179" s="60"/>
+      <c r="W179" s="65"/>
+    </row>
+    <row r="180" spans="1:24" s="62" customFormat="1" ht="48.75" customHeight="1">
+      <c r="A180" s="126"/>
+      <c r="C180" s="60"/>
+      <c r="D180" s="60"/>
+      <c r="E180" s="60"/>
+      <c r="F180" s="60"/>
+      <c r="G180" s="60"/>
+      <c r="H180" s="60"/>
+      <c r="I180" s="60"/>
+      <c r="J180" s="60"/>
+      <c r="K180" s="60"/>
+      <c r="L180" s="60"/>
+      <c r="M180" s="60"/>
+      <c r="N180" s="60"/>
+      <c r="O180" s="60"/>
+      <c r="P180" s="60"/>
+      <c r="Q180" s="60"/>
+      <c r="R180" s="60"/>
+      <c r="S180" s="60"/>
+      <c r="T180" s="60"/>
+      <c r="U180" s="60"/>
+      <c r="V180" s="60"/>
+      <c r="W180" s="65"/>
+    </row>
+    <row r="181" spans="1:24" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A181" s="126"/>
+      <c r="C181" s="60"/>
+      <c r="D181" s="60"/>
+      <c r="E181" s="60"/>
+      <c r="F181" s="60"/>
+      <c r="G181" s="60"/>
+      <c r="H181" s="60"/>
+      <c r="I181" s="60"/>
+      <c r="J181" s="60"/>
+      <c r="K181" s="60"/>
+      <c r="L181" s="60"/>
+      <c r="M181" s="60"/>
+      <c r="N181" s="60"/>
+      <c r="O181" s="60"/>
+      <c r="P181" s="60"/>
+      <c r="Q181" s="60"/>
+      <c r="R181" s="60"/>
+      <c r="S181" s="60"/>
+      <c r="T181" s="60"/>
+      <c r="U181" s="60"/>
+      <c r="V181" s="60"/>
+      <c r="W181" s="65"/>
+    </row>
+    <row r="182" spans="1:24" s="62" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A182" s="126"/>
+      <c r="C182" s="60"/>
+      <c r="D182" s="60"/>
+      <c r="E182" s="60"/>
+      <c r="F182" s="60"/>
+      <c r="G182" s="60"/>
+      <c r="H182" s="60"/>
+      <c r="I182" s="60"/>
+      <c r="J182" s="60"/>
+      <c r="K182" s="60"/>
+      <c r="L182" s="60"/>
+      <c r="M182" s="60"/>
+      <c r="N182" s="60"/>
+      <c r="O182" s="60"/>
+      <c r="P182" s="60"/>
+      <c r="Q182" s="60"/>
+      <c r="R182" s="60"/>
+      <c r="S182" s="60"/>
+      <c r="T182" s="60"/>
+      <c r="U182" s="60"/>
+      <c r="V182" s="60"/>
+      <c r="W182" s="65"/>
+    </row>
+    <row r="183" spans="1:24" s="62" customFormat="1" ht="44.25" customHeight="1">
+      <c r="A183" s="126"/>
+      <c r="C183" s="60"/>
+      <c r="D183" s="60"/>
+      <c r="E183" s="60"/>
+      <c r="F183" s="60"/>
+      <c r="G183" s="60"/>
+      <c r="H183" s="60"/>
+      <c r="I183" s="60"/>
+      <c r="J183" s="60"/>
+      <c r="K183" s="60"/>
+      <c r="L183" s="60"/>
+      <c r="M183" s="60"/>
+      <c r="N183" s="60"/>
+      <c r="O183" s="60"/>
+      <c r="P183" s="60"/>
+      <c r="Q183" s="60"/>
+      <c r="R183" s="60"/>
+      <c r="S183" s="60"/>
+      <c r="T183" s="60"/>
+      <c r="U183" s="60"/>
+      <c r="V183" s="60"/>
+      <c r="W183" s="65"/>
+    </row>
+    <row r="184" spans="1:24" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A184" s="122"/>
+      <c r="B184" s="47"/>
+      <c r="C184" s="60"/>
+      <c r="D184" s="60"/>
+      <c r="E184" s="60"/>
+      <c r="F184" s="60"/>
+      <c r="G184" s="60"/>
+      <c r="H184" s="60"/>
+      <c r="I184" s="60"/>
+      <c r="J184" s="60"/>
+      <c r="K184" s="60"/>
+      <c r="L184" s="60"/>
+      <c r="M184" s="60"/>
+      <c r="N184" s="60"/>
+      <c r="O184" s="60"/>
+      <c r="P184" s="60"/>
+      <c r="Q184" s="60"/>
+      <c r="R184" s="60"/>
+      <c r="S184" s="60"/>
+      <c r="T184" s="60"/>
+      <c r="U184" s="60"/>
+      <c r="V184" s="60"/>
+      <c r="W184" s="65"/>
+    </row>
+    <row r="185" spans="1:24" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A185" s="126"/>
+      <c r="C185" s="60"/>
+      <c r="D185" s="60"/>
+      <c r="E185" s="60"/>
+      <c r="F185" s="60"/>
+      <c r="G185" s="60"/>
+      <c r="H185" s="60"/>
+      <c r="I185" s="60"/>
+      <c r="J185" s="60"/>
+      <c r="K185" s="60"/>
+      <c r="L185" s="60"/>
+      <c r="M185" s="60"/>
+      <c r="N185" s="60"/>
+      <c r="O185" s="60"/>
+      <c r="P185" s="60"/>
+      <c r="Q185" s="60"/>
+      <c r="R185" s="60"/>
+      <c r="S185" s="60"/>
+      <c r="T185" s="60"/>
+      <c r="U185" s="60"/>
+      <c r="V185" s="60"/>
+    </row>
+    <row r="186" spans="1:24" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A186" s="126"/>
+      <c r="B186" s="65"/>
+      <c r="C186" s="60"/>
+      <c r="D186" s="60"/>
+      <c r="E186" s="60"/>
+      <c r="F186" s="60"/>
+      <c r="G186" s="60"/>
+      <c r="H186" s="60"/>
+      <c r="I186" s="60"/>
+      <c r="J186" s="60"/>
+      <c r="K186" s="60"/>
+      <c r="L186" s="60"/>
+      <c r="M186" s="60"/>
+      <c r="N186" s="60"/>
+      <c r="O186" s="60"/>
+      <c r="P186" s="60"/>
+      <c r="Q186" s="60"/>
+      <c r="R186" s="60"/>
+      <c r="S186" s="60"/>
+      <c r="T186" s="60"/>
+      <c r="U186" s="60"/>
+      <c r="V186" s="60"/>
+    </row>
+    <row r="187" spans="1:24" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A187" s="126"/>
+      <c r="B187" s="65"/>
+      <c r="C187" s="60"/>
+      <c r="D187" s="60"/>
+      <c r="E187" s="60"/>
+      <c r="F187" s="60"/>
+      <c r="G187" s="60"/>
+      <c r="H187" s="60"/>
+      <c r="I187" s="60"/>
+      <c r="J187" s="60"/>
+      <c r="K187" s="60"/>
+      <c r="L187" s="60"/>
+      <c r="M187" s="60"/>
+      <c r="N187" s="60"/>
+      <c r="O187" s="60"/>
+      <c r="P187" s="60"/>
+      <c r="Q187" s="60"/>
+      <c r="R187" s="60"/>
+      <c r="S187" s="60"/>
+      <c r="T187" s="60"/>
+      <c r="U187" s="60"/>
+      <c r="V187" s="60"/>
+    </row>
+    <row r="188" spans="1:24" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A188" s="126"/>
+      <c r="B188" s="65"/>
+      <c r="C188" s="60"/>
+      <c r="D188" s="60"/>
+      <c r="E188" s="60"/>
+      <c r="F188" s="60"/>
+      <c r="G188" s="60"/>
+      <c r="H188" s="60"/>
+      <c r="I188" s="60"/>
+      <c r="J188" s="60"/>
+      <c r="K188" s="60"/>
+      <c r="L188" s="60"/>
+      <c r="M188" s="60"/>
+      <c r="N188" s="60"/>
+      <c r="O188" s="60"/>
+      <c r="P188" s="60"/>
+      <c r="Q188" s="60"/>
+      <c r="R188" s="60"/>
+      <c r="S188" s="60"/>
+      <c r="T188" s="60"/>
+      <c r="U188" s="60"/>
+      <c r="V188" s="60"/>
+    </row>
+    <row r="189" spans="1:24" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A189" s="126"/>
+      <c r="B189" s="65"/>
+      <c r="C189" s="60"/>
+      <c r="D189" s="60"/>
+      <c r="E189" s="60"/>
+      <c r="F189" s="60"/>
+      <c r="G189" s="60"/>
+      <c r="H189" s="60"/>
+      <c r="I189" s="60"/>
+      <c r="J189" s="60"/>
+      <c r="K189" s="60"/>
+      <c r="L189" s="60"/>
+      <c r="M189" s="60"/>
+      <c r="N189" s="60"/>
+      <c r="O189" s="60"/>
+      <c r="P189" s="60"/>
+      <c r="Q189" s="60"/>
+      <c r="R189" s="60"/>
+      <c r="S189" s="60"/>
+      <c r="T189" s="60"/>
+      <c r="U189" s="60"/>
+      <c r="V189" s="60"/>
+    </row>
+    <row r="190" spans="1:24" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A190" s="126"/>
+      <c r="B190" s="65"/>
+      <c r="C190" s="60"/>
+      <c r="D190" s="60"/>
+      <c r="E190" s="60"/>
+      <c r="F190" s="60"/>
+      <c r="G190" s="60"/>
+      <c r="H190" s="60"/>
+      <c r="I190" s="60"/>
+      <c r="J190" s="60"/>
+      <c r="K190" s="60"/>
+      <c r="L190" s="60"/>
+      <c r="M190" s="60"/>
+      <c r="N190" s="60"/>
+      <c r="O190" s="60"/>
+      <c r="P190" s="60"/>
+      <c r="Q190" s="60"/>
+      <c r="R190" s="60"/>
+      <c r="S190" s="60"/>
+      <c r="T190" s="60"/>
+      <c r="U190" s="60"/>
+      <c r="V190" s="60"/>
+    </row>
+    <row r="191" spans="1:24" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A191" s="126"/>
+      <c r="B191" s="65"/>
+      <c r="C191" s="60"/>
+      <c r="D191" s="60"/>
+      <c r="E191" s="60"/>
+      <c r="F191" s="60"/>
+      <c r="G191" s="60"/>
+      <c r="H191" s="60"/>
+      <c r="I191" s="60"/>
+      <c r="J191" s="60"/>
+      <c r="K191" s="60"/>
+      <c r="L191" s="60"/>
+      <c r="M191" s="60"/>
+      <c r="N191" s="60"/>
+      <c r="O191" s="60"/>
+      <c r="P191" s="60"/>
+      <c r="Q191" s="60"/>
+      <c r="R191" s="60"/>
+      <c r="S191" s="60"/>
+      <c r="T191" s="60"/>
+      <c r="U191" s="60"/>
+      <c r="V191" s="60"/>
+      <c r="W191" s="65"/>
+      <c r="X191" s="65"/>
+    </row>
+    <row r="192" spans="1:24" s="62" customFormat="1" ht="44.25" customHeight="1">
+      <c r="A192" s="126"/>
+      <c r="B192" s="65"/>
+      <c r="C192" s="60"/>
+      <c r="D192" s="60"/>
+      <c r="E192" s="60"/>
+      <c r="F192" s="60"/>
+      <c r="G192" s="60"/>
+      <c r="H192" s="60"/>
+      <c r="I192" s="60"/>
+      <c r="J192" s="60"/>
+      <c r="K192" s="60"/>
+      <c r="L192" s="60"/>
+      <c r="M192" s="60"/>
+      <c r="N192" s="60"/>
+      <c r="O192" s="60"/>
+      <c r="P192" s="60"/>
+      <c r="Q192" s="60"/>
+      <c r="R192" s="60"/>
+      <c r="S192" s="60"/>
+      <c r="T192" s="60"/>
+      <c r="U192" s="60"/>
+      <c r="V192" s="60"/>
+      <c r="W192" s="65"/>
+    </row>
+    <row r="193" spans="1:24" s="62" customFormat="1" ht="40.5" customHeight="1">
+      <c r="A193" s="126"/>
+      <c r="B193" s="65"/>
+      <c r="C193" s="60"/>
+      <c r="D193" s="60"/>
+      <c r="E193" s="60"/>
+      <c r="F193" s="60"/>
+      <c r="G193" s="60"/>
+      <c r="H193" s="60"/>
+      <c r="I193" s="60"/>
+      <c r="J193" s="60"/>
+      <c r="K193" s="60"/>
+      <c r="L193" s="60"/>
+      <c r="M193" s="60"/>
+      <c r="N193" s="60"/>
+      <c r="O193" s="60"/>
+      <c r="P193" s="60"/>
+      <c r="Q193" s="60"/>
+      <c r="R193" s="60"/>
+      <c r="S193" s="60"/>
+      <c r="T193" s="60"/>
+      <c r="U193" s="60"/>
+      <c r="V193" s="60"/>
+      <c r="W193" s="65"/>
+    </row>
+    <row r="194" spans="1:24" s="62" customFormat="1" ht="48" customHeight="1">
+      <c r="A194" s="126"/>
+      <c r="B194" s="65"/>
+      <c r="C194" s="60"/>
+      <c r="D194" s="60"/>
+      <c r="E194" s="60"/>
+      <c r="F194" s="60"/>
+      <c r="G194" s="60"/>
+      <c r="H194" s="60"/>
+      <c r="I194" s="60"/>
+      <c r="J194" s="60"/>
+      <c r="K194" s="60"/>
+      <c r="L194" s="60"/>
+      <c r="M194" s="60"/>
+      <c r="N194" s="60"/>
+      <c r="O194" s="60"/>
+      <c r="P194" s="60"/>
+      <c r="Q194" s="60"/>
+      <c r="R194" s="60"/>
+      <c r="S194" s="60"/>
+      <c r="T194" s="60"/>
+      <c r="U194" s="60"/>
+      <c r="V194" s="60"/>
+    </row>
+    <row r="195" spans="1:24" s="62" customFormat="1" ht="42" customHeight="1">
+      <c r="A195" s="122"/>
+      <c r="B195" s="94"/>
+      <c r="C195" s="60"/>
+      <c r="D195" s="60"/>
+      <c r="E195" s="60"/>
+      <c r="F195" s="60"/>
+      <c r="G195" s="60"/>
+      <c r="H195" s="60"/>
+      <c r="I195" s="60"/>
+      <c r="J195" s="60"/>
+      <c r="K195" s="60"/>
+      <c r="L195" s="60"/>
+      <c r="M195" s="60"/>
+      <c r="N195" s="60"/>
+      <c r="O195" s="60"/>
+      <c r="P195" s="60"/>
+      <c r="Q195" s="60"/>
+      <c r="R195" s="60"/>
+      <c r="S195" s="60"/>
+      <c r="T195" s="60"/>
+      <c r="U195" s="60"/>
+      <c r="V195" s="60"/>
+      <c r="W195" s="94"/>
+    </row>
+    <row r="196" spans="1:24" s="62" customFormat="1" ht="42" customHeight="1">
+      <c r="A196" s="126"/>
+      <c r="C196" s="60"/>
+      <c r="D196" s="60"/>
+      <c r="E196" s="60"/>
+      <c r="F196" s="60"/>
+      <c r="G196" s="60"/>
+      <c r="H196" s="60"/>
+      <c r="I196" s="60"/>
+      <c r="J196" s="60"/>
+      <c r="K196" s="60"/>
+      <c r="L196" s="60"/>
+      <c r="M196" s="60"/>
+      <c r="N196" s="60"/>
+      <c r="O196" s="60"/>
+      <c r="P196" s="60"/>
+      <c r="Q196" s="60"/>
+      <c r="R196" s="60"/>
+      <c r="S196" s="60"/>
+      <c r="T196" s="60"/>
+      <c r="U196" s="60"/>
+      <c r="V196" s="60"/>
+    </row>
+    <row r="197" spans="1:24" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A197" s="126"/>
+      <c r="C197" s="60"/>
+      <c r="D197" s="60"/>
+      <c r="E197" s="60"/>
+      <c r="F197" s="60"/>
+      <c r="G197" s="60"/>
+      <c r="H197" s="60"/>
+      <c r="I197" s="60"/>
+      <c r="J197" s="60"/>
+      <c r="K197" s="60"/>
+      <c r="L197" s="60"/>
+      <c r="M197" s="60"/>
+      <c r="N197" s="60"/>
+      <c r="O197" s="60"/>
+      <c r="P197" s="60"/>
+      <c r="Q197" s="60"/>
+      <c r="R197" s="60"/>
+      <c r="S197" s="60"/>
+      <c r="T197" s="60"/>
+      <c r="U197" s="60"/>
+      <c r="V197" s="60"/>
+    </row>
+    <row r="198" spans="1:24" s="62" customFormat="1" ht="46.5" customHeight="1">
+      <c r="A198" s="126"/>
+      <c r="C198" s="60"/>
+      <c r="D198" s="60"/>
+      <c r="E198" s="60"/>
+      <c r="F198" s="60"/>
+      <c r="G198" s="60"/>
+      <c r="H198" s="60"/>
+      <c r="I198" s="60"/>
+      <c r="J198" s="60"/>
+      <c r="K198" s="60"/>
+      <c r="L198" s="60"/>
+      <c r="M198" s="60"/>
+      <c r="N198" s="60"/>
+      <c r="O198" s="60"/>
+      <c r="P198" s="60"/>
+      <c r="Q198" s="60"/>
+      <c r="R198" s="60"/>
+      <c r="S198" s="60"/>
+      <c r="T198" s="60"/>
+      <c r="U198" s="60"/>
+      <c r="V198" s="60"/>
+    </row>
+    <row r="199" spans="1:24" s="62" customFormat="1" ht="57" customHeight="1">
+      <c r="A199" s="126"/>
+      <c r="C199" s="60"/>
+      <c r="D199" s="60"/>
+      <c r="E199" s="60"/>
+      <c r="F199" s="60"/>
+      <c r="G199" s="60"/>
+      <c r="H199" s="60"/>
+      <c r="I199" s="60"/>
+      <c r="J199" s="60"/>
+      <c r="K199" s="60"/>
+      <c r="L199" s="60"/>
+      <c r="M199" s="60"/>
+      <c r="N199" s="60"/>
+      <c r="O199" s="60"/>
+      <c r="P199" s="60"/>
+      <c r="Q199" s="60"/>
+      <c r="R199" s="60"/>
+      <c r="S199" s="60"/>
+      <c r="T199" s="60"/>
+      <c r="U199" s="60"/>
+      <c r="V199" s="60"/>
+      <c r="W199" s="65"/>
+      <c r="X199" s="65"/>
+    </row>
+    <row r="200" spans="1:24" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A200" s="122"/>
+      <c r="B200" s="47"/>
+      <c r="C200" s="60"/>
+      <c r="D200" s="60"/>
+      <c r="E200" s="60"/>
+      <c r="F200" s="60"/>
+      <c r="G200" s="60"/>
+      <c r="H200" s="60"/>
+      <c r="I200" s="60"/>
+      <c r="J200" s="60"/>
+      <c r="K200" s="60"/>
+      <c r="L200" s="60"/>
+      <c r="M200" s="60"/>
+      <c r="N200" s="60"/>
+      <c r="O200" s="60"/>
+      <c r="P200" s="60"/>
+      <c r="Q200" s="60"/>
+      <c r="R200" s="60"/>
+      <c r="S200" s="60"/>
+      <c r="T200" s="60"/>
+      <c r="U200" s="60"/>
+      <c r="V200" s="60"/>
+    </row>
+    <row r="201" spans="1:24" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A201" s="122"/>
+      <c r="B201" s="47"/>
+      <c r="C201" s="60"/>
+      <c r="D201" s="60"/>
+      <c r="E201" s="60"/>
+      <c r="F201" s="60"/>
+      <c r="G201" s="60"/>
+      <c r="H201" s="60"/>
+      <c r="I201" s="60"/>
+      <c r="J201" s="60"/>
+      <c r="K201" s="60"/>
+      <c r="L201" s="60"/>
+      <c r="M201" s="60"/>
+      <c r="N201" s="60"/>
+      <c r="O201" s="60"/>
+      <c r="P201" s="60"/>
+      <c r="Q201" s="60"/>
+      <c r="R201" s="60"/>
+      <c r="S201" s="60"/>
+      <c r="T201" s="60"/>
+      <c r="U201" s="60"/>
+      <c r="V201" s="60"/>
+      <c r="W201" s="94"/>
+    </row>
+    <row r="202" spans="1:24" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A202" s="122"/>
+      <c r="B202" s="47"/>
+      <c r="C202" s="60"/>
+      <c r="D202" s="60"/>
+      <c r="E202" s="60"/>
+      <c r="F202" s="60"/>
+      <c r="G202" s="60"/>
+      <c r="H202" s="60"/>
+      <c r="I202" s="60"/>
+      <c r="J202" s="60"/>
+      <c r="K202" s="60"/>
+      <c r="L202" s="60"/>
+      <c r="M202" s="60"/>
+      <c r="N202" s="60"/>
+      <c r="O202" s="60"/>
+      <c r="P202" s="60"/>
+      <c r="Q202" s="60"/>
+      <c r="R202" s="60"/>
+      <c r="S202" s="60"/>
+      <c r="T202" s="60"/>
+      <c r="U202" s="60"/>
+      <c r="V202" s="60"/>
+      <c r="W202" s="65"/>
+    </row>
+    <row r="203" spans="1:24" s="62" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A203" s="122"/>
+      <c r="B203" s="47"/>
+      <c r="C203" s="60"/>
+      <c r="D203" s="60"/>
+      <c r="E203" s="60"/>
+      <c r="F203" s="60"/>
+      <c r="G203" s="60"/>
+      <c r="H203" s="60"/>
+      <c r="I203" s="60"/>
+      <c r="J203" s="60"/>
+      <c r="K203" s="60"/>
+      <c r="L203" s="60"/>
+      <c r="M203" s="60"/>
+      <c r="N203" s="60"/>
+      <c r="O203" s="60"/>
+      <c r="P203" s="60"/>
+      <c r="Q203" s="60"/>
+      <c r="R203" s="60"/>
+      <c r="S203" s="60"/>
+      <c r="T203" s="60"/>
+      <c r="U203" s="60"/>
+      <c r="V203" s="60"/>
+      <c r="W203" s="65"/>
+    </row>
+    <row r="204" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A204" s="122"/>
+      <c r="B204" s="47"/>
+      <c r="C204" s="60"/>
+      <c r="D204" s="60"/>
+      <c r="E204" s="60"/>
+      <c r="F204" s="60"/>
+      <c r="G204" s="60"/>
+      <c r="H204" s="60"/>
+      <c r="I204" s="60"/>
+      <c r="J204" s="60"/>
+      <c r="K204" s="60"/>
+      <c r="L204" s="60"/>
+      <c r="M204" s="60"/>
+      <c r="N204" s="60"/>
+      <c r="O204" s="60"/>
+      <c r="P204" s="60"/>
+      <c r="Q204" s="60"/>
+      <c r="R204" s="60"/>
+      <c r="S204" s="60"/>
+      <c r="T204" s="60"/>
+      <c r="U204" s="60"/>
+      <c r="V204" s="60"/>
+      <c r="W204" s="94"/>
+    </row>
+    <row r="205" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A205" s="122"/>
+      <c r="B205" s="47"/>
+      <c r="C205" s="60"/>
+      <c r="D205" s="60"/>
+      <c r="E205" s="60"/>
+      <c r="F205" s="60"/>
+      <c r="G205" s="60"/>
+      <c r="H205" s="60"/>
+      <c r="I205" s="60"/>
+      <c r="J205" s="60"/>
+      <c r="K205" s="60"/>
+      <c r="L205" s="60"/>
+      <c r="M205" s="60"/>
+      <c r="N205" s="60"/>
+      <c r="O205" s="60"/>
+      <c r="P205" s="60"/>
+      <c r="Q205" s="60"/>
+      <c r="R205" s="60"/>
+      <c r="S205" s="60"/>
+      <c r="T205" s="60"/>
+      <c r="U205" s="60"/>
+      <c r="V205" s="60"/>
+      <c r="W205" s="94"/>
+    </row>
+    <row r="206" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A206" s="122"/>
+      <c r="B206" s="47"/>
+      <c r="C206" s="60"/>
+      <c r="D206" s="60"/>
+      <c r="E206" s="60"/>
+      <c r="F206" s="60"/>
+      <c r="G206" s="60"/>
+      <c r="H206" s="60"/>
+      <c r="I206" s="60"/>
+      <c r="J206" s="60"/>
+      <c r="K206" s="60"/>
+      <c r="L206" s="60"/>
+      <c r="M206" s="60"/>
+      <c r="N206" s="60"/>
+      <c r="O206" s="60"/>
+      <c r="P206" s="60"/>
+      <c r="Q206" s="60"/>
+      <c r="R206" s="60"/>
+      <c r="S206" s="60"/>
+      <c r="T206" s="60"/>
+      <c r="U206" s="60"/>
+      <c r="V206" s="60"/>
+      <c r="W206" s="94"/>
+      <c r="X206" s="94"/>
+    </row>
+    <row r="207" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A207" s="122"/>
+      <c r="B207" s="47"/>
+      <c r="C207" s="60"/>
+      <c r="D207" s="60"/>
+      <c r="E207" s="60"/>
+      <c r="F207" s="60"/>
+      <c r="G207" s="60"/>
+      <c r="H207" s="60"/>
+      <c r="I207" s="60"/>
+      <c r="J207" s="60"/>
+      <c r="K207" s="60"/>
+      <c r="L207" s="60"/>
+      <c r="M207" s="60"/>
+      <c r="N207" s="60"/>
+      <c r="O207" s="60"/>
+      <c r="P207" s="60"/>
+      <c r="Q207" s="60"/>
+      <c r="R207" s="60"/>
+      <c r="S207" s="60"/>
+      <c r="T207" s="60"/>
+      <c r="U207" s="60"/>
+      <c r="V207" s="60"/>
+      <c r="W207" s="94"/>
+      <c r="X207" s="94"/>
+    </row>
+    <row r="208" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A208" s="122"/>
+      <c r="B208" s="47"/>
+      <c r="C208" s="60"/>
+      <c r="D208" s="60"/>
+      <c r="E208" s="60"/>
+      <c r="F208" s="60"/>
+      <c r="G208" s="60"/>
+      <c r="H208" s="60"/>
+      <c r="I208" s="60"/>
+      <c r="J208" s="60"/>
+      <c r="K208" s="60"/>
+      <c r="L208" s="60"/>
+      <c r="M208" s="60"/>
+      <c r="N208" s="60"/>
+      <c r="O208" s="60"/>
+      <c r="P208" s="60"/>
+      <c r="Q208" s="60"/>
+      <c r="R208" s="60"/>
+      <c r="S208" s="60"/>
+      <c r="T208" s="60"/>
+      <c r="U208" s="60"/>
+      <c r="V208" s="60"/>
+      <c r="W208" s="94"/>
+      <c r="X208" s="94"/>
+    </row>
+    <row r="209" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A209" s="122"/>
+      <c r="B209" s="47"/>
+      <c r="C209" s="60"/>
+      <c r="D209" s="60"/>
+      <c r="E209" s="60"/>
+      <c r="F209" s="60"/>
+      <c r="G209" s="60"/>
+      <c r="H209" s="60"/>
+      <c r="I209" s="60"/>
+      <c r="J209" s="60"/>
+      <c r="K209" s="60"/>
+      <c r="L209" s="60"/>
+      <c r="M209" s="60"/>
+      <c r="N209" s="60"/>
+      <c r="O209" s="60"/>
+      <c r="P209" s="60"/>
+      <c r="Q209" s="60"/>
+      <c r="R209" s="60"/>
+      <c r="S209" s="60"/>
+      <c r="T209" s="60"/>
+      <c r="U209" s="60"/>
+      <c r="V209" s="60"/>
+      <c r="X209" s="94"/>
+    </row>
+    <row r="210" spans="1:24" s="62" customFormat="1" ht="12.75">
+      <c r="A210" s="122"/>
+      <c r="B210" s="47"/>
+      <c r="C210" s="60"/>
+      <c r="D210" s="60"/>
+      <c r="E210" s="60"/>
+      <c r="F210" s="60"/>
+      <c r="G210" s="60"/>
+      <c r="H210" s="60"/>
+      <c r="I210" s="60"/>
+      <c r="J210" s="60"/>
+      <c r="K210" s="60"/>
+      <c r="L210" s="60"/>
+      <c r="M210" s="60"/>
+      <c r="N210" s="60"/>
+      <c r="O210" s="60"/>
+      <c r="P210" s="60"/>
+      <c r="Q210" s="60"/>
+      <c r="R210" s="60"/>
+      <c r="S210" s="60"/>
+      <c r="T210" s="60"/>
+      <c r="U210" s="60"/>
+      <c r="V210" s="60"/>
+      <c r="X210" s="94"/>
+    </row>
+    <row r="211" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A211" s="122"/>
+      <c r="B211" s="47"/>
+      <c r="C211" s="60"/>
+      <c r="D211" s="60"/>
+      <c r="E211" s="60"/>
+      <c r="F211" s="60"/>
+      <c r="G211" s="60"/>
+      <c r="H211" s="60"/>
+      <c r="I211" s="60"/>
+      <c r="J211" s="60"/>
+      <c r="K211" s="60"/>
+      <c r="L211" s="60"/>
+      <c r="M211" s="60"/>
+      <c r="N211" s="60"/>
+      <c r="O211" s="60"/>
+      <c r="P211" s="60"/>
+      <c r="Q211" s="60"/>
+      <c r="R211" s="60"/>
+      <c r="S211" s="60"/>
+      <c r="T211" s="60"/>
+      <c r="U211" s="60"/>
+      <c r="V211" s="60"/>
+      <c r="X211" s="94"/>
+    </row>
+    <row r="212" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A212" s="122"/>
+      <c r="B212" s="47"/>
+      <c r="C212" s="60"/>
+      <c r="D212" s="60"/>
+      <c r="E212" s="60"/>
+      <c r="F212" s="60"/>
+      <c r="G212" s="60"/>
+      <c r="H212" s="60"/>
+      <c r="I212" s="60"/>
+      <c r="J212" s="60"/>
+      <c r="K212" s="60"/>
+      <c r="L212" s="60"/>
+      <c r="M212" s="60"/>
+      <c r="N212" s="60"/>
+      <c r="O212" s="60"/>
+      <c r="P212" s="60"/>
+      <c r="Q212" s="60"/>
+      <c r="R212" s="60"/>
+      <c r="S212" s="60"/>
+      <c r="T212" s="60"/>
+      <c r="U212" s="60"/>
+      <c r="V212" s="60"/>
+      <c r="X212" s="94"/>
+    </row>
+    <row r="213" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A213" s="122"/>
+      <c r="B213" s="47"/>
+      <c r="C213" s="60"/>
+      <c r="D213" s="60"/>
+      <c r="E213" s="60"/>
+      <c r="F213" s="60"/>
+      <c r="G213" s="60"/>
+      <c r="H213" s="60"/>
+      <c r="I213" s="60"/>
+      <c r="J213" s="60"/>
+      <c r="K213" s="60"/>
+      <c r="L213" s="60"/>
+      <c r="M213" s="60"/>
+      <c r="N213" s="60"/>
+      <c r="O213" s="60"/>
+      <c r="P213" s="60"/>
+      <c r="Q213" s="60"/>
+      <c r="R213" s="60"/>
+      <c r="S213" s="60"/>
+      <c r="T213" s="60"/>
+      <c r="U213" s="60"/>
+      <c r="V213" s="60"/>
+      <c r="X213" s="94"/>
+    </row>
+    <row r="214" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A214" s="122"/>
+      <c r="B214" s="47"/>
+      <c r="C214" s="60"/>
+      <c r="D214" s="60"/>
+      <c r="E214" s="60"/>
+      <c r="F214" s="60"/>
+      <c r="G214" s="60"/>
+      <c r="H214" s="60"/>
+      <c r="I214" s="60"/>
+      <c r="J214" s="60"/>
+      <c r="K214" s="60"/>
+      <c r="L214" s="60"/>
+      <c r="M214" s="60"/>
+      <c r="N214" s="60"/>
+      <c r="O214" s="60"/>
+      <c r="P214" s="60"/>
+      <c r="Q214" s="60"/>
+      <c r="R214" s="60"/>
+      <c r="S214" s="60"/>
+      <c r="T214" s="60"/>
+      <c r="U214" s="60"/>
+      <c r="V214" s="60"/>
+      <c r="W214" s="94"/>
+      <c r="X214" s="94"/>
+    </row>
+    <row r="215" spans="1:24" s="62" customFormat="1" ht="12.75">
+      <c r="A215" s="122"/>
+      <c r="B215" s="47"/>
+      <c r="C215" s="60"/>
+      <c r="D215" s="60"/>
+      <c r="E215" s="60"/>
+      <c r="F215" s="60"/>
+      <c r="G215" s="60"/>
+      <c r="H215" s="60"/>
+      <c r="I215" s="60"/>
+      <c r="J215" s="60"/>
+      <c r="K215" s="60"/>
+      <c r="L215" s="60"/>
+      <c r="M215" s="60"/>
+      <c r="N215" s="60"/>
+      <c r="O215" s="60"/>
+      <c r="P215" s="60"/>
+      <c r="Q215" s="60"/>
+      <c r="R215" s="60"/>
+      <c r="S215" s="60"/>
+      <c r="T215" s="60"/>
+      <c r="U215" s="60"/>
+      <c r="V215" s="60"/>
+      <c r="W215" s="47"/>
+      <c r="X215" s="94"/>
+    </row>
+    <row r="216" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A216" s="122"/>
+      <c r="B216" s="47"/>
+      <c r="C216" s="60"/>
+      <c r="D216" s="60"/>
+      <c r="E216" s="60"/>
+      <c r="F216" s="60"/>
+      <c r="G216" s="60"/>
+      <c r="H216" s="60"/>
+      <c r="I216" s="60"/>
+      <c r="J216" s="60"/>
+      <c r="K216" s="60"/>
+      <c r="L216" s="60"/>
+      <c r="M216" s="60"/>
+      <c r="N216" s="60"/>
+      <c r="O216" s="60"/>
+      <c r="P216" s="60"/>
+      <c r="Q216" s="60"/>
+      <c r="R216" s="60"/>
+      <c r="S216" s="60"/>
+      <c r="T216" s="60"/>
+      <c r="U216" s="60"/>
+      <c r="V216" s="60"/>
+      <c r="W216" s="47"/>
+      <c r="X216" s="94"/>
+    </row>
+    <row r="217" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A217" s="122"/>
+      <c r="B217" s="47"/>
+      <c r="C217" s="60"/>
+      <c r="D217" s="60"/>
+      <c r="E217" s="60"/>
+      <c r="F217" s="60"/>
+      <c r="G217" s="60"/>
+      <c r="H217" s="60"/>
+      <c r="I217" s="60"/>
+      <c r="J217" s="60"/>
+      <c r="K217" s="60"/>
+      <c r="L217" s="60"/>
+      <c r="M217" s="60"/>
+      <c r="N217" s="60"/>
+      <c r="O217" s="60"/>
+      <c r="P217" s="60"/>
+      <c r="Q217" s="60"/>
+      <c r="R217" s="60"/>
+      <c r="S217" s="60"/>
+      <c r="T217" s="60"/>
+      <c r="U217" s="60"/>
+      <c r="V217" s="60"/>
+      <c r="W217" s="47"/>
+      <c r="X217" s="94"/>
+    </row>
+    <row r="218" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A218" s="122"/>
+      <c r="B218" s="47"/>
+      <c r="C218" s="60"/>
+      <c r="D218" s="60"/>
+      <c r="E218" s="60"/>
+      <c r="F218" s="60"/>
+      <c r="G218" s="60"/>
+      <c r="H218" s="60"/>
+      <c r="I218" s="60"/>
+      <c r="J218" s="60"/>
+      <c r="K218" s="60"/>
+      <c r="L218" s="60"/>
+      <c r="M218" s="60"/>
+      <c r="N218" s="60"/>
+      <c r="O218" s="60"/>
+      <c r="P218" s="60"/>
+      <c r="Q218" s="60"/>
+      <c r="R218" s="60"/>
+      <c r="S218" s="60"/>
+      <c r="T218" s="60"/>
+      <c r="U218" s="60"/>
+      <c r="V218" s="60"/>
+      <c r="W218" s="47"/>
+      <c r="X218" s="94"/>
+    </row>
+    <row r="219" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A219" s="122"/>
+      <c r="B219" s="47"/>
+      <c r="C219" s="60"/>
+      <c r="D219" s="60"/>
+      <c r="E219" s="60"/>
+      <c r="F219" s="60"/>
+      <c r="G219" s="60"/>
+      <c r="H219" s="60"/>
+      <c r="I219" s="60"/>
+      <c r="J219" s="60"/>
+      <c r="K219" s="60"/>
+      <c r="L219" s="60"/>
+      <c r="M219" s="60"/>
+      <c r="N219" s="60"/>
+      <c r="O219" s="60"/>
+      <c r="P219" s="60"/>
+      <c r="Q219" s="60"/>
+      <c r="R219" s="60"/>
+      <c r="S219" s="60"/>
+      <c r="T219" s="60"/>
+      <c r="U219" s="60"/>
+      <c r="V219" s="60"/>
+      <c r="W219" s="47"/>
+      <c r="X219" s="94"/>
+    </row>
+    <row r="220" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A220" s="122"/>
+      <c r="B220" s="47"/>
+      <c r="C220" s="60"/>
+      <c r="D220" s="60"/>
+      <c r="E220" s="60"/>
+      <c r="F220" s="60"/>
+      <c r="G220" s="60"/>
+      <c r="H220" s="60"/>
+      <c r="I220" s="60"/>
+      <c r="J220" s="60"/>
+      <c r="K220" s="60"/>
+      <c r="L220" s="60"/>
+      <c r="M220" s="60"/>
+      <c r="N220" s="60"/>
+      <c r="O220" s="60"/>
+      <c r="P220" s="60"/>
+      <c r="Q220" s="60"/>
+      <c r="R220" s="60"/>
+      <c r="S220" s="60"/>
+      <c r="T220" s="60"/>
+      <c r="U220" s="60"/>
+      <c r="V220" s="60"/>
+      <c r="W220" s="47"/>
+      <c r="X220" s="94"/>
+    </row>
+    <row r="221" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A221" s="126"/>
+      <c r="C221" s="60"/>
+      <c r="D221" s="60"/>
+      <c r="E221" s="60"/>
+      <c r="F221" s="60"/>
+      <c r="G221" s="60"/>
+      <c r="H221" s="60"/>
+      <c r="I221" s="60"/>
+      <c r="J221" s="60"/>
+      <c r="K221" s="60"/>
+      <c r="L221" s="60"/>
+      <c r="M221" s="60"/>
+      <c r="N221" s="60"/>
+      <c r="O221" s="60"/>
+      <c r="P221" s="60"/>
+      <c r="Q221" s="60"/>
+      <c r="R221" s="60"/>
+      <c r="S221" s="60"/>
+      <c r="T221" s="60"/>
+      <c r="U221" s="60"/>
+      <c r="V221" s="60"/>
+      <c r="W221" s="47"/>
+      <c r="X221" s="94"/>
+    </row>
+    <row r="222" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A222" s="126"/>
+      <c r="C222" s="60"/>
+      <c r="D222" s="60"/>
+      <c r="E222" s="60"/>
+      <c r="F222" s="60"/>
+      <c r="G222" s="60"/>
+      <c r="H222" s="60"/>
+      <c r="I222" s="60"/>
+      <c r="J222" s="60"/>
+      <c r="K222" s="60"/>
+      <c r="L222" s="60"/>
+      <c r="M222" s="60"/>
+      <c r="N222" s="60"/>
+      <c r="O222" s="60"/>
+      <c r="P222" s="60"/>
+      <c r="Q222" s="60"/>
+      <c r="R222" s="60"/>
+      <c r="S222" s="60"/>
+      <c r="T222" s="60"/>
+      <c r="U222" s="60"/>
+      <c r="V222" s="60"/>
+      <c r="X222" s="94"/>
+    </row>
+    <row r="223" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A223" s="126"/>
+      <c r="C223" s="60"/>
+      <c r="D223" s="60"/>
+      <c r="E223" s="60"/>
+      <c r="F223" s="60"/>
+      <c r="G223" s="60"/>
+      <c r="H223" s="60"/>
+      <c r="I223" s="60"/>
+      <c r="J223" s="60"/>
+      <c r="K223" s="60"/>
+      <c r="L223" s="60"/>
+      <c r="M223" s="60"/>
+      <c r="N223" s="60"/>
+      <c r="O223" s="60"/>
+      <c r="P223" s="60"/>
+      <c r="Q223" s="60"/>
+      <c r="R223" s="60"/>
+      <c r="S223" s="60"/>
+      <c r="T223" s="60"/>
+      <c r="U223" s="60"/>
+      <c r="V223" s="60"/>
+      <c r="X223" s="94"/>
+    </row>
+    <row r="224" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A224" s="122"/>
+      <c r="B224" s="47"/>
+      <c r="C224" s="60"/>
+      <c r="D224" s="60"/>
+      <c r="E224" s="60"/>
+      <c r="F224" s="60"/>
+      <c r="G224" s="60"/>
+      <c r="H224" s="60"/>
+      <c r="I224" s="60"/>
+      <c r="J224" s="60"/>
+      <c r="K224" s="60"/>
+      <c r="L224" s="60"/>
+      <c r="M224" s="60"/>
+      <c r="N224" s="60"/>
+      <c r="O224" s="60"/>
+      <c r="P224" s="60"/>
+      <c r="Q224" s="60"/>
+      <c r="R224" s="60"/>
+      <c r="S224" s="60"/>
+      <c r="T224" s="60"/>
+      <c r="U224" s="60"/>
+      <c r="V224" s="60"/>
+      <c r="W224" s="47"/>
+      <c r="X224" s="94"/>
+    </row>
+    <row r="225" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A225" s="122"/>
+      <c r="B225" s="47"/>
+      <c r="C225" s="60"/>
+      <c r="D225" s="60"/>
+      <c r="E225" s="60"/>
+      <c r="F225" s="60"/>
+      <c r="G225" s="60"/>
+      <c r="H225" s="60"/>
+      <c r="I225" s="60"/>
+      <c r="J225" s="60"/>
+      <c r="K225" s="60"/>
+      <c r="L225" s="60"/>
+      <c r="M225" s="60"/>
+      <c r="N225" s="60"/>
+      <c r="O225" s="60"/>
+      <c r="P225" s="60"/>
+      <c r="Q225" s="60"/>
+      <c r="R225" s="60"/>
+      <c r="S225" s="60"/>
+      <c r="T225" s="60"/>
+      <c r="U225" s="60"/>
+      <c r="V225" s="60"/>
+      <c r="W225" s="47"/>
+      <c r="X225" s="94"/>
+    </row>
+    <row r="226" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A226" s="122"/>
+      <c r="B226" s="47"/>
+      <c r="C226" s="60"/>
+      <c r="D226" s="60"/>
+      <c r="E226" s="60"/>
+      <c r="F226" s="60"/>
+      <c r="G226" s="60"/>
+      <c r="H226" s="60"/>
+      <c r="I226" s="60"/>
+      <c r="J226" s="60"/>
+      <c r="K226" s="60"/>
+      <c r="L226" s="60"/>
+      <c r="M226" s="60"/>
+      <c r="N226" s="60"/>
+      <c r="O226" s="60"/>
+      <c r="P226" s="60"/>
+      <c r="Q226" s="60"/>
+      <c r="R226" s="60"/>
+      <c r="S226" s="60"/>
+      <c r="T226" s="60"/>
+      <c r="U226" s="60"/>
+      <c r="V226" s="60"/>
+      <c r="W226" s="47"/>
+      <c r="X226" s="94"/>
+    </row>
+    <row r="227" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A227" s="122"/>
+      <c r="B227" s="47"/>
+      <c r="C227" s="60"/>
+      <c r="D227" s="60"/>
+      <c r="E227" s="60"/>
+      <c r="F227" s="60"/>
+      <c r="G227" s="60"/>
+      <c r="H227" s="60"/>
+      <c r="I227" s="60"/>
+      <c r="J227" s="60"/>
+      <c r="K227" s="60"/>
+      <c r="L227" s="60"/>
+      <c r="M227" s="60"/>
+      <c r="N227" s="60"/>
+      <c r="O227" s="60"/>
+      <c r="P227" s="60"/>
+      <c r="Q227" s="60"/>
+      <c r="R227" s="60"/>
+      <c r="S227" s="60"/>
+      <c r="T227" s="60"/>
+      <c r="U227" s="60"/>
+      <c r="V227" s="60"/>
+      <c r="W227" s="47"/>
+      <c r="X227" s="94"/>
+    </row>
+    <row r="228" spans="1:24" s="62" customFormat="1" ht="42.75" customHeight="1">
+      <c r="A228" s="122"/>
+      <c r="B228" s="47"/>
+      <c r="C228" s="60"/>
+      <c r="D228" s="60"/>
+      <c r="E228" s="60"/>
+      <c r="F228" s="60"/>
+      <c r="G228" s="60"/>
+      <c r="H228" s="60"/>
+      <c r="I228" s="60"/>
+      <c r="J228" s="60"/>
+      <c r="K228" s="60"/>
+      <c r="L228" s="60"/>
+      <c r="M228" s="60"/>
+      <c r="N228" s="60"/>
+      <c r="O228" s="60"/>
+      <c r="P228" s="60"/>
+      <c r="Q228" s="60"/>
+      <c r="R228" s="60"/>
+      <c r="S228" s="60"/>
+      <c r="T228" s="60"/>
+      <c r="U228" s="60"/>
+      <c r="V228" s="60"/>
+      <c r="X228" s="94"/>
+    </row>
+    <row r="229" spans="1:24" s="62" customFormat="1" ht="56.25" customHeight="1">
+      <c r="A229" s="122"/>
+      <c r="B229" s="47"/>
+      <c r="C229" s="60"/>
+      <c r="D229" s="60"/>
+      <c r="E229" s="60"/>
+      <c r="F229" s="60"/>
+      <c r="G229" s="60"/>
+      <c r="H229" s="60"/>
+      <c r="I229" s="60"/>
+      <c r="J229" s="60"/>
+      <c r="K229" s="60"/>
+      <c r="L229" s="60"/>
+      <c r="M229" s="60"/>
+      <c r="N229" s="60"/>
+      <c r="O229" s="60"/>
+      <c r="P229" s="60"/>
+      <c r="Q229" s="60"/>
+      <c r="R229" s="60"/>
+      <c r="S229" s="60"/>
+      <c r="T229" s="60"/>
+      <c r="U229" s="60"/>
+      <c r="V229" s="60"/>
+      <c r="W229" s="47"/>
+      <c r="X229" s="94"/>
+    </row>
+    <row r="230" spans="1:24" s="62" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A230" s="122"/>
+      <c r="B230" s="47"/>
+      <c r="C230" s="60"/>
+      <c r="D230" s="60"/>
+      <c r="E230" s="60"/>
+      <c r="F230" s="60"/>
+      <c r="G230" s="60"/>
+      <c r="H230" s="60"/>
+      <c r="I230" s="60"/>
+      <c r="J230" s="60"/>
+      <c r="K230" s="60"/>
+      <c r="L230" s="60"/>
+      <c r="M230" s="60"/>
+      <c r="N230" s="60"/>
+      <c r="O230" s="60"/>
+      <c r="P230" s="60"/>
+      <c r="Q230" s="60"/>
+      <c r="R230" s="60"/>
+      <c r="S230" s="60"/>
+      <c r="T230" s="60"/>
+      <c r="U230" s="60"/>
+      <c r="V230" s="60"/>
+      <c r="W230" s="47"/>
+      <c r="X230" s="94"/>
+    </row>
+    <row r="231" spans="1:24" s="62" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A231" s="126"/>
+      <c r="C231" s="60"/>
+      <c r="D231" s="60"/>
+      <c r="E231" s="60"/>
+      <c r="F231" s="60"/>
+      <c r="G231" s="60"/>
+      <c r="H231" s="60"/>
+      <c r="I231" s="60"/>
+      <c r="J231" s="60"/>
+      <c r="K231" s="60"/>
+      <c r="L231" s="60"/>
+      <c r="M231" s="60"/>
+      <c r="N231" s="60"/>
+      <c r="O231" s="60"/>
+      <c r="P231" s="60"/>
+      <c r="Q231" s="60"/>
+      <c r="R231" s="60"/>
+      <c r="S231" s="60"/>
+      <c r="T231" s="60"/>
+      <c r="U231" s="60"/>
+      <c r="V231" s="60"/>
+      <c r="X231" s="94"/>
+    </row>
+    <row r="232" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A232" s="126"/>
+      <c r="C232" s="60"/>
+      <c r="D232" s="60"/>
+      <c r="E232" s="60"/>
+      <c r="F232" s="60"/>
+      <c r="G232" s="60"/>
+      <c r="H232" s="60"/>
+      <c r="I232" s="60"/>
+      <c r="J232" s="60"/>
+      <c r="K232" s="60"/>
+      <c r="L232" s="60"/>
+      <c r="M232" s="60"/>
+      <c r="N232" s="60"/>
+      <c r="O232" s="60"/>
+      <c r="P232" s="60"/>
+      <c r="Q232" s="60"/>
+      <c r="R232" s="60"/>
+      <c r="S232" s="60"/>
+      <c r="T232" s="60"/>
+      <c r="U232" s="60"/>
+      <c r="V232" s="60"/>
+      <c r="X232" s="94"/>
+    </row>
+    <row r="233" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A233" s="126"/>
+      <c r="C233" s="60"/>
+      <c r="D233" s="60"/>
+      <c r="E233" s="60"/>
+      <c r="F233" s="60"/>
+      <c r="G233" s="60"/>
+      <c r="H233" s="60"/>
+      <c r="I233" s="60"/>
+      <c r="J233" s="60"/>
+      <c r="K233" s="60"/>
+      <c r="L233" s="60"/>
+      <c r="M233" s="60"/>
+      <c r="N233" s="60"/>
+      <c r="O233" s="60"/>
+      <c r="P233" s="60"/>
+      <c r="Q233" s="60"/>
+      <c r="R233" s="60"/>
+      <c r="S233" s="60"/>
+      <c r="T233" s="60"/>
+      <c r="U233" s="60"/>
+      <c r="V233" s="60"/>
+      <c r="X233" s="94"/>
+    </row>
+    <row r="234" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A234" s="126"/>
+      <c r="C234" s="60"/>
+      <c r="D234" s="60"/>
+      <c r="E234" s="60"/>
+      <c r="F234" s="60"/>
+      <c r="G234" s="60"/>
+      <c r="H234" s="60"/>
+      <c r="I234" s="60"/>
+      <c r="J234" s="60"/>
+      <c r="K234" s="60"/>
+      <c r="L234" s="60"/>
+      <c r="M234" s="60"/>
+      <c r="N234" s="60"/>
+      <c r="O234" s="60"/>
+      <c r="P234" s="60"/>
+      <c r="Q234" s="60"/>
+      <c r="R234" s="60"/>
+      <c r="S234" s="60"/>
+      <c r="T234" s="60"/>
+      <c r="U234" s="60"/>
+      <c r="V234" s="60"/>
+      <c r="X234" s="94"/>
+    </row>
+    <row r="235" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A235" s="126"/>
+      <c r="C235" s="60"/>
+      <c r="D235" s="60"/>
+      <c r="E235" s="60"/>
+      <c r="F235" s="60"/>
+      <c r="G235" s="60"/>
+      <c r="H235" s="60"/>
+      <c r="I235" s="60"/>
+      <c r="J235" s="60"/>
+      <c r="K235" s="60"/>
+      <c r="L235" s="60"/>
+      <c r="M235" s="60"/>
+      <c r="N235" s="60"/>
+      <c r="O235" s="60"/>
+      <c r="P235" s="60"/>
+      <c r="Q235" s="60"/>
+      <c r="R235" s="60"/>
+      <c r="S235" s="60"/>
+      <c r="T235" s="60"/>
+      <c r="U235" s="60"/>
+      <c r="V235" s="60"/>
+      <c r="X235" s="94"/>
+    </row>
+    <row r="236" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A236" s="126"/>
+      <c r="C236" s="60"/>
+      <c r="D236" s="60"/>
+      <c r="E236" s="60"/>
+      <c r="F236" s="60"/>
+      <c r="G236" s="60"/>
+      <c r="H236" s="60"/>
+      <c r="I236" s="60"/>
+      <c r="J236" s="60"/>
+      <c r="K236" s="60"/>
+      <c r="L236" s="60"/>
+      <c r="M236" s="60"/>
+      <c r="N236" s="60"/>
+      <c r="O236" s="60"/>
+      <c r="P236" s="60"/>
+      <c r="Q236" s="60"/>
+      <c r="R236" s="60"/>
+      <c r="S236" s="60"/>
+      <c r="T236" s="60"/>
+      <c r="U236" s="60"/>
+      <c r="V236" s="60"/>
+      <c r="X236" s="94"/>
+    </row>
+    <row r="237" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A237" s="126"/>
+      <c r="C237" s="60"/>
+      <c r="D237" s="60"/>
+      <c r="E237" s="60"/>
+      <c r="F237" s="60"/>
+      <c r="G237" s="60"/>
+      <c r="H237" s="60"/>
+      <c r="I237" s="60"/>
+      <c r="J237" s="60"/>
+      <c r="K237" s="60"/>
+      <c r="L237" s="60"/>
+      <c r="M237" s="60"/>
+      <c r="N237" s="60"/>
+      <c r="O237" s="60"/>
+      <c r="P237" s="60"/>
+      <c r="Q237" s="60"/>
+      <c r="R237" s="60"/>
+      <c r="S237" s="60"/>
+      <c r="T237" s="60"/>
+      <c r="U237" s="60"/>
+      <c r="V237" s="60"/>
+    </row>
+    <row r="238" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A238" s="126"/>
+      <c r="C238" s="60"/>
+      <c r="D238" s="60"/>
+      <c r="E238" s="60"/>
+      <c r="F238" s="60"/>
+      <c r="G238" s="60"/>
+      <c r="H238" s="60"/>
+      <c r="I238" s="60"/>
+      <c r="J238" s="60"/>
+      <c r="K238" s="60"/>
+      <c r="L238" s="60"/>
+      <c r="M238" s="60"/>
+      <c r="N238" s="60"/>
+      <c r="O238" s="60"/>
+      <c r="P238" s="60"/>
+      <c r="Q238" s="60"/>
+      <c r="R238" s="60"/>
+      <c r="S238" s="60"/>
+      <c r="T238" s="60"/>
+      <c r="U238" s="60"/>
+      <c r="V238" s="60"/>
+      <c r="X238" s="94"/>
+    </row>
+    <row r="239" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A239" s="126"/>
+      <c r="C239" s="60"/>
+      <c r="D239" s="60"/>
+      <c r="E239" s="60"/>
+      <c r="F239" s="60"/>
+      <c r="G239" s="60"/>
+      <c r="H239" s="60"/>
+      <c r="I239" s="60"/>
+      <c r="J239" s="60"/>
+      <c r="K239" s="60"/>
+      <c r="L239" s="60"/>
+      <c r="M239" s="60"/>
+      <c r="N239" s="60"/>
+      <c r="O239" s="60"/>
+      <c r="P239" s="60"/>
+      <c r="Q239" s="60"/>
+      <c r="R239" s="60"/>
+      <c r="S239" s="60"/>
+      <c r="T239" s="60"/>
+      <c r="U239" s="60"/>
+      <c r="V239" s="60"/>
+      <c r="X239" s="94"/>
+    </row>
+    <row r="240" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A240" s="126"/>
+      <c r="C240" s="60"/>
+      <c r="D240" s="60"/>
+      <c r="E240" s="60"/>
+      <c r="F240" s="60"/>
+      <c r="G240" s="60"/>
+      <c r="H240" s="60"/>
+      <c r="I240" s="60"/>
+      <c r="J240" s="60"/>
+      <c r="K240" s="60"/>
+      <c r="L240" s="60"/>
+      <c r="M240" s="60"/>
+      <c r="N240" s="60"/>
+      <c r="O240" s="60"/>
+      <c r="P240" s="60"/>
+      <c r="Q240" s="60"/>
+      <c r="R240" s="60"/>
+      <c r="S240" s="60"/>
+      <c r="T240" s="60"/>
+      <c r="U240" s="60"/>
+      <c r="V240" s="60"/>
+      <c r="X240" s="94"/>
+    </row>
+    <row r="241" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A241" s="126"/>
+      <c r="C241" s="60"/>
+      <c r="D241" s="60"/>
+      <c r="E241" s="60"/>
+      <c r="F241" s="60"/>
+      <c r="G241" s="60"/>
+      <c r="H241" s="60"/>
+      <c r="I241" s="60"/>
+      <c r="J241" s="60"/>
+      <c r="K241" s="60"/>
+      <c r="L241" s="60"/>
+      <c r="M241" s="60"/>
+      <c r="N241" s="60"/>
+      <c r="O241" s="60"/>
+      <c r="P241" s="60"/>
+      <c r="Q241" s="60"/>
+      <c r="R241" s="60"/>
+      <c r="S241" s="60"/>
+      <c r="T241" s="60"/>
+      <c r="U241" s="60"/>
+      <c r="V241" s="60"/>
+      <c r="X241" s="94"/>
+    </row>
+    <row r="242" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A242" s="122"/>
+      <c r="B242" s="47"/>
+      <c r="C242" s="60"/>
+      <c r="D242" s="60"/>
+      <c r="E242" s="60"/>
+      <c r="F242" s="60"/>
+      <c r="G242" s="60"/>
+      <c r="H242" s="60"/>
+      <c r="I242" s="60"/>
+      <c r="J242" s="60"/>
+      <c r="K242" s="60"/>
+      <c r="L242" s="60"/>
+      <c r="M242" s="60"/>
+      <c r="N242" s="60"/>
+      <c r="O242" s="60"/>
+      <c r="P242" s="60"/>
+      <c r="Q242" s="60"/>
+      <c r="R242" s="60"/>
+      <c r="S242" s="60"/>
+      <c r="T242" s="60"/>
+      <c r="U242" s="60"/>
+      <c r="V242" s="60"/>
+      <c r="W242" s="47"/>
+      <c r="X242" s="94"/>
+    </row>
+    <row r="243" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A243" s="122"/>
+      <c r="B243" s="47"/>
+      <c r="C243" s="60"/>
+      <c r="D243" s="60"/>
+      <c r="E243" s="60"/>
+      <c r="F243" s="60"/>
+      <c r="G243" s="60"/>
+      <c r="H243" s="60"/>
+      <c r="I243" s="60"/>
+      <c r="J243" s="60"/>
+      <c r="K243" s="60"/>
+      <c r="L243" s="60"/>
+      <c r="M243" s="60"/>
+      <c r="N243" s="60"/>
+      <c r="O243" s="60"/>
+      <c r="P243" s="60"/>
+      <c r="Q243" s="60"/>
+      <c r="R243" s="60"/>
+      <c r="S243" s="60"/>
+      <c r="T243" s="60"/>
+      <c r="U243" s="60"/>
+      <c r="V243" s="60"/>
+      <c r="W243" s="47"/>
+      <c r="X243" s="94"/>
+    </row>
+    <row r="244" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A244" s="122"/>
+      <c r="B244" s="47"/>
+      <c r="C244" s="60"/>
+      <c r="D244" s="60"/>
+      <c r="E244" s="60"/>
+      <c r="F244" s="60"/>
+      <c r="G244" s="60"/>
+      <c r="H244" s="60"/>
+      <c r="I244" s="60"/>
+      <c r="J244" s="60"/>
+      <c r="K244" s="60"/>
+      <c r="L244" s="60"/>
+      <c r="M244" s="60"/>
+      <c r="N244" s="60"/>
+      <c r="O244" s="60"/>
+      <c r="P244" s="60"/>
+      <c r="Q244" s="60"/>
+      <c r="R244" s="60"/>
+      <c r="S244" s="60"/>
+      <c r="T244" s="60"/>
+      <c r="U244" s="60"/>
+      <c r="V244" s="60"/>
+      <c r="W244" s="47"/>
+      <c r="X244" s="94"/>
+    </row>
+    <row r="245" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A245" s="122"/>
+      <c r="B245" s="47"/>
+      <c r="C245" s="60"/>
+      <c r="D245" s="60"/>
+      <c r="E245" s="60"/>
+      <c r="F245" s="60"/>
+      <c r="G245" s="60"/>
+      <c r="H245" s="60"/>
+      <c r="I245" s="60"/>
+      <c r="J245" s="60"/>
+      <c r="K245" s="60"/>
+      <c r="L245" s="60"/>
+      <c r="M245" s="60"/>
+      <c r="N245" s="60"/>
+      <c r="O245" s="60"/>
+      <c r="P245" s="60"/>
+      <c r="Q245" s="60"/>
+      <c r="R245" s="60"/>
+      <c r="S245" s="60"/>
+      <c r="T245" s="60"/>
+      <c r="U245" s="60"/>
+      <c r="V245" s="60"/>
+      <c r="W245" s="47"/>
+    </row>
+    <row r="246" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A246" s="122"/>
+      <c r="B246" s="47"/>
+      <c r="C246" s="60"/>
+      <c r="D246" s="60"/>
+      <c r="E246" s="60"/>
+      <c r="F246" s="60"/>
+      <c r="G246" s="60"/>
+      <c r="H246" s="60"/>
+      <c r="I246" s="60"/>
+      <c r="J246" s="60"/>
+      <c r="K246" s="60"/>
+      <c r="L246" s="60"/>
+      <c r="M246" s="60"/>
+      <c r="N246" s="60"/>
+      <c r="O246" s="60"/>
+      <c r="P246" s="60"/>
+      <c r="Q246" s="60"/>
+      <c r="R246" s="60"/>
+      <c r="S246" s="60"/>
+      <c r="T246" s="60"/>
+      <c r="U246" s="60"/>
+      <c r="V246" s="60"/>
+      <c r="W246" s="47"/>
+    </row>
+    <row r="247" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A247" s="122"/>
+      <c r="B247" s="47"/>
+      <c r="C247" s="48"/>
+      <c r="D247" s="48"/>
+      <c r="E247" s="48"/>
+      <c r="F247" s="48"/>
+      <c r="G247" s="48"/>
+      <c r="H247" s="48"/>
+      <c r="I247" s="48"/>
+      <c r="J247" s="48"/>
+      <c r="K247" s="48"/>
+      <c r="L247" s="48"/>
+      <c r="M247" s="48"/>
+      <c r="N247" s="48"/>
+      <c r="O247" s="48"/>
+      <c r="P247" s="48"/>
+      <c r="Q247" s="48"/>
+      <c r="R247" s="48"/>
+      <c r="S247" s="48"/>
+      <c r="T247" s="48"/>
+      <c r="U247" s="48"/>
+      <c r="V247" s="48"/>
+      <c r="W247" s="47"/>
+    </row>
+    <row r="248" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A248" s="122"/>
+      <c r="B248" s="47"/>
+      <c r="C248" s="48"/>
+      <c r="D248" s="48"/>
+      <c r="E248" s="48"/>
+      <c r="F248" s="48"/>
+      <c r="G248" s="48"/>
+      <c r="H248" s="48"/>
+      <c r="I248" s="48"/>
+      <c r="J248" s="48"/>
+      <c r="K248" s="48"/>
+      <c r="L248" s="48"/>
+      <c r="M248" s="48"/>
+      <c r="N248" s="48"/>
+      <c r="O248" s="48"/>
+      <c r="P248" s="48"/>
+      <c r="Q248" s="48"/>
+      <c r="R248" s="48"/>
+      <c r="S248" s="48"/>
+      <c r="T248" s="48"/>
+      <c r="U248" s="48"/>
+      <c r="V248" s="48"/>
+      <c r="W248" s="47"/>
+      <c r="X248" s="94"/>
+    </row>
+    <row r="249" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A249" s="122"/>
+      <c r="B249" s="47"/>
+      <c r="C249" s="48"/>
+      <c r="D249" s="48"/>
+      <c r="E249" s="48"/>
+      <c r="F249" s="48"/>
+      <c r="G249" s="48"/>
+      <c r="H249" s="48"/>
+      <c r="I249" s="48"/>
+      <c r="J249" s="48"/>
+      <c r="K249" s="48"/>
+      <c r="L249" s="48"/>
+      <c r="M249" s="48"/>
+      <c r="N249" s="48"/>
+      <c r="O249" s="48"/>
+      <c r="P249" s="48"/>
+      <c r="Q249" s="48"/>
+      <c r="R249" s="48"/>
+      <c r="S249" s="48"/>
+      <c r="T249" s="48"/>
+      <c r="U249" s="48"/>
+      <c r="V249" s="48"/>
+      <c r="W249" s="47"/>
+      <c r="X249" s="94"/>
+    </row>
+    <row r="250" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A250" s="122"/>
+      <c r="B250" s="47"/>
+      <c r="C250" s="48"/>
+      <c r="D250" s="48"/>
+      <c r="E250" s="48"/>
+      <c r="F250" s="48"/>
+      <c r="G250" s="48"/>
+      <c r="H250" s="48"/>
+      <c r="I250" s="48"/>
+      <c r="J250" s="48"/>
+      <c r="K250" s="48"/>
+      <c r="L250" s="48"/>
+      <c r="M250" s="48"/>
+      <c r="N250" s="48"/>
+      <c r="O250" s="48"/>
+      <c r="P250" s="48"/>
+      <c r="Q250" s="48"/>
+      <c r="R250" s="48"/>
+      <c r="S250" s="48"/>
+      <c r="T250" s="48"/>
+      <c r="U250" s="48"/>
+      <c r="V250" s="48"/>
+      <c r="W250" s="47"/>
+      <c r="X250" s="94"/>
+    </row>
+    <row r="251" spans="1:24" s="62" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A251" s="122"/>
+      <c r="B251" s="47"/>
+      <c r="C251" s="48"/>
+      <c r="D251" s="48"/>
+      <c r="E251" s="48"/>
+      <c r="F251" s="48"/>
+      <c r="G251" s="48"/>
+      <c r="H251" s="48"/>
+      <c r="I251" s="48"/>
+      <c r="J251" s="48"/>
+      <c r="K251" s="48"/>
+      <c r="L251" s="48"/>
+      <c r="M251" s="48"/>
+      <c r="N251" s="48"/>
+      <c r="O251" s="48"/>
+      <c r="P251" s="48"/>
+      <c r="Q251" s="48"/>
+      <c r="R251" s="48"/>
+      <c r="S251" s="48"/>
+      <c r="T251" s="48"/>
+      <c r="U251" s="48"/>
+      <c r="V251" s="48"/>
+      <c r="W251" s="47"/>
+      <c r="X251" s="94"/>
+    </row>
+    <row r="252" spans="1:24" ht="18" customHeight="1"/>
+    <row r="253" spans="1:24" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="A253" s="122"/>
+      <c r="B253" s="47"/>
+      <c r="C253" s="48"/>
+      <c r="D253" s="48"/>
+      <c r="E253" s="48"/>
+      <c r="F253" s="48"/>
+      <c r="G253" s="48"/>
+      <c r="H253" s="48"/>
+      <c r="I253" s="48"/>
+      <c r="J253" s="48"/>
+      <c r="K253" s="48"/>
+      <c r="L253" s="48"/>
+      <c r="M253" s="48"/>
+      <c r="N253" s="48"/>
+      <c r="O253" s="48"/>
+      <c r="P253" s="48"/>
+      <c r="Q253" s="48"/>
+      <c r="R253" s="48"/>
+      <c r="S253" s="48"/>
+      <c r="T253" s="48"/>
+      <c r="U253" s="48"/>
+      <c r="V253" s="48"/>
+      <c r="W253" s="47"/>
+    </row>
+    <row r="254" spans="1:24" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="A254" s="122"/>
+      <c r="B254" s="47"/>
+      <c r="C254" s="48"/>
+      <c r="D254" s="48"/>
+      <c r="E254" s="48"/>
+      <c r="F254" s="48"/>
+      <c r="G254" s="48"/>
+      <c r="H254" s="48"/>
+      <c r="I254" s="48"/>
+      <c r="J254" s="48"/>
+      <c r="K254" s="48"/>
+      <c r="L254" s="48"/>
+      <c r="M254" s="48"/>
+      <c r="N254" s="48"/>
+      <c r="O254" s="48"/>
+      <c r="P254" s="48"/>
+      <c r="Q254" s="48"/>
+      <c r="R254" s="48"/>
+      <c r="S254" s="48"/>
+      <c r="T254" s="48"/>
+      <c r="U254" s="48"/>
+      <c r="V254" s="48"/>
+      <c r="W254" s="47"/>
+    </row>
+    <row r="255" spans="1:24" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="A255" s="122"/>
+      <c r="B255" s="47"/>
+      <c r="C255" s="48"/>
+      <c r="D255" s="48"/>
+      <c r="E255" s="48"/>
+      <c r="F255" s="48"/>
+      <c r="G255" s="48"/>
+      <c r="H255" s="48"/>
+      <c r="I255" s="48"/>
+      <c r="J255" s="48"/>
+      <c r="K255" s="48"/>
+      <c r="L255" s="48"/>
+      <c r="M255" s="48"/>
+      <c r="N255" s="48"/>
+      <c r="O255" s="48"/>
+      <c r="P255" s="48"/>
+      <c r="Q255" s="48"/>
+      <c r="R255" s="48"/>
+      <c r="S255" s="48"/>
+      <c r="T255" s="48"/>
+      <c r="U255" s="48"/>
+      <c r="V255" s="48"/>
+      <c r="W255" s="47"/>
+    </row>
+    <row r="256" spans="1:24" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="A256" s="122"/>
+      <c r="B256" s="47"/>
+      <c r="C256" s="48"/>
+      <c r="D256" s="48"/>
+      <c r="E256" s="48"/>
+      <c r="F256" s="48"/>
+      <c r="G256" s="48"/>
+      <c r="H256" s="48"/>
+      <c r="I256" s="48"/>
+      <c r="J256" s="48"/>
+      <c r="K256" s="48"/>
+      <c r="L256" s="48"/>
+      <c r="M256" s="48"/>
+      <c r="N256" s="48"/>
+      <c r="O256" s="48"/>
+      <c r="P256" s="48"/>
+      <c r="Q256" s="48"/>
+      <c r="R256" s="48"/>
+      <c r="S256" s="48"/>
+      <c r="T256" s="48"/>
+      <c r="U256" s="48"/>
+      <c r="V256" s="48"/>
+      <c r="W256" s="47"/>
+    </row>
+    <row r="257" spans="1:24" s="62" customFormat="1" ht="44.25" customHeight="1">
+      <c r="A257" s="122"/>
+      <c r="B257" s="47"/>
+      <c r="C257" s="48"/>
+      <c r="D257" s="48"/>
+      <c r="E257" s="48"/>
+      <c r="F257" s="48"/>
+      <c r="G257" s="48"/>
+      <c r="H257" s="48"/>
+      <c r="I257" s="48"/>
+      <c r="J257" s="48"/>
+      <c r="K257" s="48"/>
+      <c r="L257" s="48"/>
+      <c r="M257" s="48"/>
+      <c r="N257" s="48"/>
+      <c r="O257" s="48"/>
+      <c r="P257" s="48"/>
+      <c r="Q257" s="48"/>
+      <c r="R257" s="48"/>
+      <c r="S257" s="48"/>
+      <c r="T257" s="48"/>
+      <c r="U257" s="48"/>
+      <c r="V257" s="48"/>
+      <c r="W257" s="47"/>
+    </row>
+    <row r="258" spans="1:24" s="62" customFormat="1" ht="44.25" customHeight="1">
+      <c r="A258" s="122"/>
+      <c r="B258" s="47"/>
+      <c r="C258" s="48"/>
+      <c r="D258" s="48"/>
+      <c r="E258" s="48"/>
+      <c r="F258" s="48"/>
+      <c r="G258" s="48"/>
+      <c r="H258" s="48"/>
+      <c r="I258" s="48"/>
+      <c r="J258" s="48"/>
+      <c r="K258" s="48"/>
+      <c r="L258" s="48"/>
+      <c r="M258" s="48"/>
+      <c r="N258" s="48"/>
+      <c r="O258" s="48"/>
+      <c r="P258" s="48"/>
+      <c r="Q258" s="48"/>
+      <c r="R258" s="48"/>
+      <c r="S258" s="48"/>
+      <c r="T258" s="48"/>
+      <c r="U258" s="48"/>
+      <c r="V258" s="48"/>
+      <c r="W258" s="47"/>
+    </row>
+    <row r="259" spans="1:24" s="62" customFormat="1" ht="44.25" customHeight="1">
+      <c r="A259" s="122"/>
+      <c r="B259" s="47"/>
+      <c r="C259" s="48"/>
+      <c r="D259" s="48"/>
+      <c r="E259" s="48"/>
+      <c r="F259" s="48"/>
+      <c r="G259" s="48"/>
+      <c r="H259" s="48"/>
+      <c r="I259" s="48"/>
+      <c r="J259" s="48"/>
+      <c r="K259" s="48"/>
+      <c r="L259" s="48"/>
+      <c r="M259" s="48"/>
+      <c r="N259" s="48"/>
+      <c r="O259" s="48"/>
+      <c r="P259" s="48"/>
+      <c r="Q259" s="48"/>
+      <c r="R259" s="48"/>
+      <c r="S259" s="48"/>
+      <c r="T259" s="48"/>
+      <c r="U259" s="48"/>
+      <c r="V259" s="48"/>
+      <c r="W259" s="47"/>
+    </row>
+    <row r="260" spans="1:24" s="62" customFormat="1" ht="44.25" customHeight="1">
+      <c r="A260" s="122"/>
+      <c r="B260" s="47"/>
+      <c r="C260" s="48"/>
+      <c r="D260" s="48"/>
+      <c r="E260" s="48"/>
+      <c r="F260" s="48"/>
+      <c r="G260" s="48"/>
+      <c r="H260" s="48"/>
+      <c r="I260" s="48"/>
+      <c r="J260" s="48"/>
+      <c r="K260" s="48"/>
+      <c r="L260" s="48"/>
+      <c r="M260" s="48"/>
+      <c r="N260" s="48"/>
+      <c r="O260" s="48"/>
+      <c r="P260" s="48"/>
+      <c r="Q260" s="48"/>
+      <c r="R260" s="48"/>
+      <c r="S260" s="48"/>
+      <c r="T260" s="48"/>
+      <c r="U260" s="48"/>
+      <c r="V260" s="48"/>
+      <c r="W260" s="47"/>
+    </row>
+    <row r="261" spans="1:24" s="62" customFormat="1" ht="44.25" customHeight="1">
+      <c r="A261" s="122"/>
+      <c r="B261" s="47"/>
+      <c r="C261" s="48"/>
+      <c r="D261" s="48"/>
+      <c r="E261" s="48"/>
+      <c r="F261" s="48"/>
+      <c r="G261" s="48"/>
+      <c r="H261" s="48"/>
+      <c r="I261" s="48"/>
+      <c r="J261" s="48"/>
+      <c r="K261" s="48"/>
+      <c r="L261" s="48"/>
+      <c r="M261" s="48"/>
+      <c r="N261" s="48"/>
+      <c r="O261" s="48"/>
+      <c r="P261" s="48"/>
+      <c r="Q261" s="48"/>
+      <c r="R261" s="48"/>
+      <c r="S261" s="48"/>
+      <c r="T261" s="48"/>
+      <c r="U261" s="48"/>
+      <c r="V261" s="48"/>
+      <c r="W261" s="47"/>
+    </row>
+    <row r="262" spans="1:24" s="62" customFormat="1" ht="41.25" customHeight="1">
+      <c r="A262" s="122"/>
+      <c r="B262" s="47"/>
+      <c r="C262" s="48"/>
+      <c r="D262" s="48"/>
+      <c r="E262" s="48"/>
+      <c r="F262" s="48"/>
+      <c r="G262" s="48"/>
+      <c r="H262" s="48"/>
+      <c r="I262" s="48"/>
+      <c r="J262" s="48"/>
+      <c r="K262" s="48"/>
+      <c r="L262" s="48"/>
+      <c r="M262" s="48"/>
+      <c r="N262" s="48"/>
+      <c r="O262" s="48"/>
+      <c r="P262" s="48"/>
+      <c r="Q262" s="48"/>
+      <c r="R262" s="48"/>
+      <c r="S262" s="48"/>
+      <c r="T262" s="48"/>
+      <c r="U262" s="48"/>
+      <c r="V262" s="48"/>
+      <c r="W262" s="47"/>
+    </row>
+    <row r="263" spans="1:24" ht="41.25" customHeight="1">
+      <c r="X263" s="94"/>
+    </row>
+    <row r="264" spans="1:24" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="A264" s="122"/>
+      <c r="B264" s="47"/>
+      <c r="C264" s="48"/>
+      <c r="D264" s="48"/>
+      <c r="E264" s="48"/>
+      <c r="F264" s="48"/>
+      <c r="G264" s="48"/>
+      <c r="H264" s="48"/>
+      <c r="I264" s="48"/>
+      <c r="J264" s="48"/>
+      <c r="K264" s="48"/>
+      <c r="L264" s="48"/>
+      <c r="M264" s="48"/>
+      <c r="N264" s="48"/>
+      <c r="O264" s="48"/>
+      <c r="P264" s="48"/>
+      <c r="Q264" s="48"/>
+      <c r="R264" s="48"/>
+      <c r="S264" s="48"/>
+      <c r="T264" s="48"/>
+      <c r="U264" s="48"/>
+      <c r="V264" s="48"/>
+      <c r="W264" s="47"/>
+    </row>
+    <row r="265" spans="1:24" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="A265" s="122"/>
+      <c r="B265" s="47"/>
+      <c r="C265" s="48"/>
+      <c r="D265" s="48"/>
+      <c r="E265" s="48"/>
+      <c r="F265" s="48"/>
+      <c r="G265" s="48"/>
+      <c r="H265" s="48"/>
+      <c r="I265" s="48"/>
+      <c r="J265" s="48"/>
+      <c r="K265" s="48"/>
+      <c r="L265" s="48"/>
+      <c r="M265" s="48"/>
+      <c r="N265" s="48"/>
+      <c r="O265" s="48"/>
+      <c r="P265" s="48"/>
+      <c r="Q265" s="48"/>
+      <c r="R265" s="48"/>
+      <c r="S265" s="48"/>
+      <c r="T265" s="48"/>
+      <c r="U265" s="48"/>
+      <c r="V265" s="48"/>
+      <c r="W265" s="47"/>
+    </row>
+    <row r="266" spans="1:24" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="A266" s="122"/>
+      <c r="B266" s="47"/>
+      <c r="C266" s="48"/>
+      <c r="D266" s="48"/>
+      <c r="E266" s="48"/>
+      <c r="F266" s="48"/>
+      <c r="G266" s="48"/>
+      <c r="H266" s="48"/>
+      <c r="I266" s="48"/>
+      <c r="J266" s="48"/>
+      <c r="K266" s="48"/>
+      <c r="L266" s="48"/>
+      <c r="M266" s="48"/>
+      <c r="N266" s="48"/>
+      <c r="O266" s="48"/>
+      <c r="P266" s="48"/>
+      <c r="Q266" s="48"/>
+      <c r="R266" s="48"/>
+      <c r="S266" s="48"/>
+      <c r="T266" s="48"/>
+      <c r="U266" s="48"/>
+      <c r="V266" s="48"/>
+      <c r="W266" s="47"/>
+    </row>
+    <row r="267" spans="1:24" s="62" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A267" s="122"/>
+      <c r="B267" s="47"/>
+      <c r="C267" s="48"/>
+      <c r="D267" s="48"/>
+      <c r="E267" s="48"/>
+      <c r="F267" s="48"/>
+      <c r="G267" s="48"/>
+      <c r="H267" s="48"/>
+      <c r="I267" s="48"/>
+      <c r="J267" s="48"/>
+      <c r="K267" s="48"/>
+      <c r="L267" s="48"/>
+      <c r="M267" s="48"/>
+      <c r="N267" s="48"/>
+      <c r="O267" s="48"/>
+      <c r="P267" s="48"/>
+      <c r="Q267" s="48"/>
+      <c r="R267" s="48"/>
+      <c r="S267" s="48"/>
+      <c r="T267" s="48"/>
+      <c r="U267" s="48"/>
+      <c r="V267" s="48"/>
+      <c r="W267" s="47"/>
+    </row>
+    <row r="268" spans="1:24" ht="27.75" customHeight="1"/>
+    <row r="269" spans="1:24" ht="27.75" customHeight="1"/>
+    <row r="270" spans="1:24" ht="27.75" customHeight="1"/>
+    <row r="271" spans="1:24" ht="28.5" customHeight="1"/>
+    <row r="272" spans="1:24" ht="18" customHeight="1"/>
+    <row r="273" ht="18" customHeight="1"/>
+    <row r="274" ht="18" customHeight="1"/>
+    <row r="275" ht="18" customHeight="1"/>
+    <row r="276" ht="18" customHeight="1"/>
+    <row r="277" ht="18" customHeight="1"/>
+    <row r="278" ht="30.75" customHeight="1"/>
+    <row r="279" ht="30.75" customHeight="1"/>
+    <row r="280" ht="30.75" customHeight="1"/>
+    <row r="281" ht="55.5" customHeight="1"/>
+    <row r="282" ht="55.5" customHeight="1"/>
+    <row r="283" ht="6.75" customHeight="1"/>
+    <row r="284" ht="55.5" customHeight="1"/>
+    <row r="285" ht="12.75"/>
+    <row r="286" ht="12.75"/>
+    <row r="287" ht="18" customHeight="1"/>
+    <row r="288" ht="18" customHeight="1"/>
+    <row r="289" spans="1:23" s="62" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A289" s="122"/>
+      <c r="B289" s="47"/>
+      <c r="C289" s="48"/>
+      <c r="D289" s="48"/>
+      <c r="E289" s="48"/>
+      <c r="F289" s="48"/>
+      <c r="G289" s="48"/>
+      <c r="H289" s="48"/>
+      <c r="I289" s="48"/>
+      <c r="J289" s="48"/>
+      <c r="K289" s="48"/>
+      <c r="L289" s="48"/>
+      <c r="M289" s="48"/>
+      <c r="N289" s="48"/>
+      <c r="O289" s="48"/>
+      <c r="P289" s="48"/>
+      <c r="Q289" s="48"/>
+      <c r="R289" s="48"/>
+      <c r="S289" s="48"/>
+      <c r="T289" s="48"/>
+      <c r="U289" s="48"/>
+      <c r="V289" s="48"/>
+      <c r="W289" s="47"/>
+    </row>
+    <row r="290" spans="1:23" s="62" customFormat="1" ht="35.25" customHeight="1">
+      <c r="A290" s="122"/>
+      <c r="B290" s="47"/>
+      <c r="C290" s="48"/>
+      <c r="D290" s="48"/>
+      <c r="E290" s="48"/>
+      <c r="F290" s="48"/>
+      <c r="G290" s="48"/>
+      <c r="H290" s="48"/>
+      <c r="I290" s="48"/>
+      <c r="J290" s="48"/>
+      <c r="K290" s="48"/>
+      <c r="L290" s="48"/>
+      <c r="M290" s="48"/>
+      <c r="N290" s="48"/>
+      <c r="O290" s="48"/>
+      <c r="P290" s="48"/>
+      <c r="Q290" s="48"/>
+      <c r="R290" s="48"/>
+      <c r="S290" s="48"/>
+      <c r="T290" s="48"/>
+      <c r="U290" s="48"/>
+      <c r="V290" s="48"/>
+      <c r="W290" s="47"/>
+    </row>
+    <row r="291" spans="1:23" s="62" customFormat="1" ht="35.25" customHeight="1">
+      <c r="A291" s="122"/>
+      <c r="B291" s="47"/>
+      <c r="C291" s="48"/>
+      <c r="D291" s="48"/>
+      <c r="E291" s="48"/>
+      <c r="F291" s="48"/>
+      <c r="G291" s="48"/>
+      <c r="H291" s="48"/>
+      <c r="I291" s="48"/>
+      <c r="J291" s="48"/>
+      <c r="K291" s="48"/>
+      <c r="L291" s="48"/>
+      <c r="M291" s="48"/>
+      <c r="N291" s="48"/>
+      <c r="O291" s="48"/>
+      <c r="P291" s="48"/>
+      <c r="Q291" s="48"/>
+      <c r="R291" s="48"/>
+      <c r="S291" s="48"/>
+      <c r="T291" s="48"/>
+      <c r="U291" s="48"/>
+      <c r="V291" s="48"/>
+      <c r="W291" s="47"/>
+    </row>
+    <row r="292" spans="1:23" ht="35.25" customHeight="1"/>
+    <row r="293" spans="1:23" ht="35.25" customHeight="1"/>
+    <row r="294" spans="1:23" ht="35.25" customHeight="1"/>
+    <row r="295" spans="1:23" ht="50.25" customHeight="1"/>
+    <row r="296" spans="1:23" ht="50.25" customHeight="1"/>
     <row r="297" spans="1:23" ht="18" customHeight="1"/>
-    <row r="298" spans="1:23" s="70" customFormat="1" ht="34.5" customHeight="1">
-[...357 lines deleted...]
-      <c r="O636" s="142"/>
+    <row r="298" spans="1:23" ht="18" customHeight="1"/>
+    <row r="299" spans="1:23" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="A299" s="122"/>
+      <c r="B299" s="47"/>
+      <c r="C299" s="48"/>
+      <c r="D299" s="48"/>
+      <c r="E299" s="48"/>
+      <c r="F299" s="48"/>
+      <c r="G299" s="48"/>
+      <c r="H299" s="48"/>
+      <c r="I299" s="48"/>
+      <c r="J299" s="48"/>
+      <c r="K299" s="48"/>
+      <c r="L299" s="48"/>
+      <c r="M299" s="48"/>
+      <c r="N299" s="48"/>
+      <c r="O299" s="48"/>
+      <c r="P299" s="48"/>
+      <c r="Q299" s="48"/>
+      <c r="R299" s="48"/>
+      <c r="S299" s="48"/>
+      <c r="T299" s="48"/>
+      <c r="U299" s="48"/>
+      <c r="V299" s="48"/>
+      <c r="W299" s="47"/>
+    </row>
+    <row r="300" spans="1:23" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="A300" s="122"/>
+      <c r="B300" s="47"/>
+      <c r="C300" s="48"/>
+      <c r="D300" s="48"/>
+      <c r="E300" s="48"/>
+      <c r="F300" s="48"/>
+      <c r="G300" s="48"/>
+      <c r="H300" s="48"/>
+      <c r="I300" s="48"/>
+      <c r="J300" s="48"/>
+      <c r="K300" s="48"/>
+      <c r="L300" s="48"/>
+      <c r="M300" s="48"/>
+      <c r="N300" s="48"/>
+      <c r="O300" s="48"/>
+      <c r="P300" s="48"/>
+      <c r="Q300" s="48"/>
+      <c r="R300" s="48"/>
+      <c r="S300" s="48"/>
+      <c r="T300" s="48"/>
+      <c r="U300" s="48"/>
+      <c r="V300" s="48"/>
+      <c r="W300" s="47"/>
+    </row>
+    <row r="301" spans="1:23" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="A301" s="122"/>
+      <c r="B301" s="47"/>
+      <c r="C301" s="48"/>
+      <c r="D301" s="48"/>
+      <c r="E301" s="48"/>
+      <c r="F301" s="48"/>
+      <c r="G301" s="48"/>
+      <c r="H301" s="48"/>
+      <c r="I301" s="48"/>
+      <c r="J301" s="48"/>
+      <c r="K301" s="48"/>
+      <c r="L301" s="48"/>
+      <c r="M301" s="48"/>
+      <c r="N301" s="48"/>
+      <c r="O301" s="48"/>
+      <c r="P301" s="48"/>
+      <c r="Q301" s="48"/>
+      <c r="R301" s="48"/>
+      <c r="S301" s="48"/>
+      <c r="T301" s="48"/>
+      <c r="U301" s="48"/>
+      <c r="V301" s="48"/>
+      <c r="W301" s="47"/>
+    </row>
+    <row r="302" spans="1:23" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="A302" s="122"/>
+      <c r="B302" s="47"/>
+      <c r="C302" s="48"/>
+      <c r="D302" s="48"/>
+      <c r="E302" s="48"/>
+      <c r="F302" s="48"/>
+      <c r="G302" s="48"/>
+      <c r="H302" s="48"/>
+      <c r="I302" s="48"/>
+      <c r="J302" s="48"/>
+      <c r="K302" s="48"/>
+      <c r="L302" s="48"/>
+      <c r="M302" s="48"/>
+      <c r="N302" s="48"/>
+      <c r="O302" s="48"/>
+      <c r="P302" s="48"/>
+      <c r="Q302" s="48"/>
+      <c r="R302" s="48"/>
+      <c r="S302" s="48"/>
+      <c r="T302" s="48"/>
+      <c r="U302" s="48"/>
+      <c r="V302" s="48"/>
+      <c r="W302" s="47"/>
+    </row>
+    <row r="303" spans="1:23" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="A303" s="122"/>
+      <c r="B303" s="47"/>
+      <c r="C303" s="48"/>
+      <c r="D303" s="48"/>
+      <c r="E303" s="48"/>
+      <c r="F303" s="48"/>
+      <c r="G303" s="48"/>
+      <c r="H303" s="48"/>
+      <c r="I303" s="48"/>
+      <c r="J303" s="48"/>
+      <c r="K303" s="48"/>
+      <c r="L303" s="48"/>
+      <c r="M303" s="48"/>
+      <c r="N303" s="48"/>
+      <c r="O303" s="48"/>
+      <c r="P303" s="48"/>
+      <c r="Q303" s="48"/>
+      <c r="R303" s="48"/>
+      <c r="S303" s="48"/>
+      <c r="T303" s="48"/>
+      <c r="U303" s="48"/>
+      <c r="V303" s="48"/>
+      <c r="W303" s="47"/>
+    </row>
+    <row r="304" spans="1:23" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="A304" s="122"/>
+      <c r="B304" s="47"/>
+      <c r="C304" s="48"/>
+      <c r="D304" s="48"/>
+      <c r="E304" s="48"/>
+      <c r="F304" s="48"/>
+      <c r="G304" s="48"/>
+      <c r="H304" s="48"/>
+      <c r="I304" s="48"/>
+      <c r="J304" s="48"/>
+      <c r="K304" s="48"/>
+      <c r="L304" s="48"/>
+      <c r="M304" s="48"/>
+      <c r="N304" s="48"/>
+      <c r="O304" s="48"/>
+      <c r="P304" s="48"/>
+      <c r="Q304" s="48"/>
+      <c r="R304" s="48"/>
+      <c r="S304" s="48"/>
+      <c r="T304" s="48"/>
+      <c r="U304" s="48"/>
+      <c r="V304" s="48"/>
+      <c r="W304" s="47"/>
+    </row>
+    <row r="305" spans="1:23" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="A305" s="122"/>
+      <c r="B305" s="47"/>
+      <c r="C305" s="48"/>
+      <c r="D305" s="48"/>
+      <c r="E305" s="48"/>
+      <c r="F305" s="48"/>
+      <c r="G305" s="48"/>
+      <c r="H305" s="48"/>
+      <c r="I305" s="48"/>
+      <c r="J305" s="48"/>
+      <c r="K305" s="48"/>
+      <c r="L305" s="48"/>
+      <c r="M305" s="48"/>
+      <c r="N305" s="48"/>
+      <c r="O305" s="48"/>
+      <c r="P305" s="48"/>
+      <c r="Q305" s="48"/>
+      <c r="R305" s="48"/>
+      <c r="S305" s="48"/>
+      <c r="T305" s="48"/>
+      <c r="U305" s="48"/>
+      <c r="V305" s="48"/>
+      <c r="W305" s="47"/>
+    </row>
+    <row r="306" spans="1:23" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="A306" s="122"/>
+      <c r="B306" s="47"/>
+      <c r="C306" s="48"/>
+      <c r="D306" s="48"/>
+      <c r="E306" s="48"/>
+      <c r="F306" s="48"/>
+      <c r="G306" s="48"/>
+      <c r="H306" s="48"/>
+      <c r="I306" s="48"/>
+      <c r="J306" s="48"/>
+      <c r="K306" s="48"/>
+      <c r="L306" s="48"/>
+      <c r="M306" s="48"/>
+      <c r="N306" s="48"/>
+      <c r="O306" s="48"/>
+      <c r="P306" s="48"/>
+      <c r="Q306" s="48"/>
+      <c r="R306" s="48"/>
+      <c r="S306" s="48"/>
+      <c r="T306" s="48"/>
+      <c r="U306" s="48"/>
+      <c r="V306" s="48"/>
+      <c r="W306" s="47"/>
+    </row>
+    <row r="307" spans="1:23" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="A307" s="122"/>
+      <c r="B307" s="47"/>
+      <c r="C307" s="48"/>
+      <c r="D307" s="48"/>
+      <c r="E307" s="48"/>
+      <c r="F307" s="48"/>
+      <c r="G307" s="48"/>
+      <c r="H307" s="48"/>
+      <c r="I307" s="48"/>
+      <c r="J307" s="48"/>
+      <c r="K307" s="48"/>
+      <c r="L307" s="48"/>
+      <c r="M307" s="48"/>
+      <c r="N307" s="48"/>
+      <c r="O307" s="48"/>
+      <c r="P307" s="48"/>
+      <c r="Q307" s="48"/>
+      <c r="R307" s="48"/>
+      <c r="S307" s="48"/>
+      <c r="T307" s="48"/>
+      <c r="U307" s="48"/>
+      <c r="V307" s="48"/>
+      <c r="W307" s="47"/>
+    </row>
+    <row r="308" spans="1:23" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="A308" s="122"/>
+      <c r="B308" s="47"/>
+      <c r="C308" s="48"/>
+      <c r="D308" s="48"/>
+      <c r="E308" s="48"/>
+      <c r="F308" s="48"/>
+      <c r="G308" s="48"/>
+      <c r="H308" s="48"/>
+      <c r="I308" s="48"/>
+      <c r="J308" s="48"/>
+      <c r="K308" s="48"/>
+      <c r="L308" s="48"/>
+      <c r="M308" s="48"/>
+      <c r="N308" s="48"/>
+      <c r="O308" s="48"/>
+      <c r="P308" s="48"/>
+      <c r="Q308" s="48"/>
+      <c r="R308" s="48"/>
+      <c r="S308" s="48"/>
+      <c r="T308" s="48"/>
+      <c r="U308" s="48"/>
+      <c r="V308" s="48"/>
+      <c r="W308" s="47"/>
+    </row>
+    <row r="309" spans="1:23" s="62" customFormat="1" ht="18" customHeight="1">
+      <c r="A309" s="122"/>
+      <c r="B309" s="47"/>
+      <c r="C309" s="48"/>
+      <c r="D309" s="48"/>
+      <c r="E309" s="48"/>
+      <c r="F309" s="48"/>
+      <c r="G309" s="48"/>
+      <c r="H309" s="48"/>
+      <c r="I309" s="48"/>
+      <c r="J309" s="48"/>
+      <c r="K309" s="48"/>
+      <c r="L309" s="48"/>
+      <c r="M309" s="48"/>
+      <c r="N309" s="48"/>
+      <c r="O309" s="48"/>
+      <c r="P309" s="48"/>
+      <c r="Q309" s="48"/>
+      <c r="R309" s="48"/>
+      <c r="S309" s="48"/>
+      <c r="T309" s="48"/>
+      <c r="U309" s="48"/>
+      <c r="V309" s="48"/>
+      <c r="W309" s="47"/>
+    </row>
+    <row r="630" spans="15:15" ht="15.6" customHeight="1">
+      <c r="O630" s="40"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="FYVZiQ8jcvw6mpTRU5AbxY7hIFrgbcl/S+S05iu2Sj3jlNXoUE1Y7Uu53Tpje2/Lgawkv9j+awD8kweuCeZbFw==" saltValue="br8Vr0SN7C2Smj+nS7ghFQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatRows="0" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="PeRr4yRNmcpdVmhTDklMIYuzOpAZN6WmDNiwuiRLT8LmGrlhWOkkr+vlIQafGCo7Zib/V3mJDn4LAFu905f8tA==" saltValue="iDaYi16nQLNBiI4kejE+HA==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatRows="0" selectLockedCells="1"/>
   <dataConsolidate link="1"/>
   <mergeCells count="236">
-    <mergeCell ref="M121:R121"/>
-[...28 lines deleted...]
-    <mergeCell ref="U66:U67"/>
+    <mergeCell ref="H87:J87"/>
+    <mergeCell ref="L87:N87"/>
     <mergeCell ref="P87:R87"/>
-    <mergeCell ref="S87:V87"/>
-    <mergeCell ref="F64:F65"/>
+    <mergeCell ref="Q100:V100"/>
+    <mergeCell ref="J100:L100"/>
+    <mergeCell ref="M100:N100"/>
+    <mergeCell ref="M99:N99"/>
+    <mergeCell ref="O99:P99"/>
+    <mergeCell ref="F99:I99"/>
+    <mergeCell ref="J99:L99"/>
+    <mergeCell ref="C120:E120"/>
+    <mergeCell ref="F120:L120"/>
+    <mergeCell ref="N120:R120"/>
+    <mergeCell ref="S120:V120"/>
+    <mergeCell ref="C111:E111"/>
+    <mergeCell ref="Q111:V111"/>
+    <mergeCell ref="C109:E109"/>
+    <mergeCell ref="Q109:V109"/>
+    <mergeCell ref="Q103:V103"/>
+    <mergeCell ref="F107:P107"/>
+    <mergeCell ref="F119:L119"/>
+    <mergeCell ref="N119:R119"/>
+    <mergeCell ref="S119:V119"/>
+    <mergeCell ref="C108:E108"/>
+    <mergeCell ref="S115:V116"/>
+    <mergeCell ref="C87:D87"/>
+    <mergeCell ref="F108:P108"/>
+    <mergeCell ref="Q107:V107"/>
+    <mergeCell ref="Q108:V108"/>
+    <mergeCell ref="D91:F91"/>
+    <mergeCell ref="C107:E107"/>
+    <mergeCell ref="M101:N101"/>
+    <mergeCell ref="O101:P101"/>
+    <mergeCell ref="Q101:V101"/>
+    <mergeCell ref="C102:E102"/>
+    <mergeCell ref="F102:I102"/>
+    <mergeCell ref="J102:L102"/>
+    <mergeCell ref="C103:E103"/>
+    <mergeCell ref="D95:F95"/>
+    <mergeCell ref="G95:P95"/>
+    <mergeCell ref="Q95:V95"/>
+    <mergeCell ref="F103:I103"/>
+    <mergeCell ref="J103:L103"/>
+    <mergeCell ref="M103:N103"/>
+    <mergeCell ref="O103:P103"/>
+    <mergeCell ref="C101:E101"/>
+    <mergeCell ref="F101:I101"/>
+    <mergeCell ref="J101:L101"/>
+    <mergeCell ref="Q91:V91"/>
+    <mergeCell ref="H83:J83"/>
+    <mergeCell ref="N76:R76"/>
+    <mergeCell ref="J63:K66"/>
+    <mergeCell ref="C65:C66"/>
+    <mergeCell ref="I71:K71"/>
+    <mergeCell ref="M48:Q48"/>
+    <mergeCell ref="Q60:R60"/>
+    <mergeCell ref="F65:F66"/>
+    <mergeCell ref="M50:V50"/>
+    <mergeCell ref="M52:Q52"/>
+    <mergeCell ref="R48:V48"/>
+    <mergeCell ref="E83:F83"/>
+    <mergeCell ref="S75:V75"/>
+    <mergeCell ref="S76:V76"/>
+    <mergeCell ref="V63:V66"/>
+    <mergeCell ref="U65:U66"/>
+    <mergeCell ref="C71:E71"/>
+    <mergeCell ref="S71:V72"/>
+    <mergeCell ref="M71:R71"/>
+    <mergeCell ref="N72:R72"/>
+    <mergeCell ref="R63:R66"/>
+    <mergeCell ref="R61:R62"/>
+    <mergeCell ref="S61:T62"/>
+    <mergeCell ref="O60:P62"/>
+    <mergeCell ref="M22:Q22"/>
+    <mergeCell ref="M23:Q23"/>
     <mergeCell ref="E86:F86"/>
     <mergeCell ref="H86:J86"/>
-    <mergeCell ref="F72:H72"/>
-    <mergeCell ref="G83:R84"/>
     <mergeCell ref="L86:N86"/>
     <mergeCell ref="P86:R86"/>
-    <mergeCell ref="M64:N67"/>
-[...9 lines deleted...]
-    <mergeCell ref="C82:K82"/>
+    <mergeCell ref="S86:V86"/>
+    <mergeCell ref="C72:E72"/>
+    <mergeCell ref="H84:J84"/>
+    <mergeCell ref="L84:N84"/>
+    <mergeCell ref="P84:R84"/>
+    <mergeCell ref="C84:D84"/>
+    <mergeCell ref="F72:H72"/>
+    <mergeCell ref="G81:R82"/>
+    <mergeCell ref="P85:R85"/>
+    <mergeCell ref="S85:V85"/>
+    <mergeCell ref="C85:D85"/>
+    <mergeCell ref="E85:F85"/>
+    <mergeCell ref="H85:J85"/>
+    <mergeCell ref="L85:N85"/>
+    <mergeCell ref="S84:V84"/>
+    <mergeCell ref="E84:F84"/>
+    <mergeCell ref="C81:F82"/>
+    <mergeCell ref="C80:P80"/>
+    <mergeCell ref="Q12:S12"/>
+    <mergeCell ref="M18:V18"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="N12:P12"/>
+    <mergeCell ref="M46:V46"/>
+    <mergeCell ref="M63:N66"/>
+    <mergeCell ref="M38:V38"/>
+    <mergeCell ref="U61:V62"/>
+    <mergeCell ref="Q63:Q66"/>
+    <mergeCell ref="U63:U64"/>
+    <mergeCell ref="C15:V15"/>
+    <mergeCell ref="C14:F14"/>
+    <mergeCell ref="C21:L21"/>
+    <mergeCell ref="C35:L35"/>
+    <mergeCell ref="C31:F31"/>
+    <mergeCell ref="C16:V16"/>
+    <mergeCell ref="M31:V32"/>
+    <mergeCell ref="C19:L19"/>
+    <mergeCell ref="M19:V19"/>
+    <mergeCell ref="M30:V30"/>
+    <mergeCell ref="C30:L30"/>
+    <mergeCell ref="I34:L34"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="E34:H34"/>
+    <mergeCell ref="S87:V87"/>
+    <mergeCell ref="C86:D86"/>
     <mergeCell ref="M37:V37"/>
-    <mergeCell ref="M57:V57"/>
-[...32 lines deleted...]
-    <mergeCell ref="C20:L20"/>
+    <mergeCell ref="M24:V24"/>
+    <mergeCell ref="E25:L26"/>
     <mergeCell ref="M20:V20"/>
-    <mergeCell ref="M32:V32"/>
-[...10 lines deleted...]
-    <mergeCell ref="E26:L27"/>
+    <mergeCell ref="M21:V21"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="H3:Q3"/>
-    <mergeCell ref="Q12:S12"/>
-[...3 lines deleted...]
-    <mergeCell ref="I12:K12"/>
+    <mergeCell ref="Q11:S11"/>
+    <mergeCell ref="T11:V11"/>
+    <mergeCell ref="C12:E12"/>
+    <mergeCell ref="F11:H11"/>
+    <mergeCell ref="I11:K11"/>
     <mergeCell ref="C4:T4"/>
-    <mergeCell ref="N12:P12"/>
+    <mergeCell ref="N11:P11"/>
     <mergeCell ref="C5:T5"/>
     <mergeCell ref="C7:T7"/>
     <mergeCell ref="C6:U6"/>
-    <mergeCell ref="C10:K11"/>
-[...7 lines deleted...]
-    <mergeCell ref="M26:V27"/>
+    <mergeCell ref="C10:K10"/>
+    <mergeCell ref="N10:V10"/>
+    <mergeCell ref="F12:H12"/>
+    <mergeCell ref="I12:K12"/>
+    <mergeCell ref="N75:R75"/>
+    <mergeCell ref="E87:F87"/>
+    <mergeCell ref="C100:E100"/>
+    <mergeCell ref="G14:V14"/>
+    <mergeCell ref="T12:V12"/>
+    <mergeCell ref="S117:V117"/>
+    <mergeCell ref="N117:R117"/>
+    <mergeCell ref="N116:R116"/>
+    <mergeCell ref="M115:R115"/>
+    <mergeCell ref="C117:E117"/>
+    <mergeCell ref="C115:E116"/>
+    <mergeCell ref="F117:L117"/>
+    <mergeCell ref="F115:L116"/>
+    <mergeCell ref="C23:L23"/>
+    <mergeCell ref="R23:V23"/>
+    <mergeCell ref="M25:V26"/>
+    <mergeCell ref="C32:F32"/>
+    <mergeCell ref="S63:T66"/>
+    <mergeCell ref="Q92:V92"/>
+    <mergeCell ref="G92:P92"/>
+    <mergeCell ref="G91:P91"/>
+    <mergeCell ref="D92:F92"/>
+    <mergeCell ref="C83:D83"/>
+    <mergeCell ref="F100:I100"/>
+    <mergeCell ref="Q99:V99"/>
+    <mergeCell ref="C25:D25"/>
     <mergeCell ref="C26:D26"/>
-    <mergeCell ref="C129:V131"/>
-[...43 lines deleted...]
-    <mergeCell ref="F66:F67"/>
+    <mergeCell ref="S60:V60"/>
+    <mergeCell ref="D63:E66"/>
+    <mergeCell ref="P83:R83"/>
+    <mergeCell ref="F62:H62"/>
+    <mergeCell ref="I62:K62"/>
+    <mergeCell ref="O100:P100"/>
+    <mergeCell ref="Q93:V93"/>
+    <mergeCell ref="C33:H33"/>
+    <mergeCell ref="M70:U70"/>
+    <mergeCell ref="S81:V83"/>
+    <mergeCell ref="L83:N83"/>
+    <mergeCell ref="C70:K70"/>
+    <mergeCell ref="F71:H71"/>
+    <mergeCell ref="N73:R73"/>
+    <mergeCell ref="S73:V73"/>
     <mergeCell ref="N74:R74"/>
-    <mergeCell ref="M24:Q24"/>
     <mergeCell ref="S74:V74"/>
-    <mergeCell ref="S72:V73"/>
-[...49 lines deleted...]
-    <mergeCell ref="Q98:V98"/>
+    <mergeCell ref="I72:K72"/>
+    <mergeCell ref="C60:E62"/>
+    <mergeCell ref="L63:L66"/>
+    <mergeCell ref="I65:I66"/>
+    <mergeCell ref="I63:I64"/>
+    <mergeCell ref="D93:F93"/>
+    <mergeCell ref="L128:R128"/>
+    <mergeCell ref="C118:E118"/>
+    <mergeCell ref="F118:L118"/>
+    <mergeCell ref="N118:R118"/>
+    <mergeCell ref="C110:E110"/>
+    <mergeCell ref="F110:P110"/>
+    <mergeCell ref="Q110:V110"/>
+    <mergeCell ref="F111:P111"/>
+    <mergeCell ref="M102:N102"/>
+    <mergeCell ref="O102:P102"/>
+    <mergeCell ref="Q102:V102"/>
+    <mergeCell ref="F109:P109"/>
+    <mergeCell ref="S118:V118"/>
+    <mergeCell ref="C119:E119"/>
+    <mergeCell ref="C123:V125"/>
+    <mergeCell ref="C99:E99"/>
+    <mergeCell ref="G93:P93"/>
+    <mergeCell ref="D94:F94"/>
     <mergeCell ref="G94:P94"/>
-    <mergeCell ref="Q113:V113"/>
-[...11 lines deleted...]
-    <mergeCell ref="C104:E104"/>
     <mergeCell ref="Q94:V94"/>
-    <mergeCell ref="Q95:V95"/>
-    <mergeCell ref="G95:P95"/>
+    <mergeCell ref="G31:L31"/>
+    <mergeCell ref="F63:F64"/>
+    <mergeCell ref="F60:K61"/>
+    <mergeCell ref="L60:L62"/>
+    <mergeCell ref="Q61:Q62"/>
+    <mergeCell ref="M36:V36"/>
+    <mergeCell ref="M35:V35"/>
+    <mergeCell ref="C36:L38"/>
+    <mergeCell ref="M56:V56"/>
+    <mergeCell ref="C59:V59"/>
+    <mergeCell ref="M60:N62"/>
+    <mergeCell ref="C54:L56"/>
+    <mergeCell ref="R52:V52"/>
+    <mergeCell ref="M54:V54"/>
+    <mergeCell ref="C46:L48"/>
+    <mergeCell ref="C63:C64"/>
+    <mergeCell ref="G63:H66"/>
+    <mergeCell ref="C50:L52"/>
+    <mergeCell ref="G32:L32"/>
+    <mergeCell ref="M33:V33"/>
+    <mergeCell ref="M34:V34"/>
+    <mergeCell ref="O63:P66"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
-  <dataValidations disablePrompts="1" count="1">
-[...3 lines deleted...]
-  </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.39370078740157483" bottom="0.11811023622047245" header="0.11811023622047245" footer="0.11811023622047245"/>
-  <pageSetup paperSize="9" scale="72" fitToHeight="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="73" fitToHeight="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="5" manualBreakCount="5">
-    <brk id="42" max="16383" man="1"/>
-[...3 lines deleted...]
-    <brk id="127" max="16383" man="1"/>
+    <brk id="41" max="16383" man="1"/>
+    <brk id="67" max="16383" man="1"/>
+    <brk id="88" max="16383" man="1"/>
+    <brk id="104" max="16383" man="1"/>
+    <brk id="121" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1052" r:id="rId4" name="IndividualDirector">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" macro="[0]!Sheet1.IndividualDirector_Click">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>161925</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>152400</xdr:rowOff>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>28</xdr:row>
+                    <xdr:rowOff>85725</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>304800</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>200025</xdr:rowOff>
+                    <xdr:colOff>295275</xdr:colOff>
+                    <xdr:row>28</xdr:row>
+                    <xdr:rowOff>304800</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1053" r:id="rId5" name="CorporateDirector">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" macro="[0]!Sheet1.CorporateDirector_Click">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>161925</xdr:colOff>
+                    <xdr:colOff>85725</xdr:colOff>
                     <xdr:row>43</xdr:row>
-                    <xdr:rowOff>209550</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
+                    <xdr:colOff>295275</xdr:colOff>
+                    <xdr:row>43</xdr:row>
+                    <xdr:rowOff>323850</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1054" r:id="rId6" name="Box39_checkbox">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" macro="[0]!Sheet1.Box39_checkbox_Click">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
                     <xdr:colOff>314325</xdr:colOff>
-                    <xdr:row>44</xdr:row>
+                    <xdr:row>126</xdr:row>
+                    <xdr:rowOff>561975</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>3</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>127</xdr:row>
                     <xdr:rowOff>200025</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1054" r:id="rId6" name="addRowBox32">
+            <control shapeId="1055" r:id="rId7" name="addRowBox32">
               <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!Sheet1.addRowBox32_Click">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
-                    <xdr:col>18</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>190500</xdr:rowOff>
+                    <xdr:col>17</xdr:col>
+                    <xdr:colOff>571500</xdr:colOff>
+                    <xdr:row>67</xdr:row>
+                    <xdr:rowOff>152400</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>19</xdr:col>
-                    <xdr:colOff>542925</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>123825</xdr:rowOff>
+                    <xdr:colOff>476250</xdr:colOff>
+                    <xdr:row>69</xdr:row>
+                    <xdr:rowOff>47625</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1055" r:id="rId7" name="deleteRowBox32">
+            <control shapeId="1056" r:id="rId8" name="deleteRowBox32">
               <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!Sheet1.deleteRowBox32_Click">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>20</xdr:col>
-                    <xdr:colOff>76200</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>190500</xdr:rowOff>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>67</xdr:row>
+                    <xdr:rowOff>152400</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>22</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>123825</xdr:rowOff>
+                    <xdr:col>21</xdr:col>
+                    <xdr:colOff>533400</xdr:colOff>
+                    <xdr:row>69</xdr:row>
+                    <xdr:rowOff>47625</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1056" r:id="rId8" name="addRowBox33">
+            <control shapeId="1057" r:id="rId9" name="addRowBox33">
               <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!Sheet1.addRowBox33_Click">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
-                    <xdr:col>18</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>17</xdr:col>
+                    <xdr:colOff>609600</xdr:colOff>
+                    <xdr:row>79</xdr:row>
+                    <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>19</xdr:col>
-                    <xdr:colOff>561975</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>276225</xdr:rowOff>
+                    <xdr:colOff>514350</xdr:colOff>
+                    <xdr:row>79</xdr:row>
+                    <xdr:rowOff>390525</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1057" r:id="rId9" name="deleteRowBox33">
+            <control shapeId="1058" r:id="rId10" name="deleteRowBox33">
               <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!Sheet1.deleteRowBox33_Click">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>20</xdr:col>
-                    <xdr:colOff>85725</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>79</xdr:row>
+                    <xdr:rowOff>47625</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>22</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>295275</xdr:rowOff>
+                    <xdr:col>21</xdr:col>
+                    <xdr:colOff>561975</xdr:colOff>
+                    <xdr:row>79</xdr:row>
+                    <xdr:rowOff>400050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1058" r:id="rId10" name="addRowBox34">
+            <control shapeId="1059" r:id="rId11" name="addRowBox34">
               <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!Sheet1.addRowBox34_Click">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
-                    <xdr:col>18</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>152400</xdr:rowOff>
+                    <xdr:col>17</xdr:col>
+                    <xdr:colOff>600075</xdr:colOff>
+                    <xdr:row>89</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>19</xdr:col>
-                    <xdr:colOff>523875</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>209550</xdr:rowOff>
+                    <xdr:colOff>504825</xdr:colOff>
+                    <xdr:row>89</xdr:row>
+                    <xdr:rowOff>352425</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1059" r:id="rId11" name="deleteRowBox34">
+            <control shapeId="1060" r:id="rId12" name="deleteRowBox34">
               <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!Sheet1.deleteRowBox34_Click">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>20</xdr:col>
-                    <xdr:colOff>57150</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>152400</xdr:rowOff>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>89</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>22</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>209550</xdr:rowOff>
+                    <xdr:col>21</xdr:col>
+                    <xdr:colOff>561975</xdr:colOff>
+                    <xdr:row>89</xdr:row>
+                    <xdr:rowOff>352425</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1060" r:id="rId12" name="addRowBox35">
+            <control shapeId="1061" r:id="rId13" name="addRowBox35">
               <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!Sheet1.addRowBox35_Click">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
-                    <xdr:col>18</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>228600</xdr:rowOff>
+                    <xdr:col>17</xdr:col>
+                    <xdr:colOff>581025</xdr:colOff>
+                    <xdr:row>97</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>19</xdr:col>
-                    <xdr:colOff>542925</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>123825</xdr:rowOff>
+                    <xdr:colOff>485775</xdr:colOff>
+                    <xdr:row>97</xdr:row>
+                    <xdr:rowOff>361950</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1061" r:id="rId13" name="deleteRowBox35">
+            <control shapeId="1062" r:id="rId14" name="deleteRowBox35">
               <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!Sheet1.deleteRowBox35_Click">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>20</xdr:col>
-                    <xdr:colOff>95250</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>228600</xdr:rowOff>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>97</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>22</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>133350</xdr:rowOff>
+                    <xdr:col>21</xdr:col>
+                    <xdr:colOff>542925</xdr:colOff>
+                    <xdr:row>97</xdr:row>
+                    <xdr:rowOff>361950</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1062" r:id="rId14" name="addRowBox36">
+            <control shapeId="1063" r:id="rId15" name="addRowBox36">
               <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!Sheet1.addRowBox36_Click">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
-                    <xdr:col>18</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>76200</xdr:rowOff>
+                    <xdr:col>17</xdr:col>
+                    <xdr:colOff>561975</xdr:colOff>
+                    <xdr:row>104</xdr:row>
+                    <xdr:rowOff>457200</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>19</xdr:col>
-                    <xdr:colOff>523875</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>200025</xdr:rowOff>
+                    <xdr:colOff>466725</xdr:colOff>
+                    <xdr:row>105</xdr:row>
+                    <xdr:rowOff>323850</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1063" r:id="rId15" name="deleteRowBox36">
+            <control shapeId="1064" r:id="rId16" name="deleteRowBox36">
               <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!Sheet1.deleteRowBox36_Click">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
-                    <xdr:col>20</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>76200</xdr:rowOff>
+                    <xdr:col>19</xdr:col>
+                    <xdr:colOff>581025</xdr:colOff>
+                    <xdr:row>104</xdr:row>
+                    <xdr:rowOff>457200</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>22</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>21</xdr:col>
+                    <xdr:colOff>523875</xdr:colOff>
+                    <xdr:row>105</xdr:row>
+                    <xdr:rowOff>323850</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1064" r:id="rId16" name="addRowBox37">
+            <control shapeId="1065" r:id="rId17" name="addRowBox37">
               <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!Sheet1.addRowBox37_Click">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
-                    <xdr:col>18</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>66675</xdr:rowOff>
+                    <xdr:col>17</xdr:col>
+                    <xdr:colOff>590550</xdr:colOff>
+                    <xdr:row>113</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>19</xdr:col>
-                    <xdr:colOff>552450</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:colOff>495300</xdr:colOff>
+                    <xdr:row>113</xdr:row>
+                    <xdr:rowOff>361950</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1065" r:id="rId17" name="deleteRowBox37">
+            <control shapeId="1066" r:id="rId18" name="deleteRowBox37">
               <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!Sheet1.deleteRowBox37_Click">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>20</xdr:col>
-                    <xdr:colOff>76200</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>66675</xdr:rowOff>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>113</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>22</xdr:col>
-[...24 lines deleted...]
-                    <xdr:rowOff>171450</xdr:rowOff>
+                    <xdr:col>21</xdr:col>
+                    <xdr:colOff>552450</xdr:colOff>
+                    <xdr:row>113</xdr:row>
+                    <xdr:rowOff>361950</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" disablePrompts="1" count="4">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
             <xm:f>Dropdown_list!$K:$K</xm:f>
           </x14:formula1>
-          <xm:sqref>L64:L68 K86:K89 O86:O89 G86:G89</xm:sqref>
+          <xm:sqref>O84:O87 L63:L67 G84:G87 K84:K87</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000001000000}">
           <x14:formula1>
             <xm:f>Dropdown_list!$D$1:$D$5</xm:f>
           </x14:formula1>
-          <xm:sqref>C36:D36</xm:sqref>
+          <xm:sqref>C34:D34</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000002000000}">
           <x14:formula1>
             <xm:f>Dropdown_list!$J$1:$J$3</xm:f>
           </x14:formula1>
-          <xm:sqref>O104:P107</xm:sqref>
+          <xm:sqref>O100:P103</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000003000000}">
           <x14:formula1>
             <xm:f>Dropdown_list!$G$1:$G$3</xm:f>
           </x14:formula1>
-          <xm:sqref>C95:C98</xm:sqref>
+          <xm:sqref>C92:C95</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+  <sheetPr codeName="Sheet9"/>
+  <dimension ref="A1:C38"/>
+  <sheetViews>
+    <sheetView zoomScale="118" zoomScaleNormal="118" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="62.7109375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="3"/>
+    <col min="4" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="14.25">
+      <c r="A1" s="2"/>
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+    </row>
+    <row r="2" spans="1:3" ht="14.25">
+      <c r="A2" s="12"/>
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+    </row>
+    <row r="3" spans="1:3" ht="14.25">
+      <c r="A3" s="12"/>
+      <c r="B3" s="12"/>
+      <c r="C3" s="12"/>
+    </row>
+    <row r="4" spans="1:3" ht="14.25">
+      <c r="A4" s="12"/>
+      <c r="B4" s="12"/>
+      <c r="C4" s="12"/>
+    </row>
+    <row r="5" spans="1:3" ht="14.25">
+      <c r="A5" s="12"/>
+      <c r="B5" s="12"/>
+      <c r="C5" s="12"/>
+    </row>
+    <row r="6" spans="1:3" ht="14.25">
+      <c r="A6" s="12"/>
+      <c r="B6" s="12"/>
+      <c r="C6" s="12"/>
+    </row>
+    <row r="7" spans="1:3" ht="14.25">
+      <c r="A7" s="12"/>
+      <c r="B7" s="12"/>
+      <c r="C7" s="12"/>
+    </row>
+    <row r="8" spans="1:3" ht="14.25">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="12"/>
+    </row>
+    <row r="9" spans="1:3" ht="14.25">
+      <c r="A9" s="12"/>
+      <c r="B9" s="12"/>
+      <c r="C9" s="12"/>
+    </row>
+    <row r="10" spans="1:3" ht="14.25">
+      <c r="A10" s="12"/>
+      <c r="B10" s="12"/>
+      <c r="C10" s="12"/>
+    </row>
+    <row r="11" spans="1:3" ht="14.25">
+      <c r="B11" s="12"/>
+    </row>
+    <row r="12" spans="1:3" ht="14.25">
+      <c r="B12" s="12"/>
+    </row>
+    <row r="13" spans="1:3" ht="86.25" customHeight="1">
+      <c r="B13" s="12"/>
+    </row>
+    <row r="14" spans="1:3" ht="14.25">
+      <c r="B14" s="12"/>
+    </row>
+    <row r="15" spans="1:3" ht="14.25">
+      <c r="B15" s="12"/>
+    </row>
+    <row r="16" spans="1:3" ht="12.75" customHeight="1">
+      <c r="B16" s="12"/>
+    </row>
+    <row r="17" spans="2:2" ht="14.25">
+      <c r="B17" s="12"/>
+    </row>
+    <row r="18" spans="2:2" ht="14.25">
+      <c r="B18" s="12"/>
+    </row>
+    <row r="19" spans="2:2" ht="14.25">
+      <c r="B19" s="12"/>
+    </row>
+    <row r="20" spans="2:2" ht="15">
+      <c r="B20"/>
+    </row>
+    <row r="21" spans="2:2" ht="15">
+      <c r="B21"/>
+    </row>
+    <row r="22" spans="2:2" ht="14.25">
+      <c r="B22" s="12"/>
+    </row>
+    <row r="23" spans="2:2" ht="14.25">
+      <c r="B23" s="12"/>
+    </row>
+    <row r="24" spans="2:2" ht="14.25">
+      <c r="B24" s="12"/>
+    </row>
+    <row r="25" spans="2:2" ht="14.25">
+      <c r="B25" s="11"/>
+    </row>
+    <row r="26" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B26" s="434"/>
+    </row>
+    <row r="27" spans="2:2" ht="13.5" customHeight="1">
+      <c r="B27" s="434"/>
+    </row>
+    <row r="28" spans="2:2" ht="14.25">
+      <c r="B28" s="12"/>
+    </row>
+    <row r="29" spans="2:2" ht="14.25">
+      <c r="B29" s="12"/>
+    </row>
+    <row r="30" spans="2:2" ht="127.5" customHeight="1">
+      <c r="B30" s="11"/>
+    </row>
+    <row r="31" spans="2:2" ht="14.25">
+      <c r="B31" s="12"/>
+    </row>
+    <row r="32" spans="2:2" ht="14.25">
+      <c r="B32" s="12"/>
+    </row>
+    <row r="33" spans="2:2" ht="14.25">
+      <c r="B33" s="12"/>
+    </row>
+    <row r="34" spans="2:2" ht="14.25">
+      <c r="B34" s="12"/>
+    </row>
+    <row r="35" spans="2:2" ht="14.25">
+      <c r="B35" s="12"/>
+    </row>
+    <row r="36" spans="2:2" ht="14.25">
+      <c r="B36" s="12"/>
+    </row>
+    <row r="37" spans="2:2" ht="14.25">
+      <c r="B37" s="12"/>
+    </row>
+    <row r="38" spans="2:2" ht="24.75" customHeight="1">
+      <c r="B38" s="12"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B26:B27"/>
+  </mergeCells>
+  <phoneticPr fontId="7" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr codeName="Sheet8"/>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="22.28515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="24.7109375" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15" thickBot="1">
-      <c r="A1" s="28">
+    <row r="1" spans="1:3" ht="14.25">
+      <c r="A1" s="4">
         <v>3101</v>
       </c>
-      <c r="B1" s="29" t="s">
-        <v>155</v>
+      <c r="B1" s="4" t="s">
+        <v>18</v>
       </c>
       <c r="C1" s="4"/>
     </row>
-    <row r="2" spans="1:3" ht="15" thickBot="1">
-      <c r="A2" s="30">
+    <row r="2" spans="1:3" ht="28.5">
+      <c r="A2" s="4">
         <v>3102</v>
       </c>
-      <c r="B2" s="31" t="s">
-        <v>156</v>
+      <c r="B2" s="4" t="s">
+        <v>19</v>
       </c>
       <c r="C2" s="4"/>
     </row>
-    <row r="3" spans="1:3" ht="15" thickBot="1">
-      <c r="A3" s="30">
+    <row r="3" spans="1:3" ht="28.5">
+      <c r="A3" s="4">
         <v>3103</v>
       </c>
-      <c r="B3" s="31" t="s">
-        <v>157</v>
+      <c r="B3" s="4" t="s">
+        <v>20</v>
       </c>
       <c r="C3" s="4"/>
     </row>
-    <row r="4" spans="1:3" ht="15" thickBot="1">
-      <c r="A4" s="30">
+    <row r="4" spans="1:3" ht="14.25">
+      <c r="A4" s="4">
         <v>3104</v>
       </c>
-      <c r="B4" s="31" t="s">
-        <v>158</v>
+      <c r="B4" s="4" t="s">
+        <v>21</v>
       </c>
       <c r="C4" s="4"/>
-    </row>
-[...176 lines deleted...]
-      <c r="B18"/>
     </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+  <sheetPr codeName="Sheet6"/>
+  <dimension ref="A1:C17"/>
+  <sheetViews>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="29.28515625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="23" style="3" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="14.25">
+      <c r="A1" s="42">
+        <v>2101</v>
+      </c>
+      <c r="B1" s="42" t="s">
+        <v>193</v>
+      </c>
+      <c r="C1" s="4"/>
+    </row>
+    <row r="2" spans="1:3" ht="14.25">
+      <c r="A2" s="42">
+        <v>2102</v>
+      </c>
+      <c r="B2" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="C2" s="4"/>
+    </row>
+    <row r="3" spans="1:3" ht="25.5">
+      <c r="A3" s="42">
+        <v>2103</v>
+      </c>
+      <c r="B3" s="42" t="s">
+        <v>195</v>
+      </c>
+      <c r="C3" s="4"/>
+    </row>
+    <row r="4" spans="1:3" ht="14.25">
+      <c r="A4" s="42">
+        <v>2104</v>
+      </c>
+      <c r="B4" s="42" t="s">
+        <v>196</v>
+      </c>
+      <c r="C4" s="4"/>
+    </row>
+    <row r="5" spans="1:3" ht="14.25">
+      <c r="A5" s="42">
+        <v>2105</v>
+      </c>
+      <c r="B5" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="C5" s="4"/>
+    </row>
+    <row r="6" spans="1:3" ht="25.5">
+      <c r="A6" s="42">
+        <v>2106</v>
+      </c>
+      <c r="B6" s="42" t="s">
+        <v>198</v>
+      </c>
+      <c r="C6" s="4"/>
+    </row>
+    <row r="7" spans="1:3" ht="25.5">
+      <c r="A7" s="42">
+        <v>2201</v>
+      </c>
+      <c r="B7" s="42" t="s">
+        <v>199</v>
+      </c>
+      <c r="C7" s="4"/>
+    </row>
+    <row r="8" spans="1:3" ht="14.25">
+      <c r="A8" s="42">
+        <v>2202</v>
+      </c>
+      <c r="B8" s="42" t="s">
+        <v>200</v>
+      </c>
+      <c r="C8" s="4"/>
+    </row>
+    <row r="9" spans="1:3" ht="25.5">
+      <c r="A9" s="42">
+        <v>2203</v>
+      </c>
+      <c r="B9" s="42" t="s">
+        <v>201</v>
+      </c>
+      <c r="C9" s="4"/>
+    </row>
+    <row r="10" spans="1:3" ht="14.25">
+      <c r="A10" s="42">
+        <v>2301</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>202</v>
+      </c>
+      <c r="C10" s="4"/>
+    </row>
+    <row r="11" spans="1:3" ht="25.5">
+      <c r="A11" s="42">
+        <v>2302</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>203</v>
+      </c>
+      <c r="C11" s="4"/>
+    </row>
+    <row r="12" spans="1:3" ht="14.25">
+      <c r="A12" s="42">
+        <v>2303</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>294</v>
+      </c>
+      <c r="C12" s="4"/>
+    </row>
+    <row r="13" spans="1:3" ht="14.25">
+      <c r="A13" s="42">
+        <v>2304</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>295</v>
+      </c>
+      <c r="C13" s="4"/>
+    </row>
+    <row r="14" spans="1:3" ht="25.5">
+      <c r="A14" s="42">
+        <v>2305</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>204</v>
+      </c>
+      <c r="C14" s="5"/>
+    </row>
+    <row r="15" spans="1:3" ht="25.5">
+      <c r="A15" s="42">
+        <v>2306</v>
+      </c>
+      <c r="B15" s="42" t="s">
+        <v>205</v>
+      </c>
+      <c r="C15" s="5"/>
+    </row>
+    <row r="16" spans="1:3" ht="57.75" customHeight="1">
+      <c r="A16" s="42">
+        <v>2307</v>
+      </c>
+      <c r="B16" s="42" t="s">
+        <v>206</v>
+      </c>
+      <c r="C16" s="4"/>
+    </row>
+    <row r="17" spans="1:2" ht="38.25">
+      <c r="A17" s="43">
+        <v>2501</v>
+      </c>
+      <c r="B17" s="44" t="s">
+        <v>400</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="7" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr codeName="Sheet10"/>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="C25" sqref="C24:C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="5.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.5703125" style="3" customWidth="1"/>
     <col min="3" max="3" width="35.28515625" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15" thickBot="1">
-      <c r="A1" s="28">
+    <row r="1" spans="1:3" ht="14.25">
+      <c r="A1" s="4">
         <v>5101</v>
       </c>
-      <c r="B1" s="29" t="s">
-        <v>159</v>
+      <c r="B1" s="4" t="s">
+        <v>22</v>
       </c>
       <c r="C1" s="4"/>
     </row>
-    <row r="2" spans="1:3" ht="15" thickBot="1">
-      <c r="A2" s="30">
+    <row r="2" spans="1:3" ht="42.75">
+      <c r="A2" s="4">
         <v>5102</v>
       </c>
-      <c r="B2" s="31" t="s">
-        <v>151</v>
+      <c r="B2" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="C2" s="4"/>
     </row>
-    <row r="3" spans="1:3" ht="15" thickBot="1">
-      <c r="A3" s="30">
+    <row r="3" spans="1:3" ht="71.25">
+      <c r="A3" s="4">
         <v>5103</v>
       </c>
-      <c r="B3" s="31" t="s">
-        <v>153</v>
+      <c r="B3" s="4" t="s">
+        <v>17</v>
       </c>
       <c r="C3" s="4"/>
     </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-  <dimension ref="A1:D112"/>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr codeName="Sheet2"/>
+  <dimension ref="A1:D82"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="26.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="65.85546875" customWidth="1"/>
+    <col min="1" max="1" width="19.42578125" customWidth="1"/>
+    <col min="2" max="2" width="53.7109375" style="45" customWidth="1"/>
+    <col min="3" max="3" width="37" style="45" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="B1" t="s">
-        <v>206</v>
+      <c r="B1" s="45" t="s">
+        <v>171</v>
       </c>
       <c r="D1" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:4">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="30">
       <c r="A2" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>407</v>
+        <v>322</v>
+      </c>
+      <c r="B2" s="140" t="s">
+        <v>260</v>
       </c>
       <c r="D2" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:4">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="15.75">
       <c r="A3" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>367</v>
+        <v>323</v>
+      </c>
+      <c r="B3" s="142" t="s">
+        <v>292</v>
       </c>
       <c r="D3" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:4">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="15.75">
       <c r="A4" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>291</v>
+      </c>
+      <c r="B4" s="142" t="s">
+        <v>290</v>
       </c>
       <c r="D4" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:4">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="30">
       <c r="A5" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>210</v>
+      </c>
+      <c r="B5" s="140" t="s">
+        <v>293</v>
       </c>
       <c r="D5" t="s">
-        <v>336</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:4">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="30">
       <c r="A6" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>211</v>
+      </c>
+      <c r="B6" s="140" t="s">
+        <v>402</v>
       </c>
       <c r="D6" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:4">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="26.25">
       <c r="A7" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>212</v>
+      </c>
+      <c r="B7" s="143" t="s">
+        <v>261</v>
       </c>
       <c r="D7" t="s">
-        <v>338</v>
-[...7 lines deleted...]
-        <v>371</v>
+        <v>302</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="26.25">
+      <c r="A8" s="152" t="s">
+        <v>213</v>
+      </c>
+      <c r="B8" s="153" t="s">
+        <v>389</v>
       </c>
       <c r="D8" t="s">
-        <v>339</v>
+        <v>303</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>214</v>
+      </c>
+      <c r="B9" s="141" t="s">
+        <v>335</v>
       </c>
       <c r="D9" t="s">
-        <v>340</v>
+        <v>304</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>215</v>
+      </c>
+      <c r="B10" s="145" t="s">
+        <v>333</v>
       </c>
       <c r="D10" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:4">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="30">
       <c r="A11" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>373</v>
+        <v>216</v>
+      </c>
+      <c r="B11" s="140" t="s">
+        <v>262</v>
       </c>
       <c r="D11" t="s">
-        <v>276</v>
+        <v>336</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>374</v>
+        <v>217</v>
+      </c>
+      <c r="B12" s="146" t="s">
+        <v>263</v>
       </c>
       <c r="D12" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:4">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="26.25">
       <c r="A13" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>218</v>
+      </c>
+      <c r="B13" s="143" t="s">
+        <v>264</v>
       </c>
       <c r="D13" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:4">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="26.25">
       <c r="A14" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>376</v>
+        <v>219</v>
+      </c>
+      <c r="B14" s="146" t="s">
+        <v>265</v>
       </c>
       <c r="D14" t="s">
-        <v>278</v>
+        <v>339</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>220</v>
+      </c>
+      <c r="B15" s="143" t="s">
+        <v>266</v>
       </c>
       <c r="D15" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:4">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="39">
       <c r="A16" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>221</v>
+      </c>
+      <c r="B16" s="146" t="s">
+        <v>332</v>
       </c>
       <c r="D16" t="s">
-        <v>278</v>
+        <v>339</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>222</v>
+      </c>
+      <c r="B17" s="143" t="s">
+        <v>267</v>
       </c>
       <c r="D17" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:4">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="30">
       <c r="A18" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>324</v>
+      </c>
+      <c r="B18" s="45" t="s">
+        <v>325</v>
       </c>
       <c r="D18" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:4">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="15.75">
       <c r="A19" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-        <v>381</v>
+        <v>327</v>
+      </c>
+      <c r="B19" s="140" t="s">
+        <v>326</v>
       </c>
       <c r="D19" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:4">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="15.75">
       <c r="A20" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>382</v>
+        <v>223</v>
+      </c>
+      <c r="B20" s="140" t="s">
+        <v>268</v>
       </c>
       <c r="D20" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:4">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="30">
       <c r="A21" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>401</v>
+        <v>224</v>
+      </c>
+      <c r="B21" s="140" t="s">
+        <v>269</v>
       </c>
       <c r="D21" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:4">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="15.75">
       <c r="A22" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>225</v>
+      </c>
+      <c r="B22" s="140" t="s">
+        <v>270</v>
       </c>
       <c r="D22" t="s">
-        <v>279</v>
+        <v>339</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>383</v>
+        <v>226</v>
+      </c>
+      <c r="B23" s="144" t="s">
+        <v>271</v>
       </c>
       <c r="D23" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:4">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="30">
       <c r="A24" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>328</v>
+      </c>
+      <c r="B24" s="142" t="s">
+        <v>329</v>
       </c>
       <c r="D24" t="s">
-        <v>345</v>
+        <v>308</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>331</v>
       </c>
-      <c r="B25" t="s">
-        <v>385</v>
+      <c r="B25" s="146" t="s">
+        <v>330</v>
       </c>
       <c r="D25" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:4">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="15.75">
       <c r="A26" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>227</v>
+      </c>
+      <c r="B26" s="140" t="s">
+        <v>272</v>
       </c>
       <c r="D26" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:4">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="15.75">
       <c r="A27" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>387</v>
+        <v>228</v>
+      </c>
+      <c r="B27" s="140" t="s">
+        <v>273</v>
       </c>
       <c r="D27" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:4">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="26.25">
       <c r="A28" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>229</v>
+      </c>
+      <c r="B28" s="146" t="s">
+        <v>334</v>
       </c>
       <c r="D28" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:4">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="30">
       <c r="A29" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>230</v>
+      </c>
+      <c r="B29" s="140" t="s">
+        <v>356</v>
       </c>
       <c r="D29" t="s">
-        <v>350</v>
+        <v>313</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>399</v>
+        <v>231</v>
+      </c>
+      <c r="B30" s="141" t="s">
+        <v>335</v>
       </c>
       <c r="D30" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:4">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="45">
       <c r="A31" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>232</v>
+      </c>
+      <c r="B31" s="140" t="s">
+        <v>274</v>
       </c>
       <c r="D31" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:4">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="30">
       <c r="A32" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>233</v>
+      </c>
+      <c r="B32" s="140" t="s">
+        <v>401</v>
       </c>
       <c r="D32" t="s">
-        <v>284</v>
+        <v>387</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>391</v>
+        <v>234</v>
+      </c>
+      <c r="B33" s="147" t="s">
+        <v>275</v>
       </c>
       <c r="D33" t="s">
-        <v>352</v>
+        <v>315</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
+        <v>235</v>
+      </c>
+      <c r="B34" s="141" t="s">
+        <v>335</v>
+      </c>
+      <c r="D34" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="30">
+      <c r="A35" t="s">
+        <v>236</v>
+      </c>
+      <c r="B35" s="140" t="s">
+        <v>276</v>
+      </c>
+      <c r="D35" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="30">
+      <c r="A36" t="s">
+        <v>237</v>
+      </c>
+      <c r="B36" s="140" t="s">
+        <v>277</v>
+      </c>
+      <c r="D36" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="30">
+      <c r="A37" t="s">
+        <v>238</v>
+      </c>
+      <c r="B37" s="140" t="s">
+        <v>278</v>
+      </c>
+      <c r="D37" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="15.75">
+      <c r="A38" t="s">
+        <v>239</v>
+      </c>
+      <c r="B38" s="140" t="s">
+        <v>279</v>
+      </c>
+      <c r="D38" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="15.75">
+      <c r="A39" t="s">
+        <v>240</v>
+      </c>
+      <c r="B39" s="140" t="s">
+        <v>280</v>
+      </c>
+      <c r="D39" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="30">
+      <c r="A40" t="s">
         <v>241</v>
       </c>
-      <c r="B34" t="s">
-[...7 lines deleted...]
-      <c r="A35" t="s">
+      <c r="B40" s="140" t="s">
+        <v>281</v>
+      </c>
+      <c r="D40" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="26.25">
+      <c r="A41" t="s">
         <v>242</v>
       </c>
-      <c r="B35" t="s">
-[...7 lines deleted...]
-      <c r="A36" t="s">
+      <c r="B41" s="144" t="s">
+        <v>282</v>
+      </c>
+      <c r="D41" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="30">
+      <c r="A42" t="s">
         <v>243</v>
       </c>
-      <c r="B36" t="s">
-[...66 lines deleted...]
-        <v>396</v>
+      <c r="B42" s="140" t="s">
+        <v>283</v>
       </c>
       <c r="D42" t="s">
-        <v>289</v>
+        <v>348</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>244</v>
+      </c>
+      <c r="B43" s="45" t="s">
+        <v>172</v>
       </c>
       <c r="D43" t="s">
-        <v>290</v>
+        <v>349</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>245</v>
+      </c>
+      <c r="B44" s="45" t="s">
+        <v>173</v>
       </c>
       <c r="D44" t="s">
-        <v>291</v>
+        <v>350</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>246</v>
+      </c>
+      <c r="B45" s="45" t="s">
+        <v>174</v>
       </c>
       <c r="D45" t="s">
-        <v>292</v>
+        <v>351</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>247</v>
+      </c>
+      <c r="B46" s="45" t="s">
+        <v>175</v>
       </c>
       <c r="D46" t="s">
-        <v>301</v>
+        <v>352</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
+        <v>248</v>
+      </c>
+      <c r="B47" s="45" t="s">
+        <v>176</v>
+      </c>
+      <c r="D47" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="15.75">
+      <c r="A48" t="s">
+        <v>249</v>
+      </c>
+      <c r="B48" s="140" t="s">
+        <v>284</v>
+      </c>
+      <c r="D48" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="15.75">
+      <c r="A49" t="s">
+        <v>250</v>
+      </c>
+      <c r="B49" s="140" t="s">
+        <v>285</v>
+      </c>
+      <c r="D49" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="15.75">
+      <c r="A50" t="s">
+        <v>251</v>
+      </c>
+      <c r="B50" s="140" t="s">
+        <v>286</v>
+      </c>
+      <c r="D50" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="15.75">
+      <c r="A51" t="s">
+        <v>252</v>
+      </c>
+      <c r="B51" s="140" t="s">
+        <v>287</v>
+      </c>
+      <c r="D51" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="30">
+      <c r="A52" t="s">
+        <v>253</v>
+      </c>
+      <c r="B52" s="140" t="s">
+        <v>288</v>
+      </c>
+      <c r="D52" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" ht="26.25">
+      <c r="A53" s="152" t="s">
         <v>254</v>
       </c>
-      <c r="B47" t="s">
-[...67 lines deleted...]
-        <v>405</v>
+      <c r="B53" s="153" t="s">
+        <v>388</v>
       </c>
       <c r="D53" t="s">
-        <v>296</v>
+        <v>359</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>398</v>
+        <v>255</v>
+      </c>
+      <c r="B54" s="45" t="s">
+        <v>289</v>
       </c>
       <c r="D54" t="s">
-        <v>304</v>
+        <v>360</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="D55" t="s">
-        <v>305</v>
+        <v>361</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="D56" t="s">
-        <v>306</v>
+        <v>362</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="D57" t="s">
-        <v>307</v>
+        <v>363</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="D58" t="s">
-        <v>308</v>
+        <v>364</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="D59" t="s">
-        <v>309</v>
+        <v>384</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="D60" t="s">
-        <v>310</v>
+        <v>365</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="D61" t="s">
-        <v>311</v>
+        <v>366</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="D62" t="s">
-        <v>312</v>
+        <v>367</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="D63" t="s">
-        <v>297</v>
+        <v>368</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="D64" t="s">
-        <v>313</v>
+        <v>369</v>
       </c>
     </row>
     <row r="65" spans="4:4">
       <c r="D65" t="s">
-        <v>314</v>
+        <v>370</v>
       </c>
     </row>
     <row r="66" spans="4:4">
       <c r="D66" t="s">
-        <v>315</v>
+        <v>371</v>
       </c>
     </row>
     <row r="67" spans="4:4">
       <c r="D67" t="s">
-        <v>316</v>
+        <v>372</v>
       </c>
     </row>
     <row r="68" spans="4:4">
       <c r="D68" t="s">
-        <v>317</v>
+        <v>373</v>
       </c>
     </row>
     <row r="69" spans="4:4">
       <c r="D69" t="s">
-        <v>318</v>
+        <v>374</v>
       </c>
     </row>
     <row r="70" spans="4:4">
       <c r="D70" t="s">
-        <v>298</v>
+        <v>375</v>
       </c>
     </row>
     <row r="71" spans="4:4">
       <c r="D71" t="s">
-        <v>319</v>
+        <v>385</v>
       </c>
     </row>
     <row r="72" spans="4:4">
       <c r="D72" t="s">
-        <v>320</v>
+        <v>376</v>
       </c>
     </row>
     <row r="73" spans="4:4">
       <c r="D73" t="s">
-        <v>321</v>
+        <v>377</v>
       </c>
     </row>
     <row r="74" spans="4:4">
       <c r="D74" t="s">
-        <v>299</v>
+        <v>378</v>
       </c>
     </row>
     <row r="75" spans="4:4">
       <c r="D75" t="s">
-        <v>322</v>
+        <v>379</v>
       </c>
     </row>
     <row r="76" spans="4:4">
       <c r="D76" t="s">
-        <v>323</v>
+        <v>380</v>
       </c>
     </row>
     <row r="77" spans="4:4">
       <c r="D77" t="s">
-        <v>324</v>
+        <v>381</v>
       </c>
     </row>
     <row r="78" spans="4:4">
       <c r="D78" t="s">
-        <v>325</v>
+        <v>382</v>
       </c>
     </row>
     <row r="79" spans="4:4">
       <c r="D79" t="s">
-        <v>300</v>
+        <v>383</v>
       </c>
     </row>
     <row r="80" spans="4:4">
       <c r="D80" t="s">
-        <v>357</v>
+        <v>320</v>
       </c>
     </row>
     <row r="81" spans="4:4">
       <c r="D81" t="s">
-        <v>358</v>
+        <v>321</v>
       </c>
     </row>
     <row r="82" spans="4:4">
       <c r="D82" t="s">
-        <v>359</v>
-[...4 lines deleted...]
-        <v>203</v>
+        <v>391</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet11"/>
-  <dimension ref="A1:I15"/>
+  <dimension ref="A1:I20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="I1" sqref="I1"/>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="J1" sqref="J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="98.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="43.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="4.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="3.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="21.140625" style="1" customWidth="1"/>
     <col min="7" max="8" width="9.140625" style="1"/>
     <col min="9" max="9" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="7" customFormat="1" ht="13.5" thickBot="1">
       <c r="A1" s="7" t="s">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="B1" s="7" t="s">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8" t="s">
         <v>408</v>
       </c>
-      <c r="I1" s="19">
-        <v>45961.422430555554</v>
+      <c r="I1" s="22">
+        <v>45940.528564814813</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1" t="s">
-        <v>332</v>
+        <v>296</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>382</v>
+        <v>268</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1" t="s">
-        <v>334</v>
+        <v>298</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>382</v>
+        <v>268</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1" t="s">
-        <v>335</v>
+        <v>299</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>382</v>
+        <v>268</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1" t="s">
-        <v>336</v>
+        <v>300</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>382</v>
+        <v>268</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1" t="s">
-        <v>337</v>
+        <v>301</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>382</v>
+        <v>268</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1" t="s">
-        <v>338</v>
+        <v>302</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>382</v>
+        <v>268</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1" t="s">
-        <v>339</v>
+        <v>303</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>382</v>
+        <v>268</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1" t="s">
-        <v>340</v>
+        <v>304</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>382</v>
+        <v>268</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1" t="s">
-        <v>276</v>
+        <v>336</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>382</v>
+        <v>268</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1" t="s">
-        <v>277</v>
+        <v>337</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>382</v>
+        <v>268</v>
       </c>
     </row>
     <row r="12" spans="1:9">
+      <c r="A12" s="1" t="s">
+        <v>341</v>
+      </c>
       <c r="B12" s="1" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1" t="s">
-        <v>285</v>
+        <v>342</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>382</v>
+        <v>268</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>382</v>
+        <v>268</v>
       </c>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B15" s="1" t="s">
-        <v>382</v>
+        <v>275</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>268</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet14"/>
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="14">
+      <c r="A1" s="13">
         <v>1113</v>
       </c>
-      <c r="B1" s="14" t="s">
-        <v>14</v>
+      <c r="B1" s="13" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1">
         <v>1213</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="1">
         <v>1316</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="1">
         <v>1702</v>
       </c>
       <c r="B4" s="1"/>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="1">
         <v>1710</v>
       </c>
       <c r="B5" s="1"/>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="1">
         <v>1711</v>
       </c>
       <c r="B6" s="1"/>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet13"/>
   <dimension ref="A1:A4"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>106</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" t="s">
-        <v>214</v>
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet12"/>
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="K32" sqref="K32"/>
+      <selection activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="26.42578125" style="35" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="11" width="9.140625" style="41"/>
+    <col min="1" max="1" width="26.42578125" style="28" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="28"/>
+    <col min="3" max="3" width="9.140625" style="29"/>
+    <col min="4" max="4" width="17" style="31" customWidth="1"/>
+    <col min="5" max="5" width="11.28515625" style="31" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" style="32"/>
+    <col min="7" max="8" width="9.140625" style="31"/>
+    <col min="9" max="9" width="9.140625" style="29"/>
+    <col min="10" max="10" width="9.140625" style="33"/>
+    <col min="11" max="11" width="9.140625" style="34"/>
     <col min="12" max="12" width="9.140625" style="1"/>
-    <col min="13" max="13" width="38.28515625" style="42" customWidth="1"/>
+    <col min="13" max="13" width="38.28515625" style="35" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15.75" thickBot="1">
-      <c r="A1" s="34"/>
-[...1 lines deleted...]
-      <c r="G1" s="37"/>
+      <c r="A1" s="27"/>
+      <c r="D1" s="30"/>
+      <c r="G1" s="30"/>
     </row>
     <row r="2" spans="1:13" ht="15.75" thickBot="1">
-      <c r="A2" s="22" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="35">
+      <c r="A2" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" s="28">
         <v>1</v>
       </c>
-      <c r="D2" s="9" t="s">
-[...3 lines deleted...]
-        <v>207</v>
+      <c r="D2" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E2" s="36" t="s">
+        <v>178</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>136</v>
-[...11 lines deleted...]
-        <v>209</v>
+        <v>59</v>
+      </c>
+      <c r="H2" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="J2" s="33" t="s">
+        <v>148</v>
+      </c>
+      <c r="K2" s="37" t="s">
+        <v>35</v>
+      </c>
+      <c r="M2" s="35" t="s">
+        <v>390</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="15.75" thickBot="1">
       <c r="A3" s="10" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B3" s="35">
+        <v>27</v>
+      </c>
+      <c r="B3" s="28">
         <v>2</v>
       </c>
-      <c r="D3" s="10" t="s">
-[...3 lines deleted...]
-        <v>205</v>
+      <c r="D3" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E3" s="36" t="s">
+        <v>177</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>137</v>
-[...11 lines deleted...]
-        <v>203</v>
+        <v>83</v>
+      </c>
+      <c r="H3" s="31" t="s">
+        <v>180</v>
+      </c>
+      <c r="J3" s="33" t="s">
+        <v>105</v>
+      </c>
+      <c r="K3" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="M3" s="35" t="s">
+        <v>181</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="15.75" thickBot="1">
       <c r="A4" s="10" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B4" s="35">
+        <v>28</v>
+      </c>
+      <c r="B4" s="28">
         <v>3</v>
       </c>
-      <c r="D4" s="10" t="s">
-[...9 lines deleted...]
-        <v>212</v>
+      <c r="D4" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="E4" s="36" t="s">
+        <v>183</v>
+      </c>
+      <c r="K4" s="38" t="s">
+        <v>149</v>
+      </c>
+      <c r="M4" s="35" t="s">
+        <v>184</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15.75" thickBot="1">
-      <c r="A5" s="21" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="35">
+      <c r="A5" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="28">
         <v>4</v>
       </c>
-      <c r="D5" s="21" t="s">
-[...13 lines deleted...]
-      <c r="B6" s="35">
+      <c r="D5" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E5" s="36" t="s">
+        <v>185</v>
+      </c>
+      <c r="K5" s="38" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="26.25" thickBot="1">
+      <c r="A6" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="28">
         <v>5</v>
       </c>
-      <c r="K6" s="45" t="s">
-        <v>5</v>
+      <c r="K6" s="38" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="15.75" thickBot="1">
-      <c r="A7" s="21" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="35">
+      <c r="A7" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="28">
         <v>6</v>
       </c>
-      <c r="K7" s="45" t="s">
-        <v>6</v>
+      <c r="K7" s="38" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="15.75" thickBot="1">
-      <c r="A8" s="21" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="35">
+      <c r="A8" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" s="28">
         <v>7</v>
       </c>
-      <c r="K8" s="45" t="s">
-[...7 lines deleted...]
-      <c r="B9" s="35">
+      <c r="K8" s="38" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="26.25" thickBot="1">
+      <c r="A9" s="10" t="s">
+        <v>404</v>
+      </c>
+      <c r="B9" s="28">
         <v>8</v>
       </c>
-      <c r="K9" s="45" t="s">
+      <c r="K9" s="38" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="26.25" thickBot="1">
+      <c r="A10" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="28">
         <v>9</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>10</v>
+      <c r="K10" s="38" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="15.75" thickBot="1">
-      <c r="A11" s="21" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="35">
+      <c r="A11" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="28">
         <v>99</v>
       </c>
-      <c r="K11" s="45" t="s">
-        <v>17</v>
+      <c r="K11" s="38" t="s">
+        <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="15.75" thickBot="1">
-      <c r="K12" s="45" t="s">
-        <v>18</v>
+      <c r="K12" s="38" t="s">
+        <v>151</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="15.75" thickBot="1">
-      <c r="K13" s="45" t="s">
-        <v>19</v>
+      <c r="K13" s="38" t="s">
+        <v>152</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15.75" thickBot="1">
-      <c r="K14" s="45" t="s">
-        <v>20</v>
+      <c r="K14" s="38" t="s">
+        <v>153</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="15.75" thickBot="1">
-      <c r="K15" s="45" t="s">
-        <v>21</v>
+      <c r="K15" s="38" t="s">
+        <v>154</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="15.75" thickBot="1">
-      <c r="K16" s="45" t="s">
-        <v>22</v>
+      <c r="K16" s="38" t="s">
+        <v>155</v>
       </c>
     </row>
     <row r="17" spans="11:11" ht="15.75" thickBot="1">
-      <c r="K17" s="45" t="s">
-        <v>23</v>
+      <c r="K17" s="38" t="s">
+        <v>156</v>
       </c>
     </row>
     <row r="18" spans="11:11" ht="15.75" thickBot="1">
-      <c r="K18" s="45" t="s">
-        <v>24</v>
+      <c r="K18" s="38" t="s">
+        <v>157</v>
       </c>
     </row>
     <row r="19" spans="11:11" ht="15.75" thickBot="1">
-      <c r="K19" s="45" t="s">
-        <v>25</v>
+      <c r="K19" s="38" t="s">
+        <v>158</v>
       </c>
     </row>
     <row r="20" spans="11:11" ht="15.75" thickBot="1">
-      <c r="K20" s="45" t="s">
-        <v>26</v>
+      <c r="K20" s="38" t="s">
+        <v>159</v>
       </c>
     </row>
     <row r="21" spans="11:11" ht="15.75" thickBot="1">
-      <c r="K21" s="45" t="s">
-        <v>27</v>
+      <c r="K21" s="38" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="22" spans="11:11" ht="15.75" thickBot="1">
-      <c r="K22" s="45" t="s">
-        <v>28</v>
+      <c r="K22" s="38" t="s">
+        <v>161</v>
       </c>
     </row>
     <row r="23" spans="11:11" ht="15.75" thickBot="1">
-      <c r="K23" s="45" t="s">
-        <v>29</v>
+      <c r="K23" s="38" t="s">
+        <v>162</v>
       </c>
     </row>
     <row r="24" spans="11:11" ht="15.75" thickBot="1">
-      <c r="K24" s="45" t="s">
-        <v>30</v>
+      <c r="K24" s="38" t="s">
+        <v>163</v>
       </c>
     </row>
     <row r="25" spans="11:11" ht="15.75" thickBot="1">
-      <c r="K25" s="45" t="s">
-        <v>31</v>
+      <c r="K25" s="38" t="s">
+        <v>164</v>
       </c>
     </row>
     <row r="26" spans="11:11" ht="15.75" thickBot="1">
-      <c r="K26" s="45" t="s">
-        <v>32</v>
+      <c r="K26" s="38" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="27" spans="11:11" ht="15.75" thickBot="1">
-      <c r="K27" s="45" t="s">
-        <v>33</v>
+      <c r="K27" s="38" t="s">
+        <v>166</v>
       </c>
     </row>
     <row r="28" spans="11:11" ht="15.75" thickBot="1">
-      <c r="K28" s="45" t="s">
+      <c r="K28" s="38" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="29" spans="11:11" ht="15.75" thickBot="1">
+      <c r="K29" s="38" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="30" spans="11:11" ht="15.75" thickBot="1">
+      <c r="K30" s="38" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="31" spans="11:11" ht="15.75" thickBot="1">
+      <c r="K31" s="38" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="32" spans="11:11">
+      <c r="K32" s="34" t="s">
         <v>34</v>
-      </c>
-[...18 lines deleted...]
-        <v>126</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Sheet17"/>
   <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="5" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="84.42578125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="13.5" thickBot="1">
-      <c r="A1" s="28">
+    <row r="1" spans="1:2" ht="30.75" thickBot="1">
+      <c r="A1" s="23">
         <v>7101</v>
       </c>
-      <c r="B1" s="29" t="s">
-[...4 lines deleted...]
-      <c r="A2" s="30">
+      <c r="B1" s="139" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="30.75" thickBot="1">
+      <c r="A2" s="24">
         <v>7102</v>
       </c>
-      <c r="B2" s="31" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="30">
+      <c r="B2" s="139" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="30.75" thickBot="1">
+      <c r="A3" s="24">
         <v>7103</v>
       </c>
-      <c r="B3" s="31" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="30">
+      <c r="B3" s="139" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="30.75" thickBot="1">
+      <c r="A4" s="23">
         <v>7104</v>
       </c>
-      <c r="B4" s="31" t="s">
-        <v>163</v>
+      <c r="B4" s="139" t="s">
+        <v>259</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="13.5" thickBot="1">
-      <c r="A5" s="30">
+      <c r="A5" s="24">
         <v>7105</v>
       </c>
-      <c r="B5" s="31" t="s">
-        <v>164</v>
+      <c r="B5" s="25" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="13.5" thickBot="1">
-      <c r="A6" s="30">
+      <c r="A6" s="24">
         <v>7106</v>
       </c>
-      <c r="B6" s="31" t="s">
-        <v>165</v>
+      <c r="B6" s="46" t="s">
+        <v>208</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B4" sqref="B4"/>
+      <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="64.5703125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="13.5" thickBot="1">
-      <c r="A1" s="15">
+      <c r="A1" s="14">
         <v>110</v>
       </c>
-      <c r="B1" s="46" t="s">
-        <v>166</v>
+      <c r="B1" s="15" t="s">
+        <v>115</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="13.5" thickBot="1">
       <c r="A2" s="16">
         <v>120</v>
       </c>
-      <c r="B2" s="47" t="s">
-        <v>167</v>
+      <c r="B2" s="17" t="s">
+        <v>116</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="13.5" thickBot="1">
       <c r="A3" s="16">
         <v>130</v>
       </c>
-      <c r="B3" s="47" t="s">
-        <v>168</v>
+      <c r="B3" s="17" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="13.5" thickBot="1">
       <c r="A4" s="16">
         <v>170</v>
       </c>
-      <c r="B4" s="47" t="s">
-        <v>154</v>
+      <c r="B4" s="17" t="s">
+        <v>118</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="14.25">
       <c r="A5" s="6"/>
     </row>
     <row r="6" spans="1:2" ht="14.25">
       <c r="A6" s="6"/>
     </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="Sheet5"/>
   <dimension ref="A1:C38"/>
   <sheetViews>
     <sheetView topLeftCell="A13" zoomScale="118" zoomScaleNormal="118" workbookViewId="0">
       <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="3" customWidth="1"/>
+    <col min="1" max="1" width="11.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="45.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="16.85546875" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A1" s="23">
+      <c r="A1" s="18">
         <v>1101</v>
       </c>
-      <c r="B1" s="48" t="s">
-        <v>169</v>
+      <c r="B1" s="19" t="s">
+        <v>119</v>
       </c>
       <c r="C1" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A2" s="25">
+      <c r="A2" s="18">
         <v>1102</v>
       </c>
-      <c r="B2" s="49" t="s">
-        <v>170</v>
+      <c r="B2" s="19" t="s">
+        <v>120</v>
       </c>
       <c r="C2" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A3" s="25">
+      <c r="A3" s="18">
         <v>1104</v>
       </c>
-      <c r="B3" s="49" t="s">
-        <v>171</v>
+      <c r="B3" s="19" t="s">
+        <v>121</v>
       </c>
       <c r="C3" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A4" s="25">
+      <c r="A4" s="18">
         <v>1105</v>
       </c>
-      <c r="B4" s="49" t="s">
-        <v>172</v>
+      <c r="B4" s="19" t="s">
+        <v>122</v>
       </c>
       <c r="C4" s="1">
         <v>110</v>
       </c>
     </row>
-    <row r="5" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A5" s="25">
+    <row r="5" spans="1:3" ht="24.75" thickBot="1">
+      <c r="A5" s="18">
         <v>1106</v>
       </c>
-      <c r="B5" s="49" t="s">
-        <v>173</v>
+      <c r="B5" s="19" t="s">
+        <v>123</v>
       </c>
       <c r="C5" s="1">
         <v>110</v>
       </c>
     </row>
-    <row r="6" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A6" s="25">
+    <row r="6" spans="1:3" ht="24.75" thickBot="1">
+      <c r="A6" s="18">
         <v>1108</v>
       </c>
-      <c r="B6" s="49" t="s">
-        <v>174</v>
+      <c r="B6" s="19" t="s">
+        <v>190</v>
       </c>
       <c r="C6" s="1">
         <v>110</v>
       </c>
     </row>
-    <row r="7" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A7" s="25">
+    <row r="7" spans="1:3" ht="24.75" thickBot="1">
+      <c r="A7" s="18">
         <v>1113</v>
       </c>
-      <c r="B7" s="32" t="s">
-        <v>175</v>
+      <c r="B7" s="19" t="s">
+        <v>187</v>
       </c>
       <c r="C7" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A8" s="23">
+      <c r="A8" s="18">
         <v>1201</v>
       </c>
-      <c r="B8" s="48" t="s">
-        <v>176</v>
+      <c r="B8" s="19" t="s">
+        <v>124</v>
       </c>
       <c r="C8" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A9" s="25">
+      <c r="A9" s="18">
         <v>1202</v>
       </c>
-      <c r="B9" s="49" t="s">
-        <v>177</v>
+      <c r="B9" s="19" t="s">
+        <v>125</v>
       </c>
       <c r="C9" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A10" s="25">
+      <c r="A10" s="18">
         <v>1205</v>
       </c>
-      <c r="B10" s="49" t="s">
-        <v>178</v>
+      <c r="B10" s="19" t="s">
+        <v>126</v>
       </c>
       <c r="C10" s="1">
         <v>120</v>
       </c>
     </row>
-    <row r="11" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A11" s="25">
+    <row r="11" spans="1:3" ht="24.75" thickBot="1">
+      <c r="A11" s="18">
         <v>1207</v>
       </c>
-      <c r="B11" s="49" t="s">
-        <v>179</v>
+      <c r="B11" s="19" t="s">
+        <v>191</v>
       </c>
       <c r="C11" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="12" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A12" s="25">
+      <c r="A12" s="18">
         <v>1212</v>
       </c>
-      <c r="B12" s="49" t="s">
-        <v>180</v>
+      <c r="B12" s="19" t="s">
+        <v>127</v>
       </c>
       <c r="C12" s="1">
         <v>120</v>
       </c>
     </row>
-    <row r="13" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A13" s="25">
+    <row r="13" spans="1:3" ht="24.75" thickBot="1">
+      <c r="A13" s="18">
         <v>1213</v>
       </c>
-      <c r="B13" s="49" t="s">
-        <v>175</v>
+      <c r="B13" s="19" t="s">
+        <v>187</v>
       </c>
       <c r="C13" s="1">
         <v>120</v>
       </c>
     </row>
-    <row r="14" spans="1:3" ht="23.25" thickBot="1">
-      <c r="A14" s="23">
+    <row r="14" spans="1:3" ht="24.75" thickBot="1">
+      <c r="A14" s="18">
         <v>1301</v>
       </c>
-      <c r="B14" s="48" t="s">
-        <v>181</v>
+      <c r="B14" s="19" t="s">
+        <v>128</v>
       </c>
       <c r="C14" s="1">
         <v>130</v>
       </c>
     </row>
-    <row r="15" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A15" s="25">
+    <row r="15" spans="1:3" ht="24.75" thickBot="1">
+      <c r="A15" s="18">
         <v>1302</v>
       </c>
-      <c r="B15" s="49" t="s">
-        <v>182</v>
+      <c r="B15" s="19" t="s">
+        <v>129</v>
       </c>
       <c r="C15" s="1">
         <v>130</v>
       </c>
     </row>
-    <row r="16" spans="1:3" ht="23.25" thickBot="1">
-      <c r="A16" s="25">
+    <row r="16" spans="1:3" ht="24.75" thickBot="1">
+      <c r="A16" s="18">
         <v>1303</v>
       </c>
-      <c r="B16" s="49" t="s">
-        <v>183</v>
+      <c r="B16" s="19" t="s">
+        <v>130</v>
       </c>
       <c r="C16" s="1">
         <v>130</v>
       </c>
     </row>
-    <row r="17" spans="1:3" ht="23.25" thickBot="1">
-      <c r="A17" s="25">
+    <row r="17" spans="1:3" ht="24.75" thickBot="1">
+      <c r="A17" s="18">
         <v>1304</v>
       </c>
-      <c r="B17" s="49" t="s">
-        <v>184</v>
+      <c r="B17" s="19" t="s">
+        <v>131</v>
       </c>
       <c r="C17" s="1">
         <v>130</v>
       </c>
     </row>
-    <row r="18" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A18" s="25">
+    <row r="18" spans="1:3" ht="24.75" thickBot="1">
+      <c r="A18" s="18">
         <v>1305</v>
       </c>
-      <c r="B18" s="49" t="s">
-        <v>185</v>
+      <c r="B18" s="19" t="s">
+        <v>132</v>
       </c>
       <c r="C18" s="1">
         <v>130</v>
       </c>
     </row>
-    <row r="19" spans="1:3" ht="23.25" thickBot="1">
-      <c r="A19" s="25">
+    <row r="19" spans="1:3" ht="24.75" thickBot="1">
+      <c r="A19" s="18">
         <v>1306</v>
       </c>
-      <c r="B19" s="49" t="s">
-        <v>186</v>
+      <c r="B19" s="19" t="s">
+        <v>133</v>
       </c>
       <c r="C19" s="1">
         <v>130</v>
       </c>
     </row>
-    <row r="20" spans="1:3" ht="47.25" thickBot="1">
-      <c r="A20" s="25">
+    <row r="20" spans="1:3" ht="63" thickBot="1">
+      <c r="A20" s="18">
         <v>1307</v>
       </c>
-      <c r="B20" s="161" t="s">
-        <v>404</v>
+      <c r="B20" s="162" t="s">
+        <v>405</v>
       </c>
       <c r="C20" s="1">
         <v>130</v>
       </c>
     </row>
-    <row r="21" spans="1:3" ht="23.25" thickBot="1">
-      <c r="A21" s="25">
+    <row r="21" spans="1:3" ht="36.75" thickBot="1">
+      <c r="A21" s="18">
         <v>1308</v>
       </c>
-      <c r="B21" s="49" t="s">
-        <v>187</v>
+      <c r="B21" s="19" t="s">
+        <v>134</v>
       </c>
       <c r="C21" s="1">
         <v>130</v>
       </c>
     </row>
-    <row r="22" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A22" s="25">
+    <row r="22" spans="1:3" ht="24.75" thickBot="1">
+      <c r="A22" s="18">
         <v>1309</v>
       </c>
-      <c r="B22" s="49" t="s">
-        <v>188</v>
+      <c r="B22" s="19" t="s">
+        <v>135</v>
       </c>
       <c r="C22" s="1">
         <v>130</v>
       </c>
     </row>
-    <row r="23" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A23" s="25">
+    <row r="23" spans="1:3" ht="24.75" thickBot="1">
+      <c r="A23" s="18">
         <v>1310</v>
       </c>
-      <c r="B23" s="49" t="s">
-        <v>189</v>
+      <c r="B23" s="19" t="s">
+        <v>136</v>
       </c>
       <c r="C23" s="1">
         <v>130</v>
       </c>
     </row>
-    <row r="24" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A24" s="25">
+    <row r="24" spans="1:3" ht="24.75" thickBot="1">
+      <c r="A24" s="18">
         <v>1311</v>
       </c>
-      <c r="B24" s="49" t="s">
-        <v>190</v>
+      <c r="B24" s="19" t="s">
+        <v>137</v>
       </c>
       <c r="C24" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="25" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A25" s="25">
+      <c r="A25" s="18">
         <v>1312</v>
       </c>
-      <c r="B25" s="49" t="s">
-        <v>191</v>
+      <c r="B25" s="19" t="s">
+        <v>138</v>
       </c>
       <c r="C25" s="1">
         <v>130</v>
       </c>
     </row>
-    <row r="26" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A26" s="33">
+    <row r="26" spans="1:3" ht="24.75" thickBot="1">
+      <c r="A26" s="18">
         <v>1313</v>
       </c>
-      <c r="B26" s="50" t="s">
-        <v>192</v>
+      <c r="B26" s="19" t="s">
+        <v>139</v>
       </c>
       <c r="C26" s="1">
         <v>130</v>
       </c>
     </row>
-    <row r="27" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A27" s="33">
+    <row r="27" spans="1:3" ht="24.75" thickBot="1">
+      <c r="A27" s="20">
         <v>1314</v>
       </c>
-      <c r="B27" s="50" t="s">
-        <v>193</v>
+      <c r="B27" s="21" t="s">
+        <v>140</v>
       </c>
       <c r="C27" s="1">
         <v>130</v>
       </c>
     </row>
-    <row r="28" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A28" s="33">
+    <row r="28" spans="1:3" ht="24.75" thickBot="1">
+      <c r="A28" s="20">
         <v>1315</v>
       </c>
-      <c r="B28" s="50" t="s">
-        <v>194</v>
+      <c r="B28" s="21" t="s">
+        <v>188</v>
       </c>
       <c r="C28" s="1">
         <v>130</v>
       </c>
     </row>
-    <row r="29" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A29" s="33">
+    <row r="29" spans="1:3" ht="24.75" thickBot="1">
+      <c r="A29" s="20">
         <v>1316</v>
       </c>
-      <c r="B29" s="50" t="s">
-        <v>175</v>
+      <c r="B29" s="21" t="s">
+        <v>187</v>
       </c>
       <c r="C29" s="1">
         <v>130</v>
       </c>
     </row>
-    <row r="30" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A30" s="17">
+    <row r="30" spans="1:3" ht="24.75" thickBot="1">
+      <c r="A30" s="18">
         <v>1701</v>
       </c>
-      <c r="B30" s="48" t="s">
-        <v>195</v>
+      <c r="B30" s="19" t="s">
+        <v>141</v>
       </c>
       <c r="C30" s="1">
         <v>170</v>
       </c>
     </row>
-    <row r="31" spans="1:3" ht="23.25" thickBot="1">
-      <c r="A31" s="23">
+    <row r="31" spans="1:3" ht="48.75" thickBot="1">
+      <c r="A31" s="18">
         <v>1702</v>
       </c>
-      <c r="B31" s="49" t="s">
-        <v>196</v>
+      <c r="B31" s="19" t="s">
+        <v>189</v>
       </c>
       <c r="C31" s="1">
         <v>170</v>
       </c>
     </row>
-    <row r="32" spans="1:3" ht="23.25" thickBot="1">
-      <c r="A32" s="25">
+    <row r="32" spans="1:3" ht="24.75" thickBot="1">
+      <c r="A32" s="18">
         <v>1705</v>
       </c>
-      <c r="B32" s="49" t="s">
-        <v>197</v>
+      <c r="B32" s="19" t="s">
+        <v>142</v>
       </c>
       <c r="C32" s="1">
         <v>170</v>
       </c>
     </row>
-    <row r="33" spans="1:3" ht="23.25" thickBot="1">
-      <c r="A33" s="25">
+    <row r="33" spans="1:3" ht="24.75" thickBot="1">
+      <c r="A33" s="18">
         <v>1706</v>
       </c>
-      <c r="B33" s="49" t="s">
-        <v>198</v>
+      <c r="B33" s="19" t="s">
+        <v>143</v>
       </c>
       <c r="C33" s="1">
         <v>170</v>
       </c>
     </row>
-    <row r="34" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A34" s="25">
+    <row r="34" spans="1:3" ht="24.75" thickBot="1">
+      <c r="A34" s="18">
         <v>1707</v>
       </c>
-      <c r="B34" s="49" t="s">
-        <v>199</v>
+      <c r="B34" s="19" t="s">
+        <v>144</v>
       </c>
       <c r="C34" s="1">
         <v>170</v>
       </c>
     </row>
-    <row r="35" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A35" s="25">
+    <row r="35" spans="1:3" ht="24.75" thickBot="1">
+      <c r="A35" s="18">
         <v>1708</v>
       </c>
-      <c r="B35" s="49" t="s">
-        <v>200</v>
+      <c r="B35" s="19" t="s">
+        <v>145</v>
       </c>
       <c r="C35" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="36" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A36" s="25">
+      <c r="A36" s="18">
         <v>1709</v>
       </c>
-      <c r="B36" s="49" t="s">
-        <v>364</v>
+      <c r="B36" s="19" t="s">
+        <v>398</v>
       </c>
       <c r="C36" s="1">
         <v>170</v>
       </c>
     </row>
-    <row r="37" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A37" s="25">
+    <row r="37" spans="1:3" ht="24.75" thickBot="1">
+      <c r="A37" s="18">
         <v>1710</v>
       </c>
-      <c r="B37" s="49" t="s">
-        <v>201</v>
+      <c r="B37" s="19" t="s">
+        <v>146</v>
       </c>
       <c r="C37" s="1">
         <v>170</v>
       </c>
     </row>
-    <row r="38" spans="1:3" ht="13.5" thickBot="1">
-      <c r="A38" s="25">
+    <row r="38" spans="1:3" ht="24.75" thickBot="1">
+      <c r="A38" s="18">
         <v>1711</v>
       </c>
-      <c r="B38" s="49" t="s">
-        <v>202</v>
+      <c r="B38" s="19" t="s">
+        <v>147</v>
       </c>
       <c r="C38" s="1">
         <v>170</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="7" type="noConversion"/>
-[...159 lines deleted...]
-  </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>250</vt:i4>
       </vt:variant>